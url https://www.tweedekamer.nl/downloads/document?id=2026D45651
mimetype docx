--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -1,3851 +1,2903 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B824BA" w:rsidP="00810C93" w:rsidRDefault="00347F09" w14:paraId="0CE2AF03" w14:textId="597FB187">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00DB51C7" w:rsidRDefault="00784A5B" w14:paraId="17C9AADF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidRDefault="00784A5B" w14:paraId="2CBD3885" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31239</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Stimulering duurzame energieproductie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidRDefault="00784A5B" w14:paraId="154F9D66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00477AD7" w:rsidRDefault="00477AD7" w14:paraId="5CB6E519" w14:textId="1549CAB6">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1577</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei en van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00386D70" w:rsidRDefault="00477AD7" w14:paraId="06DD8B3B" w14:textId="529D1EAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00386D70" w:rsidRDefault="00477AD7" w14:paraId="76B97DE7" w14:textId="2939EE1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00386D70" w:rsidRDefault="00477AD7" w14:paraId="52E9F841" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="3DE337D9" w14:textId="1CCBD653">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Waterstof en waterstofdragers spelen een cruciale rol in de grondstoffen- en energietransitie. Om de (toekomstige) import en het transport daarvan voor te bereiden, is in 2024 de kabinetsvisie waterstofdragers gepubliceerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Met deze brief informeren wij u mede namens de minister van Volkshuisvesting en Ruimtelijke Ordening (VRO) over de voortgang van vervolgacties naar aanleiding van de kabinetsvisie en de actuele inzichten. Deze Kamerbrief is een vervolg op de brief met de stand van zaken die op 25 september jl. met uw Kamer is gedeeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="4366DC09" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="17FB5D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onderzoeken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="0CC91207" w14:textId="449DCA41">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00AC56B4">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="21303B5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 25 september 2025 zijn enkele onderzoeken aangekondigd. Deze zijn in opdracht van de ministeries van Economische Zaken en Klimaat (EZK) en Infrastructuur en Waterstaat (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) afgerond en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00AC56B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>gepubliceerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. De onderzoeksrapporten worden samengevat in de bijlage bij deze Kamerbrief. Belangrijke bevindingen in de rapporten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00B3123E" w:rsidRDefault="00AE32CB" w14:paraId="18C53E42" w14:textId="7F69581B">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="5262351A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Update volumestudie waterstofdragers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De verwachte volumes hernieuwbare waterstofdragers in de zichtjaren 2030/2035 liggen aanzienlijk lager dan in een eerdere studie uit 2023 werd voorzien. Toename van import is vooral voorzien voor ammoniak en methanol. Beide stoffen zijn in beeld voor direct gebruik; voor conversie naar waterstof kijkt de markt vooral naar import van ammoniak. Vloeibare waterstof en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>LOHC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>liquid organic hydrogen carriers</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00B3123E" w:rsidRDefault="00AE32CB" w14:paraId="61F227CA" w14:textId="6FB938B9">
+        <w:t xml:space="preserve">liquid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>organic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hydrogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carriers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’) spelen tot 2035 een beperkte rol. Op basis van deze voorziene volumes is een ammoniakbuis naar het achterland niet rendabel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="1C9C09E1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vergelijking gekoelde en gecomprimeerde ammoniak</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="001C654E">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70" w:rsidR="00386D70">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00B3123E" w:rsidRDefault="00AE32CB" w14:paraId="21ED6AF8" w14:textId="429FDB21">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toeleveringsketens met gekoelde ammoniak scoren maatschappelijk hoger dan ketens met gecomprimeerde ammoniak, vooral op het gebied van veiligheid en ruimtegebruik. Dit verschil is het grootst in het geval van decentrale ammoniakopslag (buiten de importhaven) en is kleiner – maar nog steeds significant – wanneer alleen wordt gekeken naar vervoer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="2933B1A4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Studie naar de effecten van ammoniaktransport over de Betuweroute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00B3123E" w:rsidRDefault="00AE32CB" w14:paraId="2C2D65DD" w14:textId="493C8DA4">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor ammoniakvervoer per spoor zijn vanuit meerdere havens aansluitingen op de Betuweroute mogelijk. Voor vervoer vanuit North Sea Port (Vlissingen, Terneuzen, Gent) en het Noordzeekanaalgebied vereist dit een dermate grote aanpassing van bestaande routes dat de maatschappelijke voordelen niet opwegen tegen de nadelen. Het gebruik van de Betuweroute voor vervoer vanuit Rotterdam biedt wel duidelijke maatschappelijke voordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="3F329D32" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Onderzoek risico's, effecten en handelingsperspectief bij incidenten met waterstofdragers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Voor de meeste waterstofdragers geldt dat mogelijke effectgebieden en incidentbestrijding vergelijkbaar zijn als bij een incident met benzine of aardgas. Voor ammoniak geldt dat een toxische gaswolk nauwelijks bestreden kan worden, waardoor hulpdiensten zich vooral moeten richten op het informeren en eventueel evacueren van omwonenden. Bij gekoelde ammoniak zijn effecten kleiner dan bij gecomprimeerde ammoniak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="13C55EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="15D99888" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beleidsreactie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="581A7A7C" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="57BD489C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De bovengenoemde onderzoeken bieden inzichten die waardevol zijn voor de beleidsvorming rondom waterstofdragers. Voor een deel betreft het inzichten die de algemene voorkeuren uit de kabinetsvisie uit 2024 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bekrachtigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. In een aantal gevallen worden voorkeuren </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>verstevigd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, bijvoorbeeld omdat het verschil tussen preferente en minder preferente ketens groter blijkt te zijn dan eerder gedacht (waardoor de genoemde voorkeuren zwaarder wegen). Op onderdelen wordt de kabinetsvisie ook </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>verdiept</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op basis van meer gedetailleerde inzichten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="0AD9BDE4" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="3429308D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bekrachtiging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="3B910A7A" w14:textId="77777777">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="2B387075" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De onderzoeken bekrachtigen de algemene voorkeuren uit de kabinetsvisie wat betreft de preferente </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>locatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> voor eindgebruik of bewerking van waterstofdragers (de zeehaven), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vervoersmodaliteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (doorvoer bij voorkeur per buisleiding of binnenvaartschip) en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>gebruiksvorm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (zoveel mogelijk direct gebruik, zonder conversie naar waterstofgas). De actualisatie van de volumestudie laat zien dat direct gebruik van vooral ammoniak en methanol ook nadrukkelijk in beeld is binnen de markt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="464BCFEC" w14:textId="77777777">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="2F3F0D2D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In algemene zin kan worden geconstateerd dat de kabinetsvisie uit 2024 robuust is en dat de daarin opgenomen voorkeuren en aandachtspunten een waardevol afwegingskader blijven bieden voor vraagstukken rondom waterstofdragers. Medeoverheden en marktpartijen zijn ook goed bekend met de visie en handelen over het algemeen in lijn daarmee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00386D70" w:rsidRDefault="00386D70" w14:paraId="50DC9214" w14:textId="5185FE26">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="20E93491" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="3FE9C6E6" w14:textId="75805CFF">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="2D926183" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Versteviging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="0680483D" w14:textId="6D347218">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="63B3B953" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uitgaande van de veel kleinere hoeveelheid ammoniak lijkt het op korte termijn niet reëel (rendabel) dat marktpartijen een ammoniakbuisleiding zullen aanleggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00324AF4">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarmee is er geen zicht op deze meest preferente vervoersmodaliteit en komt binnenvaart – de daarna preferente vervoersmodaliteit – het meest in beeld. Dit wordt versterkt door de uitkomsten van het onderzoek naar de inzet van de Betuweroute (in het geval van ammoniakvervoer per spoor). Dat onderzoek laat zien dat gebruik van de Betuweroute vanuit breed maatschappelijk perspectief alleen vanuit de haven van Rotterdam een realistische optie is. Ook dit versterkt de positie van binnenvaart binnen de preferentievolgorde van vervoersmodaliteiten zoals genoemd in de kabinetsvisie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00324AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="0260081B" w14:textId="122731EA">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="00D9A416" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="3923B346" w14:textId="198DAB40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rapporten verstevigen het beeld dat waterstofimport op korte termijn vooral in de vorm van ammoniak zal plaatsvinden. Hierbij is het belangrijk voor de energie- en grondstoffentransitie om op verantwoorde wijze ruimte te bieden aan ontwikkelingen met ammoniak, waarbij nadrukkelijk rekening wordt gehouden met de aandachtspunten (nadelen) van ammoniak die ook in de kabinetsvisie zijn benoemd. Tegelijkertijd laat dit zien dat gerichte ondersteuning nodig is van toeleveringsketens met alternatieve waterstofdragers, waaronder vloeibare waterstof en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>LOHC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, om te voorkomen dat Nederland voor import te veel afhankelijk wordt van één type waterstofdrager. De markt kiest voor ammoniak op basis van de actuele kosten en technologiegereedheid. Diversificatie naar andere waterstofdragers is van belang met het oog op andere publieke belangen, zoals strategische autonomie, leveringszekerheid, veiligheid en milieu. Hiervoor zal aandacht zijn bij de vormgeving van toekomstige importinstrumenten. Ook wordt gewerkt aan een analyse van knelpunten en oplossingsrichtingen met betrekking tot standaarden en normen voor vloeibare waterstof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="387887EE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De huidige risico’s met ammoniak zijn bekend, maar toenemende volumes en nieuwe waterstofdragers zorgen voor extra risico’s en complexiteit. De ministeries van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, EZK, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkennen daarom welke verdere kennisontwikkeling nodig is voor onder andere specifieke bestrijdingsmethoden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Dit gebeurt in nauwe en tijdige afstemming met de Taskforce Veilige Energietransitie namens de Veiligheidsregio’s. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="29A15881" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="03038830" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="398C4665" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verdieping</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="2EE020C4" w14:textId="77777777">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="557569EF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="6755D7C4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clustering van activiteiten met ammoniak in de zeehavens voorkomt negatieve effecten van doorvoer zoals energiegebruik en emissies, veiligheidsrisico’s, (infrastructuur)kosten en eventuele congestie van vervoersmodaliteiten. Toch is soms ook doorvoer nodig om specifieke gebruikers te bereiken. Op basis van de onderzoeksrapporten geeft het kabinet bij doorvoer van ammoniak er de voorkeur aan dat dit in gekoeld vloeibare vorm plaatsvindt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="146DCD1E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bestaand vervoer van ammoniak in Nederland vindt echter plaats in gecomprimeerde vorm. Dat betekent dat ook de faciliteiten van eindgebruikers gericht zijn op het ontvangen van gecomprimeerde ammoniak. De voorkeur van het kabinet voor ammoniakketens in gekoelde vorm heeft daarom vooral betrekking op de vormgeving van nieuwe ketens met ammoniakvervoer én wanneer eindgebruikers installaties vervangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="63436EDD" w14:textId="43CDB697">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="5362C2D3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vervoer van gekoelde ammoniak is reeds toegestaan via de binnenvaart, wat tevens de meest preferente modaliteit is voor dit transport. Vervoer van gekoelde ammoniak per spoor en weg is momenteel niet toegestaan. In tegenstelling tot vervoer per binnenvaart zijn voor deze andere modaliteiten geen concrete marktinitiatieven voor vervoer van gekoelde ammoniak bekend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="2D010D5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="0ED90B12" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In het onderzoek naar het vervoer van gekoelde ammoniak is te zien dat de wijze waarop ammoniak decentraal wordt opgeslagen van grote invloed is op de scores van de verschillende toeleveringsketens. Op basis hiervan heeft het kabinet een sterke voorkeur voor decentrale ammoniakopslag in gekoelde vorm in plaats van gecomprimeerde opslag</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="1C6ABD5F" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="378A7307" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="556BA3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tot slot twee opmerkingen naar aanleiding van de update van de volumestudie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="14E986C8" w14:textId="5DE17692">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="1D7D2A92" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Andere studies hanteren doorgaans een andere methodiek: zij berekenen welke volumes nodig zijn om de hernieuwbare energie- en waterstofdoelen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="5DE467B1" w14:textId="0177C7A2">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te halen, en redeneren dus terug vanuit het wenselijke toekomstbeeld. Deze studies komen uit op (veel) hogere volumes dan de update van de volumestudie, die juist uitgaat van de volumes die op basis van vastgesteld beleid en reële marktontwikkelingen worden gerealiseerd. Het verschil tussen beide benaderingen laat zien dat er een gat zit tussen ambitie en uitvoering. Dit vraagt om tijdige besluitvorming over de kostenverdeling voor het landelijk waterstoftransportnet, duidelijkheid over de afnameverplichtingen voor hernieuwbare waterstof(dragers) na 2030 en beschikbaarheid van subsidies voor zowel aanbod (elektrolyse, import) als afname.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="65D6EA98" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De volumes in de actualisatie van de volumestudie wijken sterk af van de inschattingen uit 2023. Dit illustreert de onzekerheid die bestaat over de marktontwikkeling, zowel ten aanzien van het eindbeeld als het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transitiepad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarnaartoe. Het is daarom van belang de marktontwikkeling nauwgezet te blijven volgen, mede met het oog op overheidsbeslissingen over infrastructuur. Het kabinet borgt dit langs twee sporen. Ten eerste worden in het Nationaal Plan Energiesysteem (NPE) periodiek prognoses geschetst van de potentiële volumes van hernieuwbare en koolstofarme waterstof(dragers); deze worden bij de reguliere actualisaties en herijkingen van het NPE bijgesteld op basis van de meest actuele inzichten. Met Prinsjesdag wordt een eerste actualisatie van het NPE aan de Kamer gestuurd. Ten tweede wordt via de jaarlijkse monitoring van het via het Basisnet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gerealiseerde vervoer van gevaarlijke stoffen zicht gehouden op de feitelijke ontwikkeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="1E6AE49E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="00F2B4F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7A154935" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Actuele beleidstrajecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="490842F7" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="1DA68286" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet spreekt ook voorkeuren uit over waterstofdragers als onderdeel van actuele beleidstrajecten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="5CFDD83E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="17EA0EE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="094A3439" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Locatiesturing ammoniakterminals Rotterdamse haven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="51B15186" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7EC217B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het NOVEX-gebied Rotterdamse haven is afgelopen najaar door de deelnemende organisaties besloten dat aanvullende ruimtelijke sturing wenselijk is op vestigingslocaties van op- en overslag van ammoniak. Naar de wijze van ruimtelijke sturing wordt een verkenning uitgevoerd. Deze verkenning geeft mede invulling aan de voorkeur uit de kabinetsvisie dat activiteiten met ammoniak zo ver als mogelijk van bewoond gebied plaatsvinden. Eind 2026 wordt de verkenning voltooid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="1A915347" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7713C8D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="4D0D2E3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Truck-to-ship bunkering</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:t>Truck-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>bunkering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="0DB381F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bunkering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van duurzame scheepsbrandstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zal in eerste instantie – veelal tijdelijk – op relatief kleine schaal vanaf de wal plaatsvinden, via zogeheten ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>truck-to-ship</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>truck-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bunkering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-[...3 lines deleted...]
-    <w:p w:rsidR="00DA4CBB" w:rsidRDefault="00DA4CBB" w14:paraId="2A5876E5" w14:textId="70F31123">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierover bestaan juridische vragen: welke regelgeving is van toepassing en wie is het bevoegde gezag. Daarnaast zijn er praktische vragen over hoe deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bunkering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te organiseren binnen de bestaande veiligheidskaders. De ministeries van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en EZK zijn in overleg met zeehavens en omgevingsdiensten om tot werkbare oplossingen te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="3A8D0C10" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="1ED5FEB2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="501491E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="1298A6EE" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="402E7827" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Transities gaan altijd gepaard met nieuwe vraagstukken. Met de kabinetsvisie waterstofdragers geeft het kabinet richting aan wat het ziet als de maatschappelijk preferente ketenontwikkeling voor waterstofdragers. Dit geeft medeoverheden en bedrijven kaders voor hun handelen, zodat de energie- en grondstoffentransitie voortvarend door kan gaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="0548B365" w14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DA4CBB" w:rsidP="00FF7C2B" w:rsidRDefault="00386D70" w14:paraId="6D60B0A4" w14:textId="77777777">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="51C44835" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00784A5B" w:rsidP="00477AD7" w:rsidRDefault="00477AD7" w14:paraId="28842EF0" w14:textId="701A6BF6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00784A5B">
+        <w:t>inister van Klimaat en Groene Groe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00477AD7" w:rsidRDefault="00477AD7" w14:paraId="09DB0354" w14:textId="7D0F35E1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00FF7C2B" w:rsidRDefault="00477AD7" w14:paraId="3E48CC86" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="16"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00DA4CBB" w:rsidP="00FF7C2B" w:rsidRDefault="00DA4CBB" w14:paraId="40D647FB" w14:textId="117D9B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00477AD7" w:rsidRDefault="00477AD7" w14:paraId="677BA724" w14:textId="0A95D38A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidR="00784A5B">
+        <w:t>taatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00477AD7" w:rsidP="00477AD7" w:rsidRDefault="00477AD7" w14:paraId="39516532" w14:textId="0308FB1A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A.W.H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:t xml:space="preserve"> Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00FF7C2B" w:rsidRDefault="00784A5B" w14:paraId="0DC7F3D0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="16"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00DA4CBB" w:rsidP="00FF7C2B" w:rsidRDefault="00DA4CBB" w14:paraId="164CE932" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00FF7C2B" w:rsidRDefault="00784A5B" w14:paraId="4AE11CF9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="16"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00DA4CBB" w:rsidP="00FF7C2B" w:rsidRDefault="00DA4CBB" w14:paraId="01C8C248" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00FF7C2B" w:rsidRDefault="00784A5B" w14:paraId="39214EF4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="16"/>
-      </w:pPr>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00386D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="11D18771" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="4DDEBFF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bijlage: samenvatting onderzoeksrapporten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="2E45A80F" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7576E142" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="6CAC9736" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Update volumestudie waterstofdragers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="444B44DA" w14:textId="7E14E545">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="3431E4BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De volumestudie waterstofdragers uit 2023</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00C72C95">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in opdracht van het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geactualiseerd, omdat de scenario’s die destijds zijn gehanteerd niet meer aansluiten bij de huidige ontwikkelingen. De update volumestudie schetst op basis van drie scenario’s de verwachte volumes aan hernieuwbare waterstofdragers in 2030 en 2035. Uitgangspunt zijn daadwerkelijke marktontwikkelingen: genomen investeringsbeslissingen, toegekende subsidies en verleende vergunningen. De studie heeft een monitorend karakter en schetst wat zich op basis van de huidige beleidskaders en marktsignalen aftekent, en niet wat aan volumes nodig is om de klimaat- en energiedoelen te halen, zoals het uitgangspunt is voor de NPE-actualisatie die met Prinsjesdag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00C72C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>naar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uw Kamer wordt verstuurd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="169D3870" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7920CC59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7A4C5A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Uit de studie blijkt dat de verwachte volumes hernieuwbare waterstofdragers aanzienlijk lager liggen dan in 2023 werd voorzien. Alleen het hoge scenario in de studie 2026 overtreft het laagste scenario in de studie 2023, de andere scenario’s blijven daar fors onder. De groei van waterstofdragervolumes richt zich vooral op import voor directe inzet als grond- of brandstof, zoals e-ammoniak in de kunstmestindustrie en e-methanol voor scheepvaart en bijmenging in transportbrandstoffen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Binnenlandse productie van e-ammoniak en e-methanol is volgens de studie op basis van economische gronden niet kansrijk, omdat de Nederlandse productie door hoge energiekosten waarschijnlijk niet concurrerend is met aanvoer uit regio's met goedkope hernieuwbare elektriciteit. Daarnaast is de verwachting dat de vraag naar gasvormige waterstof lager uitvalt door hogere energiekosten, lagere verwachte industriële vraag in Nederland en Duitsland (en dus minder doorvoer) en de inmiddels lager dan door de vorige studie aangenomen nationale jaarverplichting voor gebruik van hernieuwbare waterstof(dragers) in de industrie. De groei zit volgens de studie vooral in ammoniak en methanol: ammoniak is de dominante drager voor import en, waar nodig, conversie naar gasvormige waterstof, terwijl methanol vooral als eindproduct in beeld komt. Vloeibare waterstof en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>LOHC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>liquid organic hydrogen carriers</w:t>
-[...78 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">liquid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>levering van waterstof</w:t>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:t>organic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>direct gebruik van ammoniak</w:t>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>locatie</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>hydrogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Direct gebruik</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> carriers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’) spelen tot 2035 een beperkte rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="5E2C8D9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De druk op transport, ruimte en omgevingsveiligheid is in alle scenario’s substantieel lager dan in 2023 voorzien. Vaarwegen en spoor bieden voldoende capaciteit, een ammoniakbuisleiding naar het achterland is bij de geprognotiseerde vraag niet rendabel. Alleen in het hoge scenario ontstaat ruimtelijke druk in de grote industrieclusters voor realisatie van vijf tot zeven ammoniakkrakers waarvoor lokaal beleidsmatige keuzes voor ruimtelijke inpassing uiterlijk in 2028 nodig zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="6E41F0CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w14:paraId="72BF6207" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="33208F12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vergelijking gekoelde en gecomprimeerde ammoniak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="031D6801" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in de kabinetsvisie van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00654B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 de verwachting uitgesproken dat toeleveringsketens met gekoeld vloeibare ammoniak voordelen hebben ten opzichte van ketens met gecomprimeerd vloeibare ammoniak. In opdracht van de ministeries van EZK en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is onderzoek uitgevoerd om ketens met beide vormen van ammoniak te vergelijken op basis van de publieke belangen uit het NPE. Het betreft een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>multicriteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-analyse (MCA) die qua aanpak vergelijkbaar is met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vergelijking waterstofdragers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het onderzoek kijkt naar toeleveringsketens voor twee vormen van eindgebruik: gebruik van gasvormige waterstof (uit gekraakte ammoniak) én direct gebruik van ammoniak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="1A2BA643" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="17961F27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek laat zien dat gekoelde ketens hoger scoren, vooral op het gebied van veiligheid en ruimtegebruik. Voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>levering van waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan eindgebruikers kan ammoniak decentraal (buiten de importhavens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) worden gekraakt. In dat geval scoren ketens met gekoelde ammoniak aanzienlijk hoger dan ketens met gecomprimeerde ammoniak. Dit komt vooral door de benodigde decentrale opslag; gekoelde ammoniakopslag heeft ruimtelijke en veiligheidsvoordelen ten opzichte van gecomprimeerde opslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="7535D83B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer decentrale opslag ten behoeve van het kraken geen rol speelt in de vergelijking – bijvoorbeeld bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>direct gebruik van ammoniak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – zijn de verschillen tussen gekoelde en gecomprimeerde ketens kleiner. Het onderzoek laat echter nog steeds een significant hogere score zien voor ketens met gekoeld transport, waaronder voor veiligheid. Verder valt op dat bij vervoer van gekoelde ammoniak de scores van de vervoersmodaliteiten (buisleiding, binnenvaart, spoor, weg) dichter bij elkaar liggen dan bij gecomprimeerde ammoniak. Dit komt mede doordat bij een eventueel incident de effecten kleiner zijn in het geval van gekoelde ammoniak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="2DB55110" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="1FF38F95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek bevat ook conclusies die gelden voor zowel gekoelde als gecomprimeerde ammoniak. De importhaven heeft de hoogste score als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>locatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor eindgebruik van ammoniak of voor het kraken van ammoniak naar waterstof. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Direct gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van ammoniak – waar mogelijk voor de eindgebruiker – scoort hoger dan conversie naar waterstof en vanuit het perspectief van veiligheid is de preferentievolgorde van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>vervoersmodaliteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>: 1) buisleiding, 2) binnenvaart, 3) spoor, 4) weg. Buisleidingen voor gekoelde ammoniak bestaan echter nog niet voor langere afstanden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="6E4C4223" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="5DD80684" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="437EE96B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Studie naar de effecten van ammoniaktransport over de Betuweroute</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="4768461B" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00C1699B">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="76CD842F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de kabinetsvisie waterstofdragers heeft het kabinet de voorkeur uitgesproken dat eventueel ammoniakvervoer per spoor – met name vanaf Rotterdam – plaatsvindt via de Betuweroute. Dit voorkomt nieuwe transportstromen langs of door dichtbevolkte gebieden. De ministeries van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en EZK hebben een onderzoek laten uitvoeren naar de mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00C1699B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>voor de Nederlandse industrie- en zeehavengebieden om gebruik te maken van de Betuweroute. Hierin is gekeken naar welke aantakkingen op de Betuweroute mogelijk zijn en welke effecten deze hebben op het energie- en vervoerssysteem op nationaal niveau. In deze studie zijn de mogelijke routes via de Betuweroute vanuit de industrie- en zeehavens vergeleken met de alternatieve (huidige) routes door Nederland tot de grens met Duitsland. Er is gekeken naar wat de effecten zijn op de logistiek, economische voor- en nadelen en milieu (externe veiligheid en impact op leefomgeving). Er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00B40F26">
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00B40F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">nauwe afstemming plaatsgevonden met de update van de volumestudie om de prognose op elkaar aan te sluiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="06564F9B" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="455508DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="38389FF6" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="6A4207FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapport laat zien dat gebruik van de Betuweroute voor een beperkt aantal combinaties van herkomst-bestemming geografisch en logistiek mogelijk is. Dit geldt met name voor vervoer vanuit Rotterdam en in beperkte mate vanuit North Sea Port (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sloegebied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Terneuzen). Vanuit het Noordzeekanaalgebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is één route mogelijk en vanuit Noord-Nederland geen. Het gebruik van de Betuweroute voor vervoer vanuit Rotterdam biedt duidelijke systeemvoordelen in Nederland met beperkte economische nadelen en licht positieve effecten op externe veiligheid en milieu. Vanuit North Sea Port zijn de effecten voor de meeste routes met aantakking op de Betuweroute negatief. De langere routes (met name door Duitsland) zorgen voor hogere rijkosten. Waar de externe veiligheid en impact op leefomgeving in Nederland deels verbeteren, lijken negatieve effecten (rijtijden en -kosten) zich juist te verplaatsen over de grens. Ook voor de onderzochte route vanuit het Noordzeekanaalgebied zijn de logistieke effecten in Duitsland groot. Omdat het effect buiten Nederland voor meerdere richtingen naar waarschijnlijkheid negatief is, is gebruik van de Betuweroute slechts voor een beperkt aantal corridors (voornamelijk Rotterdam) een logische optie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="6F5D721D" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="02393880" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="6EEFA2E4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="683933D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386D70">
-        <w:rPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Onderzoek risico's, effecten en handelingsperspectief bij incidenten met waterstofdragers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="7A48F571" w14:textId="77777777">
-      <w:r w:rsidRPr="00386D70">
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="75864819" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit onderzoek inventariseert de meest actuele inzichten met betrekking tot de risico’s, effecten, handelingsperspectieven en (on)mogelijkheden voor incidentbestrijding bij ongevallen met waterstofdragers, onder andere tijdens transport. Ook</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00000A49">
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00000A49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">identificeert het onderzoek gebieden waar verdere kennisontwikkeling noodzakelijk is. In het onderzoek zijn de diverse vervoersmodaliteiten en het lossen van zeeschepen onderzocht. Verder is gekeken naar verschillen tussen locatie, ondergrond en omgeving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00386D70" w:rsidR="00386D70" w:rsidP="00386D70" w:rsidRDefault="00386D70" w14:paraId="5BFCF08D" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="00386D70" w:rsidRDefault="00784A5B" w14:paraId="3B88D022" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het onderzoek komt naar voren dat voor waterstofdragers als methanol, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>LOHC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>boorhydrides</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de effectgebieden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00DA65DA">
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00DA65DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>in ordegrootte vergelijkbaar zijn met die van benzine en dat de invloedgebieden van vloeibaar synthetisch methaan en (vloeibare) waterstof vergelijkbaar zijn met die van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70" w:rsidDel="00F70538">
+      <w:r w:rsidRPr="00477AD7" w:rsidDel="00F70538">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386D70">
-[...24 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00477AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>LNG en aardgas. Bij ammoniak is naar voren gekomen dat de hulpdiensten weinig tot geen mogelijkheden hebben voor het bestrijden van een toxische gaswolk. Een effectieve inzet van de hulpdiensten komt in het geval van een (groter) incident voor een belangrijk deel neer op het informeren van omwonenden om blootstelling zoveel mogelijk te voorkomen. Verder bevat het onderzoek een advies om nader onderzoek te doen naar de effectiviteit van de inzet van waterschermen, die de omvang van een toxische wolk mogelijk kunnen beperken. De omvang van de effecten zijn bij gekoelde ammoniak kleiner dan bij gecomprimeerde ammoniak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00784A5B" w:rsidP="001A6AF9" w:rsidRDefault="00784A5B" w14:paraId="0AA5754E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00477AD7" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="0891F9B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00477AD7" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D8C6DB5" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09">
+    <w:p w14:paraId="5EA8A097" w14:textId="77777777" w:rsidR="00597042" w:rsidRDefault="00597042" w:rsidP="00784A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F598E52" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E1D4A87" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09">
+    <w:p w14:paraId="6C618830" w14:textId="77777777" w:rsidR="00597042" w:rsidRDefault="00597042" w:rsidP="00784A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C0DCE2" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F1E905A" w14:textId="77777777" w:rsidR="005C2538" w:rsidRDefault="00347F09">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50B50557" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRPr="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00784A5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="351FF401" w14:textId="23247CCE" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B95CDBC" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRPr="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00784A5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...76 lines deleted...]
-  <w:p w14:paraId="5682B164" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42420E4E" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRPr="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00784A5B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="437366D9" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09">
+    <w:p w14:paraId="73303943" w14:textId="77777777" w:rsidR="00597042" w:rsidRDefault="00597042" w:rsidP="00784A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3D59CA" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="274D9F7A" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09">
+    <w:p w14:paraId="6E729A50" w14:textId="77777777" w:rsidR="00597042" w:rsidRDefault="00597042" w:rsidP="00784A5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EBC7EF" w14:textId="77777777" w:rsidR="00347F09" w:rsidRDefault="00347F09"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="11A53ED9" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="14DE9E1F" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/25, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73E4F">
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73E4F">
         <w:t>813</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73E4F">
         <w:t>1424</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0B68B459" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="3B64C076" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 32 813, nr. 1535</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1CD8262A" w14:textId="77777777" w:rsidR="00AE32CB" w:rsidRDefault="00AE32CB" w:rsidP="00AE32CB">
+    <w:p w14:paraId="2338475C" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00AE32CB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00956E19">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956E19">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D90A91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Segoe UI"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/details/8f3349af-8385-4e7e-944b-cbe8432bd6da</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="24D12BB6" w14:textId="77777777" w:rsidR="00AE32CB" w:rsidRDefault="00AE32CB" w:rsidP="00AE32CB">
+    <w:p w14:paraId="41165BC1" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00AE32CB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="003A3666">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/details/5e0ee122-ae39-4d7f-a2cc-2530e1164ebb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="6C02DE44" w14:textId="77777777" w:rsidR="00AE32CB" w:rsidRDefault="00AE32CB" w:rsidP="00AE32CB">
+    <w:p w14:paraId="11CAD1F5" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00AE32CB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00F01C34">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01C34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00122E8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/details/22a6fade-79b0-4e27-837f-3543d98cd2fe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4BFF03F2" w14:textId="77777777" w:rsidR="00AE32CB" w:rsidRDefault="00AE32CB" w:rsidP="00AE32CB">
+    <w:p w14:paraId="2CE56B7D" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00AE32CB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00122E8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2026/02/13/onderzoek-risico-s-effecten-en-handelingsperspectief-bij-incidenten-met-waterstofdragers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="24A76596" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="785958D3" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Conform </w:t>
       </w:r>
       <w:r w:rsidRPr="000335E0">
         <w:t>het beleidskader Buisleidingen als transportsysteem</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is de aanleg van buisleidingen primair een private aangelegenheid. De rijksoverheid vervult een faciliterende en kader stellende rol. Daarom werkt het Rijk aan een veiligheidskader voor ammoniakbuisleidingen. Ook volgt het Rijk de marktontwikkelingen om verder te faciliteren, mocht dit in de toekomst wel opportuun worden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="44F0F97E" w14:textId="13F6D8D7" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="16B17C42" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Hiervoor heeft JenV door TNO al een eerste </w:t>
+        <w:t xml:space="preserve"> Hiervoor heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> door TNO al een eerste </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00FF7C2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>onderzoek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> laten doen. De verkenning sluit aan op afspraken in het </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="002A380A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Richtsnoer voor het omgaan met de veiligheidsrisico’s van activiteiten met waterstofdragers en hun impact op de omgeving</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="6BA033FB" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="31F8AF24" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dit komt overeen met de </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1533">
         <w:t xml:space="preserve">richtlijn voor </w:t>
       </w:r>
       <w:r>
         <w:t>veilige op- en overslag</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1533">
         <w:t xml:space="preserve"> van ammoniak in de Publicatiereeks Gevaarlijke Stoffen (PGS-12</w:t>
       </w:r>
       <w:r>
         <w:t>). In het onderzoek is gekeken naar ammoniakopslag bij een decentrale ammoniakkraker, maar de resultaten – en daaruit volgende voorkeur – zijn net zo goed van toepassing op ammoniakopslag op het terrein van eindgebruikers (“achter de poort”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7BF722E2" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="2C63D6A4" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het Nationaal Plan Energiesysteem (NPE) kijkt naast hernieuwbare waterstof(dragers) ook naar koolstofarme waterstof(dragers).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="53023E4C" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="0D2E0DE6" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> IenW ontvangt jaarlijks een rapportage met daarin de kerncijfers over welke transporten er daadwerkelijk hebben plaatsgevonden via het Basisnet (het transportnet van de belangrijkste routes voor het vervoer van gevaarlijke stoffen) in het afgelopen jaar.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ontvangt jaarlijks een rapportage met daarin de kerncijfers over welke transporten er daadwerkelijk hebben plaatsgevonden via het Basisnet (het transportnet van de belangrijkste routes voor het vervoer van gevaarlijke stoffen) in het afgelopen jaar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="181CCFBD" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="3AD7EC7F" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Waaronder </w:t>
       </w:r>
       <w:r w:rsidRPr="00233972">
         <w:t>vloeibaar methaan (LNG), methanol, (vloeibare) waterstof en ammoniak</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="245A4F3E" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="0898A9F8" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Grote hoeveelheden brandstoffen worden normaliter aangeleverd per schip, via zogeheten ‘</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ship-to-ship bunkering</w:t>
-      </w:r>
+        <w:t>ship-to-ship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bunkering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="379EBF3D" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="63BD3CCC" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00836C4C">
         <w:t>Eindrapport 'Volumes Modaliteiten en Veiligheid Waterstofrijke Energiedragers'</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="00F70CA3">
         <w:t>2023D10959</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="601B4619" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="6DD256AB" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De “e” bij e-ammoniak en e-methanol staat voor “elektrisch”. Het betreft grond- en brandstoffen die zijn gemaakt van waterstof uit elektrolyse (op basis van hernieuwbare elektriciteit).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="115D1D1A" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="3953C1ED" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Eindrapport ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="009758E9">
         <w:t>MCA Vergelijking waterstofdragers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’, Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="0094587B">
         <w:t>2024D45652</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="3C323720" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="5D4378D6" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dit vereist doorvoer van ammoniak via weg, spoor, binnenwater of evt. buisleiding.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="6D79A7CE" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="007F9E7C" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bij </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0FA3">
         <w:t>een</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> incident met gekoelde ammoniak vormt zich een</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0FA3">
         <w:t xml:space="preserve"> plas die langzaam verdampt terwijl bij gecomprimeerde ammoniak direct een gifwolk ontstaat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> die tevens groter is</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0FA3">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bij een incident op het water, lost in het geval van gekoelde ammoniak bovendien een deel van de ammoniak op in het water.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="6F277A3A" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="3AEFAE60" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In het Noordzeekanaalgebied zijn geen initiatieven voor op- en overslag van ammoniak.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="5888EE97" w14:textId="77777777" w:rsidR="00386D70" w:rsidRDefault="00386D70" w:rsidP="00386D70">
+    <w:p w14:paraId="18015C9D" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00386D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Verbindingen tussen boor en waterstof, zoals natriumboorhydride en kaliumboorhydride.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...92 lines deleted...]
-  <w:p w14:paraId="7D1C6A2F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="430984B9" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRPr="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00784A5B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...104 lines deleted...]
-  <w:p w14:paraId="5DCC7467" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24C9BAAE" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRPr="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00784A5B">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="079A78BA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...430 lines deleted...]
-  <w:p w14:paraId="5BBB935A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BCCEFDB" w14:textId="77777777" w:rsidR="00784A5B" w:rsidRPr="00784A5B" w:rsidRDefault="00784A5B" w:rsidP="00784A5B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...985 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3521C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A36CE24"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3915,51 +2967,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B647029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="11E6E5F8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4028,880 +3080,240 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1299143258">
-[...23 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="803699249">
+  <w:num w:numId="1" w16cid:durableId="114909732">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1980376017">
+  <w:num w:numId="2" w16cid:durableId="1347517331">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1149591305">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...614 lines deleted...]
-    <w:rsid w:val="00FF7C2B"/>
+    <w:rsidRoot w:val="00784A5B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00477AD7"/>
+    <w:rsid w:val="00506603"/>
+    <w:rsid w:val="00597042"/>
+    <w:rsid w:val="00726F4E"/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AC6EF9"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0C9E2700"/>
+  <w14:docId w14:val="13AEDC64"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{31BAB225-A20D-4598-A540-9DD95A8C837C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4917,74 +3329,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5133,1206 +3546,1007 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00784A5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00784A5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00784A5B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00784A5B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...402 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00784A5B"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00784A5B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
-    <w:name w:val="Koptekst Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...58 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00386D70"/>
+    <w:rsid w:val="00784A5B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00784A5B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF7C2B"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00784A5B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00784A5B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...23 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00477AD7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/22a6fade-79b0-4e27-837f-3543d98cd2fe" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fopen.overheid.nl%2Fdetails%2F5e0ee122-ae39-4d7f-a2cc-2530e1164ebb&amp;data=05%7C02%7Cj.vanbochove%40minezk.nl%7Cf11b02c7420d4ebc5f6508deb041839b%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639141992635922774%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=1TZwO0ohhTjYK3gFmfgOE9wWdJYsVHY19qW7xRimoAE%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/8f3349af-8385-4e7e-944b-cbe8432bd6da" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/sites/default/files/2025-08/Veiligheidsrichtsnoer-waterstofdragers.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34646044/5wUjkSrn/TNO-2025-R12458.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/02/13/onderzoek-risico-s-effecten-en-handelingsperspectief-bij-incidenten-met-waterstofdragers" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17540</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3237</ap:Words>
+  <ap:Characters>17806</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>146</ap:Lines>
-  <ap:Paragraphs>41</ap:Paragraphs>
+  <ap:Lines>148</ap:Lines>
+  <ap:Paragraphs>42</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20688</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21001</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>