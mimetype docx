--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -1,3563 +1,1417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E01E7B" w:rsidRDefault="00CA5AFA" w14:paraId="1F99AF08" w14:textId="1A86A153">
-[...28 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00305640" w:rsidR="00305640" w:rsidRDefault="00D67D5A" w14:paraId="722C2996" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29665</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640" w:rsidR="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00305640" w:rsidR="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00305640" w:rsidR="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Schipholbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="00305640" w:rsidP="004474D9" w:rsidRDefault="00305640" w14:paraId="0C83C417" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>660</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="00305640" w:rsidP="001409CB" w:rsidRDefault="00305640" w14:paraId="02997C9A" w14:textId="5CC51B07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="00305640" w:rsidP="001409CB" w:rsidRDefault="00305640" w14:paraId="0272C5F5" w14:textId="7E7500FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="00D67D5A" w:rsidP="001409CB" w:rsidRDefault="00D67D5A" w14:paraId="4BD8DB8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="62632A83" w14:textId="0B300267">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer wordt middels de voortgangsbrief periodiek geïnformeerd over de voortgang binnen het Programma Omgeving Luchthaven Schiphol. Binnen dit programma wordt gewerkt aan de balans tussen het belang van een internationale luchthaven en de kwaliteit van de leefomgeving. De twaalfde voortgangsbrief is op 19 januari jl. aan de Kamer gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00CA5AFA">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij ontvangt de Kamer de dertiende voortgangsbrief met een stand van zaken over een aantal lopende trajecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="1440942E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk238719557" w:id="2"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk236650656" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk238719557" w:id="1"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Luchthavenverkeerbesluit Schiphol</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C24D42">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="0C815A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals op 14 september jl. gemeld, heeft de Afdeling advisering van de Raad van State een advies (dictum B) uitgebracht over het besluit tot wijziging van het LVB.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C24D42">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C24D42">
-[...37 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Afdeling onderschrijft in het advies het belang om de rechtsbescherming van omwonenden te herstellen en een evenwicht te vinden tussen belangen van de luchthaven en diens gebruikers en de belangen van omwonenden. De Afdeling maakt een aantal opmerkingen en adviseert de regering daarmee rekening te houden voordat een besluit wordt genomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="3ED83384" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit advies heeft een dictum B gekregen en advies stelt het kabinet in staat om, na het geplande debat op 29 september en na vaststelling van het nader rapport, het LVB per 1 november in te laten gaan. Dit is van groot belang in het licht van de uitspraak in de RBV-zaak, waarin de Staat is opgedragen zo snel mogelijk de rechtsbescherming van omwonenden te herstellen. Daarbij is het van groot belang om na zestien jaar een stevig juridisch fundament te creëren voor onze nationale luchthaven en één van de belangrijkste motoren van onze economie. Voorafgaand aan het debat op 29 september ontvangt de Kamer een brief met nadere duiding van het advies van de Afdeling en een eerste reactie op de hoofdpunten. De definitieve uitwerking van het advies komt in het nader rapport. Dit zal zoals gebruikelijk tegelijk met het ontwerpbesluit worden vastgesteld en gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="4D112AEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Kamer heeft gevraagd om een reactie op de zienswijze van de Stichting Platform Uithoorn Schiphol Hinderbeperking (PUSH) op het ontwerpbesluit wijziging van het LVB Schiphol (LVB).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="005B70C3">
-[...17 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per abuis is in verzamelbrief Luchtvaart Q2 2026 van 7 juli niet genoemd hoe er wordt omgegaan met het verzoek van Stichting PUSH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="005B70C3">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het is namelijk gebruikelijk dat de Tweede Kamer over het geheel van zienswijzen geïnformeerd wordt bij publicatie van de zogenaamde Nota van Antwoord waarin alle zienswijzen van een reactie worden voorzien. Op dit moment wordt er gewerkt aan het beantwoorden van alle ingediende zienswijzen op het Luchthavenverkeerbesluit, inclusief de zienswijze van de Stichting PUSH. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="291BC4C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk238719451" w:id="3"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk238719451" w:id="2"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Evaluatie NNHS</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00F67DCC">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="2958506C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op verzoek van de Maatschappelijke Raad Schiphol (MRS) heeft het ministerie opdracht gegeven om het Nieuwe Normen- en Handhavingsstelsel (NNHS) te evalueren. Deze evaluatie is eind vorig jaar van start gegaan en is uitgevoerd door bureau AT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Osborne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vooraf heeft het ministerie een feitenbasis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NNHS laten opstellen als basis voor het evaluatieonderzoek. Dit document, tevens als bijlage bijgevoegd, is opgesteld door bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Adecs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67DCC" w:rsidR="00D03154">
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00F67DCC" w:rsidR="00EC7404" w:rsidP="00EC7404" w:rsidRDefault="00EC7404" w14:paraId="765F3196" w14:textId="77777777">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Airinfra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consultants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="3C120212" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="19E64748" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meerdere partijen hebben input gegeven, in de vorm van interviews en verificatiesessie(s). Dit betreft vertegenwoordigers van bewoners rondom Schiphol en partijen uit de luchtvaartsector. Ook de voorzitter van de toenmalige Alderstafel, de heer Alders, is betrokken geweest bij deze evaluatie. De evaluatie is onlangs afgerond. Hierbij wordt de definitieve rapportage aan de Kamer aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="3249475C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="404362B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Osborne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concludeert dat bij de totstandkoming van wet- en regelgeving ten aanzien van Schiphol sprake is van meerdere, deels tegenstrijdige belangen. In de algemene (hoofd-)conclusie wordt aangegeven dat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="742F25ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="4FCEE351" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="007E62BA" w:rsidR="00EC7404" w:rsidP="00EC7404" w:rsidRDefault="00EC7404" w14:paraId="3CFE302B" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het initiële NNHS-stelsel (incl. experiment) destijds succesvol in consensus tot stand is gekomen conform de kabinetsopdracht waarbij een brede publieke belangenafweging is gemaakt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="4EF37BC2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00F67DCC" w:rsidR="00EC7404" w:rsidP="00EC7404" w:rsidRDefault="00EC7404" w14:paraId="7E8AB204" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De juridische verankering vervolgens is uitgebleven met gevolgen voor rechtsbescherming van omwonenden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="6DDF9971" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00F67DCC" w:rsidR="00EC7404" w:rsidP="00EC7404" w:rsidRDefault="00EC7404" w14:paraId="29DC3FD6" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door het uitblijven van deze juridische verankering een aantal zaken door elkaar zijn gaan lopen: modelwerkelijkheid, daadwerkelijke hindercijfers en beleving van hinder;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="360E6755" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00F67DCC" w:rsidR="00EC7404" w:rsidP="00EC7404" w:rsidRDefault="00EC7404" w14:paraId="2355468A" w14:textId="6B5E2291">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze complexiteit partijen elkaar zijn kwijtgeraakt, onderling vertrouwen is afgenomen en verhoudingen zijn gepolariseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="619EF547" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="2A3496FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Osborne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geeft aan dat er zowel bij omwonenden als sectorpartijen behoefte is aan perspectief en duidelijkheid en adviseert om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="3E91147E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="5ECC0288" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="00653291" w:rsidP="00CA5AFA" w:rsidRDefault="00EC7404" w14:paraId="7F54F694" w14:textId="275855AE">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitkomsten van deze evaluatie te erkennen en hierover in gesprek te gaan met elkaar, op respectvolle wijze. Het is volgens hen de taak voor het ministerie om hiervoor een nieuw overleggremium in te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="538A16AA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als ministerie de regie en politieke verantwoordelijkheid op het Schiphol-dossier te hernemen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="739449E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="1AE31994" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De evaluatie laat zien hoe vanuit verschillende perspectieven aangekeken wordt tegen afspraken uit het verleden en de interpretatie van beoogde resultaten. Mede door dit verschil van inzicht in combinatie met het uitblijven van juridische verankering van afspraken zijn partijen elkaar helaas kwijtgeraakt. Het ministerie zal opvolging geven aan de punten van de evaluatie. De wijziging van het LVB is daarvan uiteraard de belangrijkste stap om te zorgen voor een juridische basis voor Schiphol, waarmee er duidelijkheid ontstaat voor alle partijen. Doordat er een einde wordt gemaakt aan de gedoogsituatie wordt de rechtsbescherming van omwonenden hersteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="1558F858" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="113BF694" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de verschillende partijen zal worden besproken hoe gezamenlijk overleg vormgegeven kan worden (cf. aanbeveling AT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Osborne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), zodat stapsgewijs onderlinge verschillen verminderd kunnen worden. Dit mede in het licht van de verdere opvolging van de motie Peter de Groot over inrichting van een luchtvaarttafel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...46 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E62BA" w:rsidR="00B02BCE">
-[...11 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="7ABD407C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk238719458" w:id="4"/>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk238719458" w:id="3"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Convenant met KLM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="495FD7A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het commissiedebat Schiphol van 19 mei 2026 is er een toezegging gedaan aan het kamerlid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zwinkels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CDA) om opnieuw met KLM in gesprek te gaan over een convenant met bindende afspraken over hun aandeel in de reductie van de geluidbelasting. Deze gesprekken lopen. Los daarvan heeft KLM al eerder schriftelijk bevestigd zich nog steeds te binden aan de eerder gedane toezegging en bijbehorende maatregelen, ook zonder het sluiten van een convenant. Inmiddels heeft KLM ook bevestigd dat het maatregelen zal treffen om het tegenvallende resultaat van de tweede tussenmonitoring van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>balanced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach-maatregelen te ondervangen. Als deze maatregelen doorgevoerd worden, zou op basis van voorlopige inschattingen het geluidsdoel van 15 procent alsnog behaald worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="5613587F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Convenant</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> met KLM</w:t>
-[...30 lines deleted...]
-        <w:rPr>
+        <w:t>Gevelisolatie</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="3F36D661" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de twaalfde voortgangsbrief is aangekondigd dat de Regeling gevelisolatie Schiphol 2023 (‘RGS’23’) zal worden gewijzigd om te kunnen voorzien in een groter toepassingsgebied gebaseerd op een verkeersscenario met 478.000 vliegtuigbewegingenbewegingen zoals wordt vastgelegd in de integrale herziening van het Luchthavenverkeerbesluit Schiphol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Onder de huidige regeling is dat toepassingsgebied namelijk nog gebaseerd op een verkeersscenario met 440.000 vliegtuigbewegingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="4D256969" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De juridische verankering in het LVB is nodig om van het aantal van 478.000 vliegtuigbewegingen uit te kunnen uitgaan. Dat heeft te maken met de onderliggende geluidsheffing voor de bekostiging van de RGS’23. De isolatieopgave moet afgestemd zijn op het vastgelegde maximum aantal dat mag worden gevlogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="2F49C3C0" w14:textId="259157D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door de wijziging worden circa 150 adressen extra in beschouwing genomen voor geluidwerende maatregelen. Dat is bovenop de 670 adressen die al in beschouwing zijn genomen. De extra kosten die deze wijziging met zich meebrengt, worden geraamd op 6,1 miljoen euro en worden – evenals de kosten van de oorspronkelijke regeling - via een heffing doorbelast aan de luchtvaartsector. De adressen waar het om gaat, hebben vorige maand een brief ontvangen met een deelnameverzoek van Rijkswaterstaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="39F6CDF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk238719463" w:id="4"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Gevelisolatie</w:t>
+        <w:t>Grondafhandeling</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="00F93964" w:rsidR="00F93964" w:rsidP="00F93964" w:rsidRDefault="00F93964" w14:paraId="399498CD" w14:textId="58C9EDB1">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="007E4C52">
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="4C476A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 10 mei 2024 is het besluit om het aantal grondafhandelingsbedrijven op Schiphol tot drie te beperken gepubliceerd in de Staatscourant.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="007E4C52">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="007E4C52">
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De verwachting is dat met de invoering van deze beperking een belangrijke bijdrage geleverd kan worden aan verbetering van de situatie van de grondafhandeling op Schiphol op het punt van efficiency, personeelstekort, veilige uitvoering van werkprocessen en arbeidsvoorwaarden en -omstandigheden van grondpersoneel. Tegen de op 16 december 2024 genomen beslissing op bezwaar had één partij beroep ingesteld bij de rechtbank Noord-Holland. De behandeling ter zitting van deze zaak zou eind mei plaatsvinden. Vlak voor de zitting trok deze partij diens beroep in, waarmee het besluit tot beperking definitief is geworden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="6AC3C89A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="73F3B45A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals eerder met de Kamer gecommuniceerd geldt de beperking niet voor vracht- en zelfafhandeling.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="007E4C52">
-[...74 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het streven naar kwaliteitsverbetering geldt echter ook daar onverkort. Schiphol streeft naar hogere (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwaliteits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)standaarden voor alle op Schiphol actieve partijen. Alternatieve mogelijkheden om dit te borgen worden verkend en indien nodig ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="001409CB" w:rsidRDefault="001409CB" w14:paraId="23DA503C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schiphol is verantwoordelijk voor het doorlopen van de aanbestedingsprocedure om drie grondafhandelingsbedrijven te selecteren. Op 4 december jl. heeft Schiphol deze aanbestedingsprocedure gestart. Op 30 juni jl. heeft Schiphol bekendgemaakt dat de partijen KLM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ground</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Services, dnata en Viggo de voorlopige gunning hebben gewonnen. Nu volgt een overgangsperiode. Drie niet geselecteerde partijen van de aanbesteding hebben een kort geding aangespannen tegen Schiphol vanwege de uitkomst van deze aanbesteding. De zitting hiervoor heeft plaatsgevonden op 2 september. De rechter zal naar verwachting eind september uitspraak doen. De nieuwe situatie, met een beperkt aantal grondafhandelingspartijen, zal volgens de huidige planning in het voorjaar van 2027 van start gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="00305640" w:rsidP="00305640" w:rsidRDefault="00305640" w14:paraId="5A475F86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="00305640" w:rsidRDefault="00305640" w14:paraId="2DF98921" w14:textId="7BFDFFB3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="001409CB" w:rsidP="00305640" w:rsidRDefault="00305640" w14:paraId="30CE0BA3" w14:textId="3CED7067">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305640" w:rsidR="001409CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00305640" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="6BA12B61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00305640" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FADACA3" w14:textId="77777777" w:rsidR="005001E4" w:rsidRDefault="005001E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C2DEA51" w14:textId="77777777" w:rsidR="001D0C17" w:rsidRDefault="001D0C17" w:rsidP="001409CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69D254E5" w14:textId="77777777" w:rsidR="005001E4" w:rsidRDefault="005001E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2A026657" w14:textId="77777777" w:rsidR="001D0C17" w:rsidRDefault="001D0C17" w:rsidP="001409CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44B7E1F9" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02BF63A6" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18593716" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33EAB9B8" w14:textId="77777777" w:rsidR="005001E4" w:rsidRDefault="005001E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="052F1601" w14:textId="77777777" w:rsidR="001D0C17" w:rsidRDefault="001D0C17" w:rsidP="001409CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A6EA567" w14:textId="77777777" w:rsidR="005001E4" w:rsidRDefault="005001E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18E7A663" w14:textId="77777777" w:rsidR="001D0C17" w:rsidRDefault="001D0C17" w:rsidP="001409CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="76BC6EF2" w14:textId="00D9C5B6" w:rsidR="00CA5AFA" w:rsidRPr="00D03154" w:rsidRDefault="00CA5AFA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="00BCFBA8" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="00D03154" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03154">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D03154">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29665, nr. 584.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5BC0FC1E" w14:textId="77777777" w:rsidR="007E62BA" w:rsidRPr="002B214F" w:rsidRDefault="007E62BA" w:rsidP="007E62BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6D0F13C7" w14:textId="347FBAA9" w:rsidR="001409CB" w:rsidRPr="002B214F" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B214F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002B214F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2026/27, 31936, 2026Z18739.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2026/27,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001409CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001409CB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>29665</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001409CB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B214F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="68098473" w14:textId="77777777" w:rsidR="00EC7404" w:rsidRPr="00D03154" w:rsidRDefault="00EC7404" w:rsidP="00EC7404">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="76769886" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="00D03154" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03154">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D03154">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026Z10049/2026D23879.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5FC2A67B" w14:textId="77777777" w:rsidR="005B70C3" w:rsidRPr="007E4C52" w:rsidRDefault="005B70C3" w:rsidP="005B70C3">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3EC65354" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="007E4C52" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03154">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D03154">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31936, nr. 1302.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4FBB9456" w14:textId="4493EB6B" w:rsidR="00B02BCE" w:rsidRPr="00946C8B" w:rsidRDefault="00B02BCE" w:rsidP="00B02BCE">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="597780BA" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="00305640" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946C8B">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00946C8B">
+      <w:r w:rsidRPr="00305640">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 31936, nr. 1162</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B214F" w:rsidRPr="00946C8B">
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 31936, nr. 1162.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="589236C9" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="00305640" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00946C8B">
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29665, nr. 584.  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="7C4CA757" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="007E4C52" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29665, nr. 584.  </w:t>
-[...7 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00946C8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00305640">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Stcrt. 2024, nr. 13983.</w:t>
+        <w:t>Stcrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00305640">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. 2024, nr. 13983.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="734EC0A0" w14:textId="000EA885" w:rsidR="007E4C52" w:rsidRDefault="007E4C52">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="23BCAB25" w14:textId="77777777" w:rsidR="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="007E4C52">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007E4C52">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24, 29665, nr. 496.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B83C330" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="16A5982D" w14:textId="77777777" w:rsidR="00E01E7B" w:rsidRDefault="005D2D9B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="599A8D65" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1328 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BBCFAD0" w14:textId="77777777" w:rsidR="001409CB" w:rsidRPr="001409CB" w:rsidRDefault="001409CB" w:rsidP="001409CB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="855BF5FF"/>
-[...651 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06190CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9E6DBF0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3626,939 +1480,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...887 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2428F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="495EED1C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4627,572 +1593,156 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...209 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="1" w16cid:durableId="974526449">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="2" w16cid:durableId="1054042079">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA5AFA"/>
-[...195 lines deleted...]
-    <w:rsid w:val="00FE6521"/>
+    <w:rsidRoot w:val="001409CB"/>
+    <w:rsid w:val="00055366"/>
+    <w:rsid w:val="001409CB"/>
+    <w:rsid w:val="001D0C17"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00305640"/>
+    <w:rsid w:val="00585C51"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AC6EF9"/>
+    <w:rsid w:val="00D67D5A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="563A5E9D"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5C8DB09C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1781E1C1-0C50-4D48-A40F-802CF137937B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5201,77 +1751,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5296,75 +1846,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5399,55 +1949,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5510,3615 +2060,731 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...109 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...23 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
-      <w:spacing w:line="800" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...19 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...194 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...176 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2149 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001409CB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5AFA"/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA5AFA"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="001409CB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA5AFA"/>
+    <w:rsid w:val="001409CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA5AFA"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00CA5AFA"/>
+    <w:rsid w:val="001409CB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305640"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...119 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...170 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(3).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9175,51 +2841,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9283,65 +2949,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9362,186 +3028,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8271</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1516</ap:Words>
+  <ap:Characters>8344</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
+  <ap:Lines>69</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Dertiende voortgangsbrief Programma Omgeving Luchthaven Schiphol</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9703</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9841</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>