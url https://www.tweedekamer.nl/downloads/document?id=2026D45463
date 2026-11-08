--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -180,51 +180,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Regeling van werkzaamheden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F21FC5" w:rsidP="00F21FC5" w:rsidRDefault="00F21FC5" w14:paraId="46C2CDAD" w14:textId="20FDB4C2">
+    <w:p w:rsidR="00F21FC5" w:rsidP="00F21FC5" w:rsidRDefault="00F21FC5" w14:paraId="46C2CDAD" w14:textId="47290966">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voorzitter</w:t>
       </w:r>
@@ -361,51 +361,75 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (37020, nr. 48) te hebben gestemd.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ik deel aan de Kamer mee dat voor het dertigledendebat over staalslakken de termijn voor toekenning is verlengd en dat het debat over de bouw van zeven megadatacenters ondanks politiek verzet is komen te vervallen.</w:t>
+        <w:t>Ik deel aan de Kamer mee dat voor het dertigledendebat over staalslakken de termijn voor toekenning</w:t>
+      </w:r>
+      <w:r w:rsidR="00745CAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745CAF" w:rsidR="00745CAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het bericht dat Nederland opnieuw is gezakt op de internationale kinderrechtenranglijst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is verlengd en dat het debat over de bouw van zeven megadatacenters ondanks politiek verzet is komen te vervallen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Ik deel mee dat de aangehouden motie-Westerveld (28345, nr. 300) is vervallen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
@@ -23057,66 +23081,68 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="137310912">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1316497873">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225530539">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1746028950">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1999722457">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="444038891">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F21FC5"/>
+    <w:rsid w:val="001C561B"/>
     <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00745CAF"/>
     <w:rsid w:val="00BE3007"/>
     <w:rsid w:val="00DB748C"/>
     <w:rsid w:val="00DF7A30"/>
     <w:rsid w:val="00F1500C"/>
     <w:rsid w:val="00F21FC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -23719,51 +23745,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F21FC5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -24461,52 +24486,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>31</ap:Pages>
-  <ap:Words>9602</ap:Words>
-  <ap:Characters>52817</ap:Characters>
+  <ap:Words>9616</ap:Words>
+  <ap:Characters>52894</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>440</ap:Lines>
   <ap:Paragraphs>124</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>62295</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>62386</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>