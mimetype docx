--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,2907 +1,1537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...38 lines deleted...]
-    <w:p w:rsidR="00321FCD" w:rsidP="00321FCD" w:rsidRDefault="00321FCD" w14:paraId="00B7465D" w14:textId="77777777">
+    <w:p w:rsidRPr="00411C0E" w:rsidR="00411C0E" w:rsidRDefault="009E646A" w14:paraId="1D63E66B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30234</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomstig sportbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="00411C0E" w:rsidP="00411C0E" w:rsidRDefault="00411C0E" w14:paraId="5D8EE410" w14:textId="50877FA7">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="71FCBEDC" w14:textId="00A623C7">
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>457</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="00411C0E" w:rsidP="00321FCD" w:rsidRDefault="00411C0E" w14:paraId="086ECC11" w14:textId="71335032">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004E09D6" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="0832F057" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="00411C0E" w:rsidP="00321FCD" w:rsidRDefault="00411C0E" w14:paraId="6FA03DA2" w14:textId="64868D94">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="555637B8" w14:textId="066EE8E3">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij stuur ik u, zoals toegezegd tijdens het Commissiedebat Sport en Bewegen van 30 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="00C333D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 30234,nr. 444)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, een brief waarin ik inga op uw vragen over zwemles en de DUMAVA-regeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00132618" w:rsidR="004E09D6" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="253AFB2B" w14:textId="77777777">
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="67A469EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132618">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zwemles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E09D6" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="62C277FC" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="2980B25E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens het Commissiedebat Sport en Bewegen sprak uw Kamer uit dat twee moties niet of onvoldoende waren opgevolgd. Het ging daarbij om: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E09D6" w:rsidP="00321FCD" w:rsidRDefault="004E09D6" w14:paraId="5981F6CE" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="003F7B82" w:rsidRDefault="003F7B82" w14:paraId="5992601A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E09D6">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Motie van de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E09D6">
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Maeijer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E09D6">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PVV) en Van Nispen (SP) over een concreet plan om de wachtlijsten voor het zwem-ABC terug te dringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E09D6" w:rsidR="004E09D6" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="3E117937" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="003F7B82" w:rsidRDefault="003F7B82" w14:paraId="5F7D9AA3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E09D6">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gewijzigde motie van de leden Van Nispen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E09D6">
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Mohandis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E09D6">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PRO) over in overleg met het onderwijs scenario's opstellen om schoolzwemmen op termijn weer in te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E09D6" w:rsidP="00321FCD" w:rsidRDefault="004E09D6" w14:paraId="3F63FFDB" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">reactie op de motie van de leden </w:t>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="70A24D35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="1D78DCF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graag licht ik toe hoe de moties zijn opgevolgd door mijn ambtsvoorgangers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="6BA86F49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In reactie op de motie van de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Maeijer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Van Nispen zijn in 2023 diverse maatregelen genomen om de wachtlijsten voor zwemles terug te dringen. Dit is aan uw Kamer gemeld in de Kamerbrief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Aanpak wachtlijsten zwemles en landelijk dekkend aanbod</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Aanpak wachtlijsten zwemles en landelijk dekkend aanbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze brief werden de volgende maatregelen beschreven: Pilot zwemles en regeling School en omgeving, Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de zwembranche, Next </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lifeguards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Deze werden aangevuld met diverse vormen van flankerend beleid zoals inzet op accommodaties en ondersteuning van het Jeugdfonds Sport en Cultuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="31B5AD14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze maatregelen hebben niet in alle gemeenten de druk op de zwemles verlicht. En tegelijkertijd is het nog altijd de opvatting van het kabinet dat het aanbod van zwemlessen om te leren zwemmen een vrije markt is. Gemeenten zijn verantwoordelijk voor het beschikbare badwater, zwemlesaanbieders maken daar naar eigen inzicht gebruik van. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="01FF8EAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gewijzigde motie van de leden Van Nispen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mohandis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het opstellen van scenario’s om schoolzwemmen op termijn weer in te voeren heeft de toenmalig Staatssecretaris van Jeugd, Preventie en Sport opvolging gegeven met zijn reactie in de Kamerbrief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...110 lines deleted...]
-        <w:rPr>
+        <w:t>Zwemmen in Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Zwemmen in Nederland</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hij schreef in deze brief dat het bijgevoegde onderzoek liet zien dat de belasting voor het onderwijs en de huidige rijksbegroting geen van de onderzochte scenario’s toelaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="5AF4E0B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het commissiedebat van 30 juni 2026 vroeg het lid Dobbe waarom scenario 5 en 6 niet verder verkend zijn of onderzocht kunnen worden in een pilot. In de Verzamelbrief Sport en Bewegen 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:i/>
-[...65 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00333AA0">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschreef mijn voorganger op welke wijze een vervolg van de scenario’s onderzocht zijn. Ik licht u graag toe waarom deze niet verder verkend zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="7F5CC1EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="2488F3A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het gaat daarbij om de volgende scenario’s:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066320B" w:rsidP="00321FCD" w:rsidRDefault="0066320B" w14:paraId="7D402051" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0066320B" w:rsidR="0066320B" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="2024C069" w14:textId="77777777">
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="34F7EAAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="003F7B82" w:rsidRDefault="003F7B82" w14:paraId="25F260EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E09D6">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Scenario 5: Diplomazwemmen voor kinderen zonder A-diploma buiten onderwijstijd in groep 6, georganiseerd door gemeenten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066320B" w:rsidP="00321FCD" w:rsidRDefault="008D4426" w14:paraId="3CF62EB9" w14:textId="77777777">
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="003F7B82" w:rsidRDefault="003F7B82" w14:paraId="5E7CACB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E09D6">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Scenario 6: Scholen organiseren zwemmomenten en koppelen leerlingen zonder A-diploma aan lokaal zwemaanbod.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066320B" w:rsidP="00321FCD" w:rsidRDefault="0066320B" w14:paraId="4B6B39FC" w14:textId="77777777">
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="6FFB2C7E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...26 lines deleted...]
-      <w:r w:rsidR="00197FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="11E6BE36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor scenario 5 geldt dat de kosten zijn geraamd op 40 miljoen euro per jaar voor de Rijksoverheid. Het onderwijs heeft in dit scenario een rol in het uitvragen en registreren van zwemdiploma’s. Daarnaast brengt het onderwijs de mogelijkheden voor zwemles actief onder de aandacht. De kosten voor scenario 6 zijn geraamd op 38 à 52 miljoen euro per jaar voor de Rijksoverheid. De bandbreedte komt voort uit de keuze van de school of dit zwemmoment ingepast wordt in de reguliere gymles of dat het aanvullend op de onderwijstijd is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Klassen verliezen daarom 2 tot 11 uur onderwijstijd voor andere vakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="30E3E665" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals de voormalige Staatssecretaris Jeugd, Preventie en Sport aan uw Kamer liet weten, zijn beide scenario’s op dit moment niet haalbaar gezien de inspanningen die ook bij deze scenario’s verwacht worden van het onderwijs en de jaarlijkse kosten voor de Rijksoverheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="5646B98C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zwemmen is een verantwoordelijkheid van ouders. Op dit moment verlaat 94 procent van de kinderen de basisschool met één of meer zwemdiploma’s. Tegelijkertijd ondersteunt de Rijksoverheid waar mogelijk ouders en kinderen voor wie leren zwemmen niet vanzelfsprekend is. Door onder andere vanuit het Nationaal Plan Zwemveilig in te zetten op voorlichting, betere zwemles en veilige zwemlocaties. En door een jaarlijkse bijdrage aan het Jeugdfonds Sport en Cultuur. Vanuit dit fonds ontvingen de afgelopen jaren ruim 20.000 kinderen ondersteuning voor het volgen van zwemles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="78A3D713" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben daarom voornemens om het Jeugdfonds Sport en Cultuur, mede vanwege dit belangrijke werk, dit najaar van aanvullende middelen te voorzien. Deze middelen zijn specifiek bedoeld voor de ondersteuning van zwemles. Het gaat hierbij om een incidentele aanvulling van 500.000 euro, bovenop de incidentele aanvulling van 400.000 euro naar aanleiding van het amendement van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mohandis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PRO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De reguliere jaarlijkse bijdrage van het Ministerie van VWS aan Jeugdfonds Sport en Cultuur ten behoeve van zwemmen van 340.000 euro zou daarmee neerkomen op 1.240.000 euro in 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="5EAA211C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wijziging DUMAVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="3FC5179F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Kamerbrief sport en bewegen 2025 is mijn ambtsvoorganger ingegaan op de motie van de leden Van Dijk (CDA) en Van Nispen (SP) die de regering verzoekt de regels voor de subsidieregeling duurzaam maatschappelijk vastgoed (DUMAVA) aan te passen zodat deze meer gelijk gaat lopen met de oorspronkelijke BOSA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>waaronder de aanpassing waardoor deze ook ingezet kan worden voor nieuwbouw van sportaccommodaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000F005F">
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kern van de reactie was dat de DUMAVA een subsidieregeling is die zich expliciet richt op de verduurzaming van bestaand maatschappelijk vastgoed, en dat – ondanks het dictum van de motie - een verbreding van de regeling naar nieuwbouw niet aan de orde is. In de reactie is ook toegezegd de Kamer te informeren zodra meer duidelijk is over de evaluatie van de DUMAVA en de voorgenomen wijzigingen van deze regeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="0728108C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="270F7FE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 6 juli jl. heeft de minister van Volkshuisvesting en Ruimtelijke Ordening de Kamer geïnformeerd over de voortgang en evaluatie van de DUMAVA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieruit blijkt dat de regeling doeltreffend is en veel gebruikers tevreden zijn over de regeling. Er is door amateursportorganisaties in 2025 voor in totaal € 6 miljoen aan DUMAVA-subsidie aangevraagd. Ook is ruim € 35 miljoen aan subsidie aangevraagd door gemeenten voor gebouwen met een sportfunctie. De aanbevelingen in de evaluatie zijn grotendeels verwerkt in de onlangs gepubliceerde wijzigingsregeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo is het minimum subsidiebedrag per aanvraag omlaag gegaan, zodat ook kleinere projecten in aanmerking komen voor subsidie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="6D34EC19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit maakt het voor veel sportverenigingen makkelijker om DUMAVA aan te vragen. Uit de evaluatie bleek namelijk dat dit voor veel sportverenigingen een drempel was. Het minimumbedrag is nu € 2.500 in plaats van € 5.000, wat sportverenigingen al gewend zijn van de BOSA. Daarnaast zijn de voorwaarden voor isolerend glas en zonnepanelen eenvoudiger en is de voorwaarde die in bepaalde gevallen van toepassing is om van het gas af te gaan, versoepeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="50C0B7BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom heb ik er vertrouwen in dat nog meer sportverenigingen dit jaar de weg naar de DUMAVA weten te vinden. Uit de volgende evaluatie en monitoring van de regeling zal blijken hoeveel sportverenigingen en gemeenten voor welk bedrag subsidie hebben aangevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="6D8779A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met bovenstaande toelichting beschouw ik de toezeggingen om u nader te informeren over wachtlijsten voor zwemles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, scenario’s voor schoolzwemmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de DUMAVA-systematiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="01521DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00321FCD" w:rsidRDefault="003F7B82" w14:paraId="4684FA21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00411C0E" w:rsidRDefault="00411C0E" w14:paraId="254F84BC" w14:textId="33D74286">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="003F7B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00197FC0">
-[...541 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="003F7B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00321FCD" w:rsidP="00321FCD" w:rsidRDefault="00321FCD" w14:paraId="301EA46C" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="003F7B82" w:rsidP="00411C0E" w:rsidRDefault="00411C0E" w14:paraId="5105274F" w14:textId="5307F25E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00235AED" w:rsidSect="008D59C5">
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411C0E" w:rsidR="003F7B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00411C0E" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="4DC1F1CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00411C0E" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FE1E444" w14:textId="77777777" w:rsidR="0070585B" w:rsidRDefault="0070585B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="20D0DC15" w14:textId="77777777" w:rsidR="00A62038" w:rsidRDefault="00A62038" w:rsidP="003F7B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A165084" w14:textId="77777777" w:rsidR="0070585B" w:rsidRDefault="0070585B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65DB9E2F" w14:textId="77777777" w:rsidR="00A62038" w:rsidRDefault="00A62038" w:rsidP="003F7B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30BF41A2" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="008D4426">
+  <w:p w14:paraId="3878ED4B" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="003F7B82" w:rsidRDefault="003F7B82" w:rsidP="003F7B82">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77A1281A" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="003F7B82" w:rsidRDefault="003F7B82" w:rsidP="003F7B82">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7920BE37" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="003F7B82" w:rsidRDefault="003F7B82" w:rsidP="003F7B82">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60EA192F" w14:textId="77777777" w:rsidR="0070585B" w:rsidRDefault="0070585B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="416FB6EC" w14:textId="77777777" w:rsidR="00A62038" w:rsidRDefault="00A62038" w:rsidP="003F7B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78E8F326" w14:textId="77777777" w:rsidR="0070585B" w:rsidRDefault="0070585B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46D3A65C" w14:textId="77777777" w:rsidR="00A62038" w:rsidRDefault="00A62038" w:rsidP="003F7B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="616C6480" w14:textId="77777777" w:rsidR="004E09D6" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426" w:rsidP="004E09D6">
+    <w:p w14:paraId="6953E2E1" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00411C0E" w:rsidRDefault="003F7B82" w:rsidP="004E09D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 36 200-XVI, nr. 156.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16585EBD" w14:textId="77777777" w:rsidR="004E09D6" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426" w:rsidP="004E09D6">
+    <w:p w14:paraId="5233C487" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00411C0E" w:rsidRDefault="003F7B82" w:rsidP="004E09D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24, 36 410-XVI, nr. 127.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="57374323" w14:textId="77777777" w:rsidR="00132618" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426">
+    <w:p w14:paraId="27075360" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00411C0E" w:rsidRDefault="003F7B82">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 30 234, nr. 366.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7E1784AE" w14:textId="77777777" w:rsidR="0066320B" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426">
+    <w:p w14:paraId="5F1645AB" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00411C0E" w:rsidRDefault="003F7B82">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00321FCD">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 30 234, nr. 402.</w:t>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 30 234, nr. 402.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5405D505" w14:textId="2651FD64" w:rsidR="00333AA0" w:rsidRPr="001603E8" w:rsidRDefault="00333AA0" w:rsidP="00333AA0">
+    <w:p w14:paraId="747B8902" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="001603E8" w:rsidRDefault="003F7B82" w:rsidP="00333AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001603E8">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001603E8">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 30 234, nr. 434.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="674A07C9" w14:textId="77777777" w:rsidR="006D1994" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426">
+    <w:p w14:paraId="42441467" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> In het primair onderwijs zijn scholen verplicht tenminste 2 (les)uren bewegingsonderwijs per week te geven. De bedoeling is dat zwemles náást de verplichte uren wordt ingeroosterd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="13E7F0CD" w14:textId="77777777" w:rsidR="00333AA0" w:rsidRPr="001603E8" w:rsidRDefault="00333AA0" w:rsidP="00333AA0">
+    <w:p w14:paraId="48CF84DD" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00411C0E" w:rsidRDefault="003F7B82" w:rsidP="00333AA0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001603E8">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001603E8">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 600 XVI, nr. 137</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1E199E89" w14:textId="77777777" w:rsidR="00656D0C" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426" w:rsidP="00656D0C">
+    <w:p w14:paraId="5C28FD22" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82" w:rsidP="00656D0C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321FCD">
+      <w:r w:rsidRPr="00411C0E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00321FCD">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 30 234, nr. 415</w:t>
+      <w:r w:rsidRPr="00411C0E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 30 234, nr. 415</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="57E3B28D" w14:textId="77777777" w:rsidR="00656D0C" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426" w:rsidP="00656D0C">
+    <w:p w14:paraId="2B83DBF1" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82" w:rsidP="00656D0C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 30 234, nr. 434</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 30 234, nr. 434</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="5545C1AF" w14:textId="77777777" w:rsidR="00656D0C" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426" w:rsidP="00656D0C">
+    <w:p w14:paraId="7C99772D" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82" w:rsidP="00656D0C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>32 847, nr. 1498</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 847, nr. 1498</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="70243714" w14:textId="77777777" w:rsidR="00656D0C" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426" w:rsidP="00656D0C">
+    <w:p w14:paraId="267DF641" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82" w:rsidP="00656D0C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> St</w:t>
-[...41 lines deleted...]
-        <w:t>t 2026, nr. 16962</w:t>
+        <w:t xml:space="preserve"> Staatscourant 2026, nr. 16962</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="3861F8AC" w14:textId="77777777" w:rsidR="00E61E03" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426">
+    <w:p w14:paraId="495CEDA9" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202306-289</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="218DA272" w14:textId="77777777" w:rsidR="00E61E03" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426">
+    <w:p w14:paraId="0D164244" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202607-153</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="519DBF96" w14:textId="77777777" w:rsidR="00E61E03" w:rsidRPr="00321FCD" w:rsidRDefault="008D4426">
+    <w:p w14:paraId="29F8E453" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="00321FCD" w:rsidRDefault="003F7B82">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00321FCD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202507-010</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="200D473F" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="008D4426">
+  <w:p w14:paraId="4B6BED40" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="003F7B82" w:rsidRDefault="003F7B82" w:rsidP="003F7B82">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...440 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="713AB01A" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="008D4426">
+  <w:p w14:paraId="7D71A005" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="003F7B82" w:rsidRDefault="003F7B82" w:rsidP="003F7B82">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7ABE9055" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="008D4426">
+  <w:p w14:paraId="2EB6D4C0" w14:textId="77777777" w:rsidR="003F7B82" w:rsidRPr="003F7B82" w:rsidRDefault="003F7B82" w:rsidP="003F7B82">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...426 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="091805A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C4AA2E4"/>
     <w:lvl w:ilvl="0" w:tplc="054EFCCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B99C443E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3087,581 +1717,157 @@
     <w:lvl w:ilvl="7" w:tplc="1DF21E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B77A3EF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...229 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="47389119">
+  <w:num w:numId="1" w16cid:durableId="47389119">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1491671957">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="864757605">
+  <w:num w:numId="2" w16cid:durableId="864757605">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...193 lines deleted...]
-    <w:rsid w:val="00FF666B"/>
+    <w:rsidRoot w:val="003F7B82"/>
+    <w:rsid w:val="000C3690"/>
+    <w:rsid w:val="00217ECE"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rsid w:val="00411C0E"/>
+    <w:rsid w:val="0048389D"/>
+    <w:rsid w:val="00605F98"/>
+    <w:rsid w:val="00677803"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0077607C"/>
+    <w:rsid w:val="00875105"/>
+    <w:rsid w:val="009E646A"/>
+    <w:rsid w:val="00A62038"/>
+    <w:rsid w:val="00BD61CF"/>
+    <w:rsid w:val="00C333D1"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A69CE48"/>
+  <w14:docId w14:val="61491919"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F1A15BF9-360F-4187-98BC-76A9DF27F37D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3776,51 +1982,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4002,1195 +2208,1036 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00132618"/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004E09D6"/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:szCs w:val="23"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003F7B82"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...13 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...10 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...3 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:spacing w:before="340" w:after="170"/>
-[...41 lines deleted...]
-    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F7B82"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...83 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240"/>
-[...33 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...127 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...220 lines deleted...]
-      <w:szCs w:val="23"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E09D6"/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004E09D6"/>
+    <w:rsid w:val="003F7B82"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E09D6"/>
+    <w:rsid w:val="003F7B82"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...25 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2A03"/>
+    <w:rsid w:val="003F7B82"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E2A03"/>
-[...10 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="003F7B82"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2A03"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="003F7B82"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...14 lines deleted...]
-    <w:rsid w:val="00197FC0"/>
+    <w:rsid w:val="003F7B82"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00411C0E"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6123</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1136</ap:Words>
+  <ap:Characters>6248</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7222</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7370</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>