--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -1,4617 +1,1230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EF779F" w:rsidP="00B5687D" w:rsidRDefault="00EF779F" w14:paraId="7BBA18AA" w14:textId="07E99EAB">
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00C57DB2" w14:paraId="2B9D4F19" w14:textId="4ADDA2D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212" w:rsidR="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212" w:rsidR="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212" w:rsidR="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="530304C0" w14:textId="06717D39">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212" w:rsidR="00C57DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>356</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Justitie en Veiligheid en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00C57DB2" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="677530EA" w14:textId="1D49522D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="2611B1CE" w14:textId="4E3446CD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00C57DB2" w:rsidP="00FD0212" w:rsidRDefault="00C57DB2" w14:paraId="2AAF66E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...135 lines deleted...]
-    <w:p w:rsidR="00F6012D" w:rsidP="00B5687D" w:rsidRDefault="00BB5085" w14:paraId="43EB9646" w14:textId="270EE087">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="58B35957" w14:textId="15E26E55">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="00F6012D" w:rsidP="00B5687D" w:rsidRDefault="00F6012D" w14:paraId="6DA1DFE3" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bieden wij uw Kamer de analyse ‘Achter de façade’ aan over hoe rechts-extremisten het vrije debat gebruiken om hun gedachtegoed gangbaarder te maken en zo hun invloed te vergroten. Met deze analyse dragen de NCTV en de AIVD bij aan de kennis en het bewustzijn over de strategie van normalisering door rechts-extremisten en mogelijke gevolgen ervan, zodat organisaties, instituten en de samenleving de weerbaarheid ertegen kunnen versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="737734B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="3F2D858D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Weerbare democratische rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="506959D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onze democratische rechtsorde is het fundament onder onze vrije, veilige en open samenleving. Die basis is echter niet vanzelfsprekend. Het kabinet zet zich continu in tegen dreigingen die onze nationale veiligheid en democratische rechtsorde kunnen ondermijnen. Eén van die dreigingen is het rechts-extremisme en de normalisering van rechts-extremistisch gedachtegoed, zoals ook benoemd in het coalitieakkoord “Aan de slag”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="74A8BBAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="08353152" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00BB5085" w:rsidP="00B5687D" w:rsidRDefault="00BB5085" w14:paraId="7C1AE045" w14:textId="151E20E1">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In een sterke democratie is ruimte voor verschil van inzicht, debat en scherpe meningsverschillen. De overheid schrijft niet voor wat mensen mogen denken of vinden. De grens ligt daar waar de democratische rechtsorde zelf wordt ondermijnd of bedreigd. Daar waar rechts-extremistische invloeden leiden tot intimidatie, bedreiging, geweld of andere handelingen die onze open en vrije samenleving ondermijnen. Het kabinet wil daarom voorkomen dat dergelijke invloeden gewoner, acceptabeler of maatschappelijk genormaliseerd raken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="7BB1DD4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00BB5085" w:rsidP="00B5687D" w:rsidRDefault="00BB5085" w14:paraId="5343288F" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="71838386" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00BB5085" w:rsidP="00B5687D" w:rsidRDefault="00EF779F" w14:paraId="638F0566" w14:textId="576AAFFD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De overheid kan dit echter niet alleen. Het beschermen van onze democratische rechtsorde vraagt om een gezamenlijke inspanning van de overheid, maatschappelijke organisaties en samenleving. Zo voorkomen we dat extremistische invloeden uitmonden in handelen dat de democratische rechtsstaat aantast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="5D59A07E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="003363BF" w:rsidP="00B5687D" w:rsidRDefault="00342296" w14:paraId="1B748598" w14:textId="5D624393">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="526EE281" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...154 lines deleted...]
-    <w:p w:rsidR="008C5BE0" w:rsidP="00B5687D" w:rsidRDefault="008C5BE0" w14:paraId="25ED93E8" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Analyse ‘Achter de façade’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="02F45BD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De dreiging van normalisering van rechts-extremistisch gedachtegoed is anders dan die van een terroristische aanslag. Waar de één juist een sluimerende dreiging is die zich op de langere termijn manifesteert, zorgt de ander voor een directe schokgolf in de samenleving. Enerzijds dragen rechts-extremisme en de normalisering hiervan bij aan de ondermijning van de democratische rechtsorde en anderzijds kunnen ze mogelijk leiden tot het gebruik van geweld. Sinds 2018 wijzen zowel de NCTV als de AIVD in dreigingsbeelden en jaarverslagen op de dreiging voor de democratische rechtsorde die voortvloeit uit rechts-extremistisch gedachtegoed en de normalisering ervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="7372F215" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="1BBE0053" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rechts-extremistische landschap in Nederland is heterogeen en divers en blijft in ontwikkeling. In het voorjaar van 2026 mondde een deel van de asieldemonstraties uit in gewelddadigheden gericht tegen het lokaal bestuur, de politie, hulpverleners en de opvanglocatie. Bij de demonstraties was een mix van gewelddadige en niet-gewelddadige demonstranten aanwezig, van wie sommigen ook beschikken over rechts-extremistisch of anti-institutioneel-extremistisch gedachtegoed. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232511115" w:id="0"/>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vooral kernleden van rechts-extremistische groepen en sommige andere invloedrijke rechts-extremisten werken bewust aan een normaliseringsstrategie. Het is niet zo dat alle rechts-extremisten die bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>extremistische activiteiten betrokken zijn dit doen omdat ze bewust bij willen dragen aan normalisering. Wel kunnen deze activiteiten leiden tot normalisering van rechts-extremistisch gedachtegoed, ongeacht of dat wel of niet het doel was. Weerbaarheid hiertegen is van wezenlijk belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="631F41E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="412FF4EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kabinetsbrede aanpak van extremisme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF318B" w:rsidP="00B5687D" w:rsidRDefault="00EF779F" w14:paraId="0857B0E9" w14:textId="5013CD3B">
-[...49 lines deleted...]
-      <w:r w:rsidR="00BF318B">
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="67D37F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel het kabinet er alles aan doet om extremisme tegen te gaan, zullen in een open samenleving altijd extremistische denkbeelden te vinden zijn. De samenleving en onze rechtsstaat zijn weerbaar en kunnen een zekere mate van dreiging aan. Echter, de bedreiging voor onze democratische rechtsorde groeit als extremisme niet goed herkend wordt of als de samenleving er niet goed mee omgaat. Het is daarom belangrijk om de strategie van rechts-extremisten te onderkennen en hun invloed in te dammen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="37C047AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="668A0D36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland kent een robuuste aanpak voor het tegengaan van alle vormen van extremisme, ongeacht ideologische signatuur. Deze staat beschreven in de Nationale Extremismestrategie 2024-2029 van de minister van Justitie en Veiligheid, de minister van Binnenlandse Zaken en Koninkrijksrelaties en de minister van Sociale Zaken en Werkgelegenheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E721AA" w:rsidR="00BF318B">
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze brede strategie zet in op het beschermen van de weerbaarheid van de democratische rechtsorde door het bevorderen van de veerkracht, het beschermen tegen extremistische invloeden en het bestrijden van extremistische uitwassen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="5929C342" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="3234915F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij deze brief is een overzicht bijgevoegd van de huidige kabinetsinzet op de prioriteiten uit de Extremismestrategie. Deze richt zich onder meer op regionale samenwerking, kennisdeling en het versterken van handelingsperspectief en de bewustwording bij gemeenten en (jeugd)professionals op het gebied van (online) radicalisering. Daarnaast worden politieke ambtsdragers ondersteund wanneer zij te maken krijgen met agressie, intimidatie of bedreiging en pleegt het kabinet onverminderd inzet om online radicalisering, extremisme en terrorisme aan te pakken zoals beschreven in de Versterkte Aanpak Online (VAO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF318B">
-[...74 lines deleted...]
-      <w:r w:rsidR="00C0682D">
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="25B9AD8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="5F43AB00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de ontwikkeling in de dreiging wordt de aanpak gericht versterkt als de (veranderende) dreiging daarom vraagt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo kunnen professionals een training volgen bij het Rijksopleidingsinstituut tegengaan Radicalisering (ROR) over recht-extremisme en biedt het Landelijk Steunpunt Extremisme specialistische kennis en ondersteuning op dit onderwerp aan burgers en professionals. Ook hebben de Politie en de NCTV een online symbolenbank ontwikkeld die professionals kunnen gebruiken om rechts-extremistische verschijningsvormen te herkennen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="4204025B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="2EDB315B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vanzelfsprekend is de dreiging van extremisme aan verandering onderhevig. Alle ontwikkelingen in de dreiging, dus ook recentelijke ontwikkelingen met betrekking tot rechts-extremisme, worden meegenomen in de evaluatie van de Extremismestrategie. Het doel hiervan is om te bezien of de huidige aanpak volstaat en te identificeren waar aanvullende inzet vereist is. Hierover wordt uw Kamer in het najaar van 2026 geïnformeerd. Daarmee wordt gehoor gegeven aan de moties Timmermans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van Baarle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, die vragen om een strategie en actieplan om rechts-extremisme tegen te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="2A0130CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="0AB9D98E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00980CA3" w:rsidP="00FD0212" w:rsidRDefault="00980CA3" w14:paraId="16DBCF17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Democratie is geen vanzelfsprekendheid. Het vergt voortdurend onderhoud, alert blijven op dreigingen, grenzen bewaken en de weerbaarheid versterken.  Met deze analyse dragen de NCTV en AIVD bij aan de kennis en het bewustzijn van de ondermijnende invloed van het rechts-extremisme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>onverminderd inzet om online radicalisering, extremisme en terrorisme aan te pakken zoals beschreven in de Versterkte Aanpak Online (VAO).</w:t>
-[...371 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1560" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t>Juist waar ondermijnende invloeden normaliseren, is het belang tijdig op te treden tegen intimidatie, bedreiging, geweld of andere handelingen die de democratische rechtsorde aantasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="6D67861E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="6C0E2668" w14:textId="3B9E95B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="527CE9D1" w14:textId="4DA4A37E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="4ADA44C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="000984CA" w14:textId="1816BEB3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="72FE9D6B" w14:textId="38866D2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.E. Heerma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FE0FA3" w:rsidP="00FD0212" w:rsidRDefault="00FE0FA3" w14:paraId="64E58987" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidP="00FD0212" w:rsidRDefault="00FD0212" w14:paraId="1C2ACA24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FD0212" w:rsidR="00FD0212" w:rsidSect="005D1A68">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71B88756" w14:textId="77777777" w:rsidR="00B46539" w:rsidRDefault="00B46539">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1222B7B1" w14:textId="77777777" w:rsidR="00254F85" w:rsidRDefault="00254F85" w:rsidP="00980CA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09236468" w14:textId="77777777" w:rsidR="00B46539" w:rsidRDefault="00B46539">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3356BB4B" w14:textId="77777777" w:rsidR="00254F85" w:rsidRDefault="00254F85" w:rsidP="00980CA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...26 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39909438" w14:textId="77777777" w:rsidR="007C26BA" w:rsidRDefault="007C26BA">
+  <w:p w14:paraId="35FAE696" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00980CA3" w:rsidRDefault="00980CA3" w:rsidP="00980CA3">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C33D40F" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00980CA3" w:rsidRDefault="00980CA3" w:rsidP="00980CA3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A2B611E" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00980CA3" w:rsidRDefault="00980CA3" w:rsidP="00980CA3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00816AC3" w14:textId="77777777" w:rsidR="00B46539" w:rsidRDefault="00B46539">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="553FF925" w14:textId="77777777" w:rsidR="00254F85" w:rsidRDefault="00254F85" w:rsidP="00980CA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="393CCAF8" w14:textId="77777777" w:rsidR="00B46539" w:rsidRDefault="00B46539">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B893CB4" w14:textId="77777777" w:rsidR="00254F85" w:rsidRDefault="00254F85" w:rsidP="00980CA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="69EF8568" w14:textId="77777777" w:rsidR="00BB5085" w:rsidRDefault="00BB5085" w:rsidP="00BB5085">
+    <w:p w14:paraId="6C38F2EF" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00FD0212" w:rsidRDefault="00980CA3" w:rsidP="00FD0212">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ‘Aan de slag’, Coalitieakkoord 2026-2030, p.14.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1845D33F" w14:textId="77777777" w:rsidR="00BF318B" w:rsidRDefault="00BF318B" w:rsidP="00BF318B">
+    <w:p w14:paraId="5FCCA6F2" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00FD0212" w:rsidRDefault="00980CA3" w:rsidP="00FD0212">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nationale Extremismestrategie 2024-2029, 2023/24 Kamerstukken II, 30 821, nr. 218.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6983DEB1" w14:textId="02A3C729" w:rsidR="00C0682D" w:rsidRDefault="00C0682D">
+    <w:p w14:paraId="492D6FF3" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00FD0212" w:rsidRDefault="00980CA3" w:rsidP="00FD0212">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>, nr.780.</w:t>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 754, nr.780.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="531022B4" w14:textId="689B1067" w:rsidR="00217810" w:rsidRDefault="00217810">
+    <w:p w14:paraId="6F2C958A" w14:textId="428E05D1" w:rsidR="00980CA3" w:rsidRPr="00FD0212" w:rsidRDefault="00980CA3" w:rsidP="00FD0212">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk232520713"/>
-      <w:r>
-        <w:t>Motie 26 684, nr. 804.</w:t>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Motie 28 684, nr. 804.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3618AFC0" w14:textId="677A442C" w:rsidR="00217810" w:rsidRDefault="00217810">
+    <w:p w14:paraId="1C71CE4A" w14:textId="5FD610D9" w:rsidR="00980CA3" w:rsidRPr="00FD0212" w:rsidRDefault="00980CA3" w:rsidP="00FD0212">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0212">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk232520724"/>
-      <w:r>
-        <w:t>Motie 26 684, nr. 853.</w:t>
+      <w:r w:rsidRPr="00FD0212">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Motie 28 684, nr. 853.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4285733B" w14:textId="77777777" w:rsidR="007C26BA" w:rsidRDefault="00982FCE">
-[...410 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="35CB84AC" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00980CA3" w:rsidRDefault="00980CA3" w:rsidP="00980CA3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76880291" w14:textId="77777777" w:rsidR="007C26BA" w:rsidRDefault="00982FCE">
+  <w:p w14:paraId="2CFAA782" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00980CA3" w:rsidRDefault="00980CA3" w:rsidP="00980CA3">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1297 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...992 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14AA0D2A" w14:textId="77777777" w:rsidR="00980CA3" w:rsidRPr="00980CA3" w:rsidRDefault="00980CA3" w:rsidP="00980CA3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008306D4"/>
-[...514 lines deleted...]
-    <w:rsid w:val="00FF6DB8"/>
+    <w:rsidRoot w:val="00980CA3"/>
+    <w:rsid w:val="00254F85"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003F051F"/>
+    <w:rsid w:val="005D1A68"/>
+    <w:rsid w:val="006F31DF"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rsid w:val="00C57DB2"/>
+    <w:rsid w:val="00CE40CD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FD0212"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="09B67FDF"/>
-  <w15:docId w15:val="{9E501BF9-6728-4D45-8C68-AB30580C9E21}"/>
+  <w14:docId w14:val="424EDF8F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D014C590-7828-4FD6-9E3E-A0306C1DE29A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4620,77 +1233,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4712,78 +1325,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4818,55 +1431,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4938,955 +1551,746 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...6 lines deleted...]
-    <w:next w:val="Standaard"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00980CA3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...103 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...79 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="008306D4"/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008306D4"/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008306D4"/>
+    <w:rsid w:val="00980CA3"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008306D4"/>
+    <w:rsid w:val="00980CA3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="groetregel">
     <w:name w:val="groetregel"/>
     <w:basedOn w:val="broodtekst"/>
     <w:next w:val="broodtekst"/>
-    <w:rsid w:val="008306D4"/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="in-table">
     <w:name w:val="in-table"/>
     <w:basedOn w:val="broodtekst"/>
-    <w:rsid w:val="008306D4"/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C0004E"/>
+    <w:rsid w:val="00980CA3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C0004E"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00980CA3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C0004E"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00980CA3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...46 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00980CA3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5943,51 +2347,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6134,76 +2538,84 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1057</ap:Words>
-  <ap:Characters>5817</ap:Characters>
+  <ap:Words>1089</ap:Words>
+  <ap:Characters>5992</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>49</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6861</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7067</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>