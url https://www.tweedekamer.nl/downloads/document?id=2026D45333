--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,4139 +1,1401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...392 lines deleted...]
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="6305F268" w14:textId="0A45AFEF">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidRDefault="005F7751" w14:paraId="694717A9" w14:textId="252DA833">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29338</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB43C6" w:rsidR="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB43C6" w:rsidR="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wetenschapsbudget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidP="00D80872" w:rsidRDefault="00AB43C6" w14:paraId="36B657F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>302</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidP="00BA7DA0" w:rsidRDefault="00AB43C6" w14:paraId="343EA229" w14:textId="65C25420">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidP="00BA7DA0" w:rsidRDefault="00AB43C6" w14:paraId="1B0A6FF8" w14:textId="7E9B8B3C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidP="00BA7DA0" w:rsidRDefault="00AB43C6" w14:paraId="25E8187E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="11369C53" w14:textId="5DE89AFA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals eerder toegezegd houd ik uw Kamer graag op de hoogte van relevante ontwikkelingen in de mogelijke komst van de Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ET) naar de Euregio Maas-Rijn (EMR), de grensregio van Limburg met België (Vlaanderen en Wallonië) en Duitsland (Noordrijn-Westfalen). Het naar de EMR-regio halen van de Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is een prioriteit van het kabinet. De Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is opgenomen in het coalitieakkoord van het kabinet en ook in de regeerakkoorden van onze EMR-partners. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="76316F7F" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="6773E5EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="618F54AB" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Einstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realiseert grensverleggende wetenschap in combinatie met baanbrekende innovatie, economische valorisatie en regionale versterking in Zuid-Limburg en de Euregio. Bovendien versterken we met wetenschappelijke infrastructuur van wereldklasse de basis onder onze toekomstige welvaart en autonomie in Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="6448F3F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">De Einstein </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ET-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pathfinder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Maastricht speelt in het kennis- en innovatie-ecosysteem van de Einstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="52B015F0" w14:textId="77777777">
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een zeer belangrijke rol. Voor de realisatie van de Einstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werk ik nauw samen met de minister van Buitenlandse Zaken, de minister van Economische Zaken en Klimaat en de Provincie Limburg. Op dit moment gaan we de laatste fase in voor wat betreft de voorbereidingen van de EMR-inzet voor de Einstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met deze brief neem ik uw Kamer graag mee in de laatste stand van zaken en de komende vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="24298BED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:t>De ET-</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het proces om te komen tot een Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...3 lines deleted...]
-        <w:t>Pathfinder</w:t>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="48466EA8" w14:textId="77777777">
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Europa zijn verschillende mogelijke locaties: de EMR-regio, Sardinië (Italië) en Saksen (Duitsland). Daarnaast zijn er twee verschillende ontwerpen mogelijk: een enkele driehoek en een dubbele L-vorm, verdeeld over 2 locaties in Europa. Met één driehoekige detector kan de herkomst van een gravitatiegolf worden bepaald; met L-vormige detectoren zijn hiervoor ten minste twee detectoren nodig elk op verschillende locaties in Europa, waar zoveel mogelijk afstand tussen zit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="6E019E0A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...72 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Naar afronding haalbaarheidsonderzoek driehoek in EMR-regio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="3BD25BE2" w14:textId="4D19FB62">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="4F18D713" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De driehoek is het ontwerp dat als basis heeft gediend voor de aanvraag bij het Nationaal Groeifonds en voor de samenwerking met de partners uit België en Duitsland. Daarom is het onderzoek van het projectbureau de afgelopen jaren gericht geweest op de fysieke haalbaarheid van dit ontwerp. De studie naar de fysieke haalbaarheid van een driehoek in de EMR-regio bevindt zich nu in de eindfase. De resultaten van het derde en tevens laatste meetpunt wordt op korte termijn verwacht. Het EMR-projectbureau in Maastricht ligt daarmee op koers om een volledig locatievoorstel op te leveren op basis van dit onderzoek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="101BC692" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="1E90432E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verdere verkenning naar alternatief ontwerp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="78F29BA4" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="1F6E049E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In mijn Kamerbrief van 2 juli 2025 heb ik u geïnformeerd dat de overkoepelende Europese Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organisatie (ETO) aan alle partijen heeft verzocht om onderzoek te doen naar zowel de driehoek als de dubbele L-vorm. De reden hiervoor is dat zo een optimale vergelijking kan plaatsvinden en zo de beste wetenschap en grootste maatschappelijke en economische waarde gerealiseerd kan worden. Het projectbureau in Maastricht heeft daartoe medio 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF0924">
-        <w:rPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">een zogenoemde “desk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">” laten uitvoeren naar de mogelijke inpasbaarheid van een L-vorm in de EMR-regio. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="0E49D54C" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="5AB3F11F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="3E40EEE6" w14:textId="3E26F160">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="4436164B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 3 februari 2026 een Wetenschappelijke adviesraad (</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ondertussen hebben de EMR-partners op 3 februari 2026 een Wetenschappelijke adviesraad (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Scientific</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Advisory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Committee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) opgericht. De reden hiervoor was dat er nog geen mechanisme was voor het wetenschappelijk valideren van de haalbaarheidsstudies. Deze adviesraad heeft afgelopen zomer geconstateerd dat alleen een “desk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Hierdoor houdt de EMR-regio alle opties voor een Einstein </w:t>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” nog niet voldoende is voor een echt goed oordeel voor de fysieke haalbaarheid van een L-vorm. Daarom heeft zij de EMR-partners geadviseerd om nu dit verkennende onderzoek verder te verdiepen met onderzoek naar de fysieke en seismologische haalbaarheid van een L-vorm in de EMR-regio. Daartoe komt het projectbureau met een nader voorstel, waarbij aanvullende boringen nodig zijn. Hierdoor houdt de EMR-regio alle opties voor een Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="5C19CDC3" w14:textId="77777777">
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open. De L-vorm in de EMR-regio zou vanwege de afstand dan bij voorkeur gecombineerd worden met een L-vorm op Sardinië (Italië). Vanwege de afronding van de haalbaarheidsstudie van de driehoek, is er nu de mogelijkheid en capaciteit om opvolging te geven aan dit advies van de Wetenschappelijke adviesraad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="6A01806A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verdere proces en afweging </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF0924" w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="0903D4E2" w14:textId="7ABE5684">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="56A863AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De komende tijd volgen de resultaten van een aantal belangrijke studies voor de Einstein </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telescope</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF0924">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de EMR-regio. Mede op basis van de uitkomsten van deze studies, zal op een later moment integrale weging en besluitvorming plaatsvinden. Dit betreft met name drie punten: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA7DA0" w:rsidP="00BA7DA0" w:rsidRDefault="00BA7DA0" w14:paraId="0DB65E51" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00566180" w:rsidRDefault="00E00EF7" w14:paraId="7E47CC59" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de eerste plaats, ten aanzien van fysieke haalbaarheid, zal de komende tijd gebruikt worden om de inzichten in de fysieke haalbaarheid van de driehoek in de EMR-regio te completeren. Daarnaast onderzoeken we, aan de hand van een voorstel van het projectbureau, de fysieke haalbaarheid van een L-vorm in de EMR-regio. Uitgangspunt bij het onderzoeken van deze variant is dat de L-vorm in de EMR-regio wordt gecombineerd met een L-vorm op Sardinië (Italië). Dit vereist ook de verdere verkenning van een eventuele samenwerking met Italië op diverse onderwerpen, waaronder de exacte positionering van het instrumenten ten opzichte van elkaar en manieren van samenwerking en organisatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00566180" w:rsidR="00566180" w:rsidP="00566180" w:rsidRDefault="00566180" w14:paraId="667E8ACF" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00566180" w:rsidRDefault="00E00EF7" w14:paraId="3AA54527" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de tweede plaats verwacht ik in oktober verdere inzage in de (verwachte) kosten van een driehoek in de EMR-regio. De komende maanden zal ook het inzicht in de kosten van een L-vorm in de EMR-regio duidelijk worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00566180" w:rsidRDefault="00E00EF7" w14:paraId="404E888A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de derde plaats verschijnt in oktober vanuit de Europese Einstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Organisatie (ETO) een vergelijkingsrapport tussen beide vormen: de driehoek en de dubbele L-vorm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="5FD9FC5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de verdieping van het onderzoek naar een dubbele L-vorm in samenwerking met Italië, maximaliseert de EMR-regio zijn flexibiliteit en daarmee optimaliseert de regio zijn kansen om de Einstein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telescope</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de regio te halen. In de komende periode zal hierover regelmatig contact zijn met andere landen om te komen tot de meest kansrijke oplossing. Op een later moment kan dan een volledige afweging worden gemaakt over de beste optie in het belang van Europa en van de EMR-regio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="2E6DE81C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik zie alle bovengeschetste stappen als noodzakelijk in het proces richting een zorgvuldige besluitvorming van het kabinet in samenspraak met de Provincie Limburg en uiteraard met onze EMR-partners. Die besluitvorming zal plaatsvinden op basis van de wetenschappelijke inzichten ten aanzien van de vorm van het instrument en de fysieke haalbaarheid om deze in te passen in de regio; de kosten en financiële mogelijkheden om dit te dekken; de positieve maatschappelijke en economische impact conform de vereisten van Nationaal Groeifonds; en tot slot draagvlak in Europa en de regio. Dat proces zal de komende periode zijn beslag krijgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidRDefault="00AB43C6" w14:paraId="27C9EBA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00566180" w:rsidR="00566180" w:rsidP="00566180" w:rsidRDefault="00566180" w14:paraId="1FA01C50" w14:textId="77777777">
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00BA7DA0" w:rsidRDefault="00E00EF7" w14:paraId="274C57C4" w14:textId="0BA3D909">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00566180" w:rsidR="00566180" w:rsidP="00566180" w:rsidRDefault="00566180" w14:paraId="5C6AFF3B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik zal uw Kamer, zoals toegezegd, voor het einde van het jaar informeren over de uitkomsten van de diverse te nemen stappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00AB43C6" w:rsidP="00AB43C6" w:rsidRDefault="00AB43C6" w14:paraId="5621553A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00AB43C6" w:rsidRDefault="00E00EF7" w14:paraId="40328358" w14:textId="591A043C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00AB43C6" w:rsidRDefault="00AB43C6" w14:paraId="7B72948E" w14:textId="2DB39CFC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB43C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R.M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB43C6" w:rsidR="00E00EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00AB43C6" w:rsidRDefault="00E00EF7" w14:paraId="75B9FF59" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00E00EF7" w:rsidP="00215964" w:rsidRDefault="00E00EF7" w14:paraId="7B860286" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...225 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB43C6" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="5F1BBEFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AB43C6" w:rsidR="00932411" w:rsidSect="0062121E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EE5C149" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93">
+    <w:p w14:paraId="777AA20E" w14:textId="77777777" w:rsidR="005A6051" w:rsidRDefault="005A6051" w:rsidP="00E00EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F35100B" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66317A7A" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93">
+    <w:p w14:paraId="632D5B36" w14:textId="77777777" w:rsidR="005A6051" w:rsidRDefault="005A6051" w:rsidP="00E00EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13349249" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...49 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5236A47E" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="1191A5C3" w14:textId="77777777" w:rsidR="00E00EF7" w:rsidRPr="00E00EF7" w:rsidRDefault="00E00EF7" w:rsidP="00E00EF7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D1CF80C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="20089848" w14:textId="77777777" w:rsidR="00E00EF7" w:rsidRPr="00E00EF7" w:rsidRDefault="00E00EF7" w:rsidP="00E00EF7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="35A1CD4F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="7D0817C8" w14:textId="77777777" w:rsidR="00E00EF7" w:rsidRPr="00E00EF7" w:rsidRDefault="00E00EF7" w:rsidP="00E00EF7">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EFC38CB" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93">
+    <w:p w14:paraId="54FAAFD5" w14:textId="77777777" w:rsidR="005A6051" w:rsidRDefault="005A6051" w:rsidP="00E00EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1BB6EA" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DBCD4B2" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93">
+    <w:p w14:paraId="7C77CFB2" w14:textId="77777777" w:rsidR="005A6051" w:rsidRDefault="005A6051" w:rsidP="00E00EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70386423" w14:textId="77777777" w:rsidR="006D7C93" w:rsidRDefault="006D7C93"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09919F9F" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="24EAE658" w14:textId="77777777" w:rsidR="00E00EF7" w:rsidRPr="00E00EF7" w:rsidRDefault="00E00EF7" w:rsidP="00E00EF7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="15ED3741" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="520B9F31" w14:textId="77777777" w:rsidR="00E00EF7" w:rsidRPr="00E00EF7" w:rsidRDefault="00E00EF7" w:rsidP="00E00EF7">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="1DDCCDE1" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5715EF4E" w14:textId="77777777" w:rsidR="00E00EF7" w:rsidRPr="00E00EF7" w:rsidRDefault="00E00EF7" w:rsidP="00E00EF7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1037 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...902 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00E00EF7"/>
+    <w:rsid w:val="00021006"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00524973"/>
+    <w:rsid w:val="005A6051"/>
+    <w:rsid w:val="005F7751"/>
+    <w:rsid w:val="0062121E"/>
+    <w:rsid w:val="00710318"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00AB43C6"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="33E4FF5B"/>
-  <w15:docId w15:val="{EF426781-09BB-439F-8C1C-04FD378787F0}"/>
+  <w14:docId w14:val="0A8A80F2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{546EE7AD-0B71-4EAB-B82A-3EA35B2B3EF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4282,1182 +1544,979 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BA7DA0"/>
+    <w:rsid w:val="00E00EF7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00EF7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00EF7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00EF7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB43C6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1120</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>51</ap:Lines>
+  <ap:Words>1096</ap:Words>
+  <ap:Characters>6028</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7270</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7110</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-21T06:03:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O216HOL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O216HOL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>