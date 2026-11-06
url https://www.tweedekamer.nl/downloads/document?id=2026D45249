--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -1,3427 +1,1093 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009C4ED1" w:rsidP="009C4ED1" w:rsidRDefault="009C4ED1" w14:paraId="4344950D" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00F17B75" w:rsidRDefault="00C875BB" w14:paraId="6BE1932D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75" w:rsidR="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75" w:rsidR="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75" w:rsidR="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75" w:rsidR="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bedrijfslevenbeleid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00F17B75" w:rsidP="004474D9" w:rsidRDefault="00F17B75" w14:paraId="05541C6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>778</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00F17B75" w:rsidP="00737E9A" w:rsidRDefault="00F17B75" w14:paraId="4E5E378B" w14:textId="02C52A4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00F17B75" w:rsidP="00737E9A" w:rsidRDefault="00F17B75" w14:paraId="26DA1399" w14:textId="3A5362C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="41326086" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="64C13B32" w14:textId="77277EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer het rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Staat van het </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Staat van het mkb 2026 – Klaar voor de toekomst?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan. Het rapport laat zien hoe het gaat met de productiviteit van het mkb, en van familiebedrijven in het bijzonder. Want familiebedrijven zijn zowel voor onze economie als voor onze samenleving van grote waarde. Daarom is het Erasmus Centre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Entrepreneurship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gevraagd om in coproductie met het lectoraat Familiebedrijven van Hogeschool Windesheim dit rapport op te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="445C0E45" w14:textId="13876787">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit rapport is een voortzetting van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">mkb </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>Jaarbericht Staat van het mkb</w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat het Nederlands Comité voor Ondernemerschap jarenlang uitbracht. Het Jaarbericht bevatte adviezen gericht op de thema’s toegang tot financiering, toegang tot talent, faciliteren van mkb en het versterken van productiviteit. Met het besluit van het Comité om per 1 april 2026 te stoppen heeft mijn voorganger uw Kamer in de brief van 18 november 2025 geïnformeerd over de borging van de activiteiten en producten van het Comité (Kamerstuk 32637, nr. 716)zzp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="7944B958" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 10 juli 2026 is de Productiviteitsraad gelanceerd. Die zal gaan adviseren over maatregelen die bijdragen aan structurele groei van de arbeidsproductiviteit. In zijn adviezen zal de Productiviteitsraad specifiek aandacht besteden aan het mkb. Het voorliggende rapport kan hiervoor als basis dienen en gaat in op de belangrijkste ontwikkelingen bij het mkb op het terrein van productiviteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="52498ED5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Belangrijkste conclusies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C4ED1" w:rsidR="00737E9A" w:rsidP="00737E9A" w:rsidRDefault="00737E9A" w14:paraId="5540B09E" w14:textId="77777777">
-[...40 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="6AF9663B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapport concludeert dat het mkb onmisbaar is voor de Nederlandse economie: bedrijven tot 250 werknemers zijn goed voor ongeveer 60 procent van de toegevoegde waarde en driekwart van de werkgelegenheid. Hoewel er voldoende dynamiek is in het aantal oprichtingen en opheffingen van het aantal bedrijven, is er weinig groei door bedrijven in het aantal werknemers. Het rapport concludeert ook dat de groei van het aantal zzp’ers is afgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="652C51D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse productiviteit scoort internationaal nog altijd hoog, maar de arbeidsproductiviteitsgroei blijft achter. Het probleem zit vooral in de groei van de arbeidsproductiviteit bij het mkb. Specifieker: het rapport concludeert dat de productiviteit van het mkb achterblijft bij die van het grootbedrijf, vooral doordat minder gebruik wordt gemaakt van (vreemd) vermogen en doordat veel bedrijven niet doorgroeien naar een schaal die voordelen brengt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="4940446C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familiebedrijven vormen het hart van het Nederlandse mkb: zij zijn financieel veerkrachtig, maatschappelijk betrokken en goed voor meer dan de helft van alle mkb-banen. Zo’n 60 procent van onze bedrijven is een familiebedrijf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="418DAD30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd blijven familiebedrijven (mkb en grootbedrijf samen) iets achter op niet-familiebedrijven als het gaat om productiviteit. Dit verschil hangt onder meer samen met het investeringsgedrag van familiebedrijven. Zij investeren minder in arbeidsbesparende technologie en kiezen vaker voor minder risicovolle investeringen, passend bij hun sterke focus op continuïteit en financiële weerbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F17B75" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="7B8BF035" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">minder gebruik wordt gemaakt van (vreemd) vermogen en doordat veel bedrijven niet doorgroeien naar een schaal die voordelen brengt. </w:t>
-[...100 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Familiebedrijven zorgen tot slot voor stabiliteit: hun solvabiliteit is met 56,5 procent bijna 10 procentpunt hoger dan die van niet-familiebedrijven, en tijdens de coronaperiode groeide hun werkgelegenheid terwijl die van niet-familiebedrijven kromp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="591F5A0F" w14:textId="428B2A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het vervolg van deze brief ga ik in op specifieke knelpunten waar het mkb mee te maken heeft, en welke stappen ik gezet heb om ondernemers verder te helpen op deze onderwerpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="73EEF551" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E4AE2">
-        <w:rPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Talent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737E9A" w:rsidP="00737E9A" w:rsidRDefault="00737E9A" w14:paraId="39241221" w14:textId="27050EDC">
-[...60 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="31461E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de Talentstrategie zet het kabinet samen met overheden, werkgevers, werknemers, onderwijsinstellingen, jongeren- en studentenorganisaties en andere belanghebbenden in op het gerichter benutten van talent. De focus ligt op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vier cruciale domeinen die van groot maatschappelijk belang zijn: Digitalisering &amp; AI, Veiligheid &amp; weerbaarheid, Energie- &amp; klimaattechnologie en Life </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> &amp; biotechnologie. Het mkb is een belangrijk en integraal onderdeel van de keten binnen deze domeinen. Het kabinet gaat daarom mensen opleiden en zet in op om- en bijscholing voor de plekken waar deze mensen het hardst nodig zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="6A0F30C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet start met een verkenning naar een LLO-regeling die toeziet op scholing van mensen richting kansrijke sectoren. Ook stimuleert het kabinet innovatie en productiviteit, zodat meer kunnen kan worden gedaan met minder mensen. Daarnaast verkent het kabinet op korte termijn een vakkrachtenpilot, waarmee – onder strenge voorwaarden – goed opgeleide vakkrachten kunnen worden aangetrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="27442E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000514D1">
-        <w:rPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Financiering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C4ED1" w:rsidR="00737E9A" w:rsidP="00737E9A" w:rsidRDefault="00737E9A" w14:paraId="0A91E044" w14:textId="77777777">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="7DA978A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals dit rapport ook bevestigt, hebben mkb-ondernemers vaak onvoldoende kennis van de financieringsmarkt, die in de afgelopen tien jaar enorm veranderd is. Met de Financieringsgids help ik het mkb om zich op onafhankelijke wijze te laten informeren over passende financieringsvormen bij hun bedrijf en situatie. Ik stimuleer de toegang tot financiering van het mkb via de Borgstelling MKB-kredieten (BMKB) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Qredits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarnaast onderzoekt het kabinet de mogelijkheden van een win-win lening. Dit is een fiscale regeling om verstrekking van financiering door personen aan bedrijven te stimuleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="6C502558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Geopolitieke onzekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="59B58705" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport concludeert ook dat het mkb vaak meer vatbaar is voor recente schommelingen in energieprijzen. Om het mkb te helpen om te investeren in verduurzaming en energiebesparende maatregelen heb ik per 1 juli de BMBK-Energie geïntroduceerd en kunnen ondernemers tijdelijk tegen een nog lagere rente bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Qredits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een duurzaamheidslening aanvragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="2348F853" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Geopolitieke onzekerheid</w:t>
-[...16 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Digitalisering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="416B3E7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Nederlands mkb is, in vergelijking andere EU-landen, goed gedigitaliseerd en profiteert van een goede digitale infrastructuur en sterke digitale vaardigheden. Vanuit deze uitgangspositie helpen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EDIHs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het mkb in vooral de maakindustrie om digitalisering verder te integreren in hun processen. In samenwerking met de Europese Commissie en de provincies zijn de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EDIHs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor 3 jaar verlengd en wordt gezamenlijk 27 miljoen euro geïnvesteerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F17B75" w:rsidRDefault="00F17B75" w14:paraId="3499DA8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Digitalisering</w:t>
-[...5 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In </w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="5E9EF321" w14:textId="7EB659A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Familiebedrijven</w:t>
-[...17 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Familiebedrijven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="12E21574" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op het terrein van familiebedrijven constateert het rapport dat veel ondernemers in familiebedrijven hun bedrijf graag willen overdragen aan een volgende generatie. Bijna 70 procent van de ondernemers wil binnen tien jaar stoppen, terwijl ruim 40 procent nog niet bezig is met opvolging of nog geen opvolger heeft gevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="065DBC2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft ondernemers ondersteunen bij bedrijfsoverdracht. Een belangrijk instrument hierbij is de Bedrijfsopvolgingsregeling (BOR) in de schenk- en erfbelasting. De BOR voorkomt in veel gevallen dat fiscaliteit een groot knelpunt is bij bedrijfsoverdracht. Het kabinet houdt de BOR intact. Er bestaan ook aanvullende regelingen in de inkomstenbelasting en de overdrachtsbelasting. Deze regelingen worden eveneens niet aangepast om te voorkomen dat door aanpassing fiscaliteit een knelpunt kan zijn bij de overdracht van de onderneming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="3B7830D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000514D1">
-        <w:rPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737E9A" w:rsidP="007E28F8" w:rsidRDefault="00737E9A" w14:paraId="55F22F21" w14:textId="571940F5">
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="007E28F8" w:rsidRDefault="00C875BB" w14:paraId="0CF66BB2" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-      </w:pPr>
-[...28 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is duidelijk dat er nog genoeg moet gebeuren. Daarom is het kabinet gestart met onder andere Taskforce Toekomstige Welvaart en Vestigingsklimaat. Deze taskforce richt zich op het aanjagen van investeringen en het versterken van het ondernemers- en vestigingsklimaat. Hier zal het bedrijfsleven in den brede, waaronder het mkb, van profiteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="3F2D645B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F17B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zo wordt stevig ingezet op het voorkomen van nieuwe regeldruk en het verminderen van regeldruk in bestaande wet- en regelgeving. Regeldrukkosten wegen zwaar voor juist het (kleine) mkb. Op dit moment werkt het kabinet aan een nieuwe regeldrukaanpak, waar de in het coalitieakkoord opgenomen doelstelling om jaarlijks 500 regels te schrappen of te vereenvoudigen in ieder geval in zal worden meegenomen. Het kabinet wil met de knelpunten aan de slag waar ondernemers, inclusief het mkb, het meeste last van hebben. Uw Kamer zal hier begin oktober verder over worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="4B6FC91B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C875BB" w:rsidP="00F17B75" w:rsidRDefault="00F17B75" w14:paraId="4A1213AA" w14:textId="77A1C056">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Minister van Economische Zaken</w:t>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75" w:rsidR="00C875BB">
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> en Klimaat</w:t>
-[...10 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00F17B75" w:rsidP="00F17B75" w:rsidRDefault="00F17B75" w14:paraId="3A30898F" w14:textId="3F14A86C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17B75">
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00F17B75" w:rsidP="00737E9A" w:rsidRDefault="00F17B75" w14:paraId="61ACB88B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="00C875BB" w:rsidP="00737E9A" w:rsidRDefault="00C875BB" w14:paraId="32893EA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F17B75" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="56350A45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F17B75" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52794A96" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5">
+    <w:p w14:paraId="257D9856" w14:textId="77777777" w:rsidR="00FC46DA" w:rsidRDefault="00FC46DA" w:rsidP="00C875BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122F2C85" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C65C6F0" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5">
+    <w:p w14:paraId="560F9B04" w14:textId="77777777" w:rsidR="00FC46DA" w:rsidRDefault="00FC46DA" w:rsidP="00C875BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278DA8B3" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...49 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B4768CC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33DC4E64" w14:textId="77777777" w:rsidR="00C875BB" w:rsidRPr="00C875BB" w:rsidRDefault="00C875BB" w:rsidP="00C875BB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="5C22CEF6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24442DA6" w14:textId="77777777" w:rsidR="00C875BB" w:rsidRPr="00C875BB" w:rsidRDefault="00C875BB" w:rsidP="00C875BB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E6AA196" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="152F6A34" w14:textId="77777777" w:rsidR="00C875BB" w:rsidRPr="00C875BB" w:rsidRDefault="00C875BB" w:rsidP="00C875BB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BB66B83" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5">
+    <w:p w14:paraId="6C45CA45" w14:textId="77777777" w:rsidR="00FC46DA" w:rsidRDefault="00FC46DA" w:rsidP="00C875BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40473364" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C624235" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5">
+    <w:p w14:paraId="258F3EAA" w14:textId="77777777" w:rsidR="00FC46DA" w:rsidRDefault="00FC46DA" w:rsidP="00C875BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5092B61B" w14:textId="77777777" w:rsidR="003939B5" w:rsidRDefault="003939B5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...697 lines deleted...]
-  <w:p w14:paraId="502C6280" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52276C9D" w14:textId="77777777" w:rsidR="00C875BB" w:rsidRPr="00C875BB" w:rsidRDefault="00C875BB" w:rsidP="00C875BB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C9477B7" w14:textId="77777777" w:rsidR="00C875BB" w:rsidRPr="00C875BB" w:rsidRDefault="00C875BB" w:rsidP="00C875BB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72A1E9EE" w14:textId="77777777" w:rsidR="00C875BB" w:rsidRPr="00C875BB" w:rsidRDefault="00C875BB" w:rsidP="00C875BB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...634 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00C875BB"/>
+    <w:rsid w:val="002A56B0"/>
+    <w:rsid w:val="0044316E"/>
+    <w:rsid w:val="005D7EFC"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F17B75"/>
+    <w:rsid w:val="00FC46DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="358B0C6F"/>
+  <w14:docId w14:val="3C1FB1F4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AF7A9EB2-4808-489A-82DF-67453AD44E19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3443,74 +1109,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3659,1048 +1326,950 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C875BB"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C875BB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C875BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C875BB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...14 lines deleted...]
-    <w:rsid w:val="009C4ED1"/>
+    <w:rsid w:val="00C875BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F17B75"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...17 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6552</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1218</ap:Words>
+  <ap:Characters>6702</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
+  <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7728</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7905</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>