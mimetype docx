--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,7462 +1,3026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="4FE90E21">
-[...19 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00C62FFA" w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="1BE45A1F" w14:textId="52B5B06F">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690CAB">
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidR="00525F2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690CAB">
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="00525F2B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C62FFA" w:rsidR="00525F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00525F2B" w14:paraId="50E086C9" w14:textId="647BCD12">
+      <w:r>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690CAB">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083129A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00525F2B" w:rsidP="00690CAB" w:rsidRDefault="00525F2B" w14:paraId="0082E478" w14:textId="0F46FEB0">
+      <w:r w:rsidRPr="00CA1499">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00525F2B" w:rsidP="00690CAB" w:rsidRDefault="00525F2B" w14:paraId="328BC4D7" w14:textId="32820B49">
+      <w:r>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00525F2B" w:rsidP="00690CAB" w:rsidRDefault="00525F2B" w14:paraId="55B8F0D9" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="05083493" w14:textId="213D89E9">
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Het budgetrecht is </w:t>
       </w:r>
-      <w:r w:rsidR="00F27070">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">een essentieel </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">parlementair recht. </w:t>
       </w:r>
-      <w:r w:rsidR="00137AB5">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">vooraf </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Allereerst keurt het parlement vooraf </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">begrotingswetsvoorstellen </w:t>
       </w:r>
-      <w:r w:rsidR="00137AB5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>goed</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E92638">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="26D5AA58" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="6DF4BB9F" w14:textId="77777777">
+      <w:r>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C464B7">
         <w:t>begrotingshoofdstuk</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> IX) van het ministerie van Financiën.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444183" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="60CEB1CE" w14:textId="77777777">
       <w:r w:rsidRPr="00444183">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="001B209B" w14:paraId="55864A57" w14:textId="023C1410">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="74880D2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="001B209B" w14:paraId="1BDEDA34" w14:textId="4ECC2957">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="226E0297" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="001B209B" w14:paraId="4F65B443" w14:textId="7C26C51F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="716617EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="001F062B" w:rsidR="00603621" w:rsidP="00AD1558" w:rsidRDefault="001B209B" w14:paraId="2CC8F14F" w14:textId="59C8DB10">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F062B" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="74B093FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F062B" w:rsidR="00CB1849">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001F062B" w:rsidR="00DA5870">
+      <w:r w:rsidRPr="001F062B">
+        <w:t xml:space="preserve">itgelicht: Voortgang </w:t>
+      </w:r>
+      <w:r>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F062B" w:rsidR="00A52839">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="001F062B" w:rsidR="00263129" w:rsidP="00AD1558" w:rsidRDefault="001B209B" w14:paraId="798B1150" w14:textId="7491A18C">
+      <w:r w:rsidRPr="001F062B">
+        <w:t>erantwoord belasten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F062B" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="352A80C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F062B" w:rsidR="00263129">
-[...30 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+      <w:r w:rsidRPr="001F062B">
+        <w:t xml:space="preserve">itgelicht: Datakluis en informatiehuishouding ministerie van Financiën </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="3A9AC508" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5E8597F9" w14:textId="77777777">
+      <w:r>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="46242404" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="73869141" w14:textId="2AAC3380">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...149 lines deleted...]
-    <w:p w:rsidRPr="0032068A" w:rsidR="00861633" w:rsidP="00DD0509" w:rsidRDefault="00D44250" w14:paraId="020917C2" w14:textId="3F5D99C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="0C7F68B9" w14:textId="77777777">
+      <w:r>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de nieuwe beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen, dan wel extra en/of minder ontvangsten uit het coalitieakkoord verwerkt. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting van het hoofdstuk Financiën en Nationale schuld voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="084E3DE6" w14:textId="6D3B529E">
+      <w:r>
+        <w:t xml:space="preserve">Wij selecteerden 3 fiscale maatregelen uit het coalitieakkoord, waarvoor vanaf 2027 meer of minder ontvangsten zijn geraamd en gingen na of deze regelingen herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0032068A" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="3CA95C46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00DD0509" w:rsidR="00A2017B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Maatregel “V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0509">
         <w:t>rijheidsbijdrage</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0509" w:rsidR="00A2017B">
+      <w:r w:rsidRPr="00DD0509">
         <w:t xml:space="preserve"> burgers</w:t>
       </w:r>
-      <w:r w:rsidR="006C7EC9">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D44250" w:rsidP="00475AFB" w:rsidRDefault="00EA2AE7" w14:paraId="6E0EF6AC" w14:textId="7FDEFD5B">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="4845BA5A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r>
-        <w:t>een lastenverzwaring van € 1,5 miljard voor 2027</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, daarna </w:t>
+        <w:t xml:space="preserve">een lastenverzwaring van € 1,5 miljard voor 2027, daarna </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD66FF">
         <w:t>€ 3,4 m</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD66FF">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>jar</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD66FF">
         <w:t xml:space="preserve">d via </w:t>
       </w:r>
       <w:r>
         <w:t>een beperkte inflatiecorrectie</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD66FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>van de belastingschijven en (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>heffings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">)kortingen </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD66FF">
         <w:t>in de inkomstenbelasting</w:t>
       </w:r>
-      <w:r w:rsidR="0032068A">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E841C2" w:rsidP="00E841C2" w:rsidRDefault="00E841C2" w14:paraId="2851E7CB" w14:textId="77777777"/>
-    <w:p w:rsidR="00E841C2" w:rsidP="00DD0509" w:rsidRDefault="00A52012" w14:paraId="4A6168D1" w14:textId="39AACD7A">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="360AEF21" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5C84960F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>Fiscale maatregelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0509">
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00E841C2" w:rsidP="00DD0509" w:rsidRDefault="00BD3FE8" w14:paraId="0630F7FF" w14:textId="12FF6E33">
+        <w:t xml:space="preserve"> voor de woningmarkt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="657DABD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00EA2AE7" w:rsidR="00391D34" w:rsidP="00DD0509" w:rsidRDefault="00BD3FE8" w14:paraId="1A111276" w14:textId="253CCB0C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">een verlaging van het tarief van de overdrachtsbelasting voor woningen die door de koper niet zelf worden bewoond van 8% naar 7% (€ 118 miljoen meeropbrengst in 2027 vanwege anticipatie-effecten, daarna jaarlijks € 75 miljoen derving); en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA2AE7" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2135601F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidR="00F1546B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">een uitzondering van de generieke renteaftrekbeperking in de vennootschapsbelasting voor woningcorporaties (jaarlijkse derving van € 425 miljoen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="17B54E05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1A221B38" w14:textId="613D55C0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stellen vast dat de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bovengenoemde fiscale maatregelen uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het coalitieakkoord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006960DF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651EA5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">opgenomen en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">navolgbaar zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651EA5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>toegelicht in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">departementale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ontwerpbegroting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit geldt overigens voor alle fiscale maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="6DAA98CA" w14:textId="3E8DA692">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De fiscale maatregelen zijn wel opgenomen in de Miljoenennota 2027 en/of in het Belastingplan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om inzicht te verkrijgen in de ontvangsten moeten er dus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>diverse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documenten worden geraadpleegd. Daarnaast worden er </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financiële grondslagen gehanteerd </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ontwerpbegroting en de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iljoenennota. De ontwerpbegroting hanteert een ‘kasbasis’ en in de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iljoenennota en het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>elasting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat het om een ‘transactiebasis’. Bij een kasbasis wordt de ontvangstenstroom ingeboekt zodra de belasting wordt betaald. Bij een transactiebasis wordt de ontvangstenstroom ingeboekt op het moment dat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de belastbare transactie plaatsvindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-      <w:r w:rsidR="0082083A">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De belasting zelf hoeft dan nog niet te zijn betaald. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit maakt dat de bedragen over de ontvangsten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet op elkaar aansluiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in deze documenten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en minder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>goed navolgbaar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053778D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0075087F">
-[...257 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit sluit aan bij onze eerdere bevindingen in het onderzoek ‘Verantwoord belasten’ (2025), zie verder paragraaf 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="44B48168" w14:textId="7740BFCF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00455A2F" w:rsidR="00270340" w:rsidP="00E61E55" w:rsidRDefault="00270340" w14:paraId="223EEC38" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5BD54EB8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455A2F">
+      <w:r w:rsidRPr="00525F2B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Doelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4F69799F" w14:textId="7AB1A54C">
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2139BDD1" w14:textId="44DCC65D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...108 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+      <w:r w:rsidRPr="00525F2B">
+        <w:t xml:space="preserve">Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, moet het kabinet vooraf duidelijk aangeven wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (Motie Van der Lee c.s. Kamerstuk 36740, nr. 7). Ook de minister van Financiën onderschrijft het belang van duidelijke doelen en resultaten en wil deze een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="3C99B862" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4D717274" w14:textId="50532C7B">
+      <w:r w:rsidRPr="00525F2B">
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van het ministerie van Financiën duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="6459F995" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wij zijn </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00032B10" w:rsidP="00D34530" w:rsidRDefault="00032B10" w14:paraId="3ED3B804" w14:textId="77777777">
+        <w:t>In de ontwerpbegroting zijn de volgende hoofddoelen van het kabinet opgenomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84310" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="6AC8B83F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gezonde overheidsfinanciën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84310">
+        <w:t xml:space="preserve">: er wordt niet afgeweken van de Europese afspraken. Het begrotingstekort wordt onder de 3% gehouden van het bbp en de overheidsschuld onder de 60%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557366" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="3151310A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Versterking van het verdienvermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve">: het kabinet wil investeren in een stabiel investerings- en vestigingsklimaat waardoor de economische groei in Nederland versterkt zou moeten worden. Op 1 januari 2028 moet de oprichting van een nationale investeringsinstelling </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve">gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557366" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="12D312B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toekomstgerichte Europese begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t>: het kabinet wil zich binnen Europa sterk maken voor meer investeringen in veiligheid, defensie en innovatie. Nederland zet in de onderhandelingen over het Meerjarig Financieel Kader (MFK) in op een sterke Europese begroting waarbij scherpe keuzes worden gemaakt en de Nederlandse korting op EU-afdrachten wordt behouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557366" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="4680E3C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Eenvoudiger en moderner belasting- en toeslagenstelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve">ind 2026 ligt er een concreet plan van aanpak voor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve">vereenvoudiging en modernisering van het belasting- en toeslagenstelsel, met aandacht voor het bevorderen van groene en gezonde keuzes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84310" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="59AEE3BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Compensatie toeslagenaffaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t>: de ambitie van het kabinet is dat alle gedupeerde ouders die deelnemen aan het hersteltraject en tot overeenstemming komen over een schadeafwikkeling</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve"> uiterlijk eind 2027 financieel tot afronding komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2563CE6F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="00004B7F" w14:paraId="1373022F" w14:textId="123E282A">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="10E06FBA" w14:textId="6A06297A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In de </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00B84310" w:rsidR="005904DF" w:rsidP="00AD1558" w:rsidRDefault="00881C1B" w14:paraId="6842B5B0" w14:textId="56FE2050">
+        <w:t>We stellen vast dat voor de beleidsprioriteiten die in de beleidsagenda staan, in veel gevallen wel concrete doelen zijn geformuleerd. Dit is het geval voor bijvoorbeeld het naleven van de Europese begrotingsregels en gedupeerde ouders voorzien van (financieel)herstel voor eind 2027. Ook moet op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D59BA">
+        <w:t xml:space="preserve"> 1 januari 2028 de oprichting van een nationale investeringsinstelling gerealiseerd zijn.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dit doel is ook overgenomen door de taskforce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D59BA">
+        <w:t>Toekomstige Welvaart en Vestigingsklimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="43776422" w14:textId="038FF347">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:t xml:space="preserve">In enkele gevallen zijn de doelen niet concreet geformuleerd. Het wordt bijvoorbeeld </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84310">
+        <w:t xml:space="preserve">niet duidelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wat het betekent dat N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t xml:space="preserve">ederland </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zich wil inzetten voor een sterke begroting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557366">
+        <w:t>in de onderhandelingen over het Meerjarig Financieel Kader (MFK)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> In de begroting wordt dit een potentieel risico genoemd, omdat het gaat om ingewikkelde onderhandelingen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E0C93" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5649500B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Strategische evaluatieagenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="26EAAAE8" w14:textId="32DBB1D3">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239250698" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="0005539A" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2D491CD4" w14:textId="23FCC4A6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84310">
+        <w:t xml:space="preserve">Wij adviseren u </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">te overwegen de volgende 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84310">
+        <w:t xml:space="preserve">evaluaties </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84310">
+        <w:t xml:space="preserve">uw agendering </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84310">
+        <w:t>te nemen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB5447" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="68E3B63F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B84310">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Gezonde overheidsfinanciën</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00557366" w:rsidR="005904DF" w:rsidP="00AD1558" w:rsidRDefault="00881C1B" w14:paraId="6240FE72" w14:textId="4F752D30">
+      </w:pPr>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidscyclus beleid tegen witwassen en terrorismefinanciering (doorlopend) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="02D388CD" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009211A5">
+        <w:t>In ons onderzoek 'Gevolgen groot, opbrengsten onbekend' naar de anti-witwasaanpak in de bankensector van maart 2026 laten we zien dat de anti-witwasaanpak in de bancaire sector leidt tot hoge kosten en ingrijpende controles, terwijl er weinig inzicht is in de resultaten van die controles. Er wordt weinig gedaan om dat inzicht in resultaten wel te krijgen. Dat vinden we een gemiste kans. Zonder inzicht in de effectiviteit van het stelsel kan ook niet afgewogen worden of de gevolgen proportioneel zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD626D">
+        <w:t>Het gevolg is dat de huidige aanpak ingrijpend is, zeker voor sommige groepen burgers en bedrijven waarvan niet bekend is of zij daadwerkelijk een groter risico vormen. We zien in ons onderzoek aanwijzingen voor discriminatie.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB5447" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="0833C1E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B84310">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Versterking van het verdienvermogen</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00557366" w:rsidR="004D276C">
+      </w:pPr>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluaties aandeelhouderschappen BNG Bank, NWB Bank, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Invest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-NL en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00557366" w:rsidR="00881C1B" w:rsidP="00AD1558" w:rsidRDefault="00881C1B" w14:paraId="10A84C45" w14:textId="6292334F">
+    <w:p w:rsidRPr="006D14D2" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="44A2221E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t xml:space="preserve">Gezien de grote financiële omvang van de lening en staatsgarantie aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t>Tenne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t xml:space="preserve"> achten wij de evaluatie naar het aandeelhouderschap in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t>TenneT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t xml:space="preserve"> van bijzonder belang. De totaal uitstaande lening bedraagt in 2026 afgerond € 21,7 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t xml:space="preserve">. Daarnaast wordt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t>Tenne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2B92">
+        <w:t xml:space="preserve"> ondersteund met een staatsgarantie van € 60,4 miljard.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB5447" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1B03C503" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B84310">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Toekomstgerichte Europese begroting</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00557366" w:rsidR="00881C1B" w:rsidP="00AD1558" w:rsidRDefault="00881C1B" w14:paraId="22820A79" w14:textId="2CFE72BF">
+      </w:pPr>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschillende beleidsevaluaties van de fiscale regelingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="7AA9D2C3" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beleidsevaluaties van fiscale regelingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810269">
+        <w:t xml:space="preserve">zijn interessant om vast te stellen of oorspronkelijke doelstellingen worden behaald, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of oorspronkelijke doelstellingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810269">
+        <w:t xml:space="preserve">inmiddels </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">misschien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810269">
+        <w:t xml:space="preserve">achterhaald </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810269">
+        <w:t xml:space="preserve">of dat een maatregel niet uitvoerbaar blijkt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wij noemen in het bijzonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810269">
+        <w:t xml:space="preserve"> de evaluatie van de hypotheekrenteaftrek op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40CE2">
+        <w:t>uitvoerbaarheid van de regeling vanaf 2031.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EB5447" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="60077867" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B84310">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Eenvoudiger en moderner belasting- en toeslagenstelsel</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00B84310" w:rsidR="00881C1B" w:rsidP="00AD1558" w:rsidRDefault="00881C1B" w14:paraId="71968E27" w14:textId="6B8E2AFF">
+      </w:pPr>
+      <w:r w:rsidRPr="00EB5447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Evaluaties van box 2 en de kansspelbelasting met het oog op gerealiseerde belastingopbrengsten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413901" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="19A2E11C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De monitoring en evaluatie van de kansspelbelasting na de forse tariefstijging de afgelopen jaren geeft inzicht in de gedragseffecten. Ook de evaluatie van de (introductie van de) 2 schijven in box 2 is interessant, vanwege de eerder onderschatte gedragseffecten bij de introductie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="18A2B2E9" w14:textId="77777777"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="34B64FEA" w14:textId="741B47F2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:numPr>
-[...942 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D5293A" w:rsidR="00AD5327" w:rsidP="00AD5327" w:rsidRDefault="00725EB5" w14:paraId="4B08B3AB" w14:textId="53FA7830">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">de belangrijkste risico’s vastgelegd in een </w:t>
+    <w:p w:rsidRPr="00D5293A" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5124917C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en beleidsrisico’s. Wij hebben de belangrijkste risico’s vastgelegd in een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004210B7">
+      <w:r>
         <w:t>Hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004210B7">
-[...85 lines deleted...]
-    <w:p w:rsidR="00554EAF" w:rsidP="00D5293A" w:rsidRDefault="00E25316" w14:paraId="44355D18" w14:textId="6D0E4232">
+      <w:r>
+        <w:t xml:space="preserve"> die we op 20 mei 2026 hebben gepubliceerd. De minister heeft in het jaarverslag over 2025 ook een aantal risico’s genoemd. In de ontwerpbegroting besteedt de minister in hoofdstuk 2 aandacht aan risico’s waaronder box 3 en fiscale regelingen. Het toenemend bewustzijn van de risico’s vinden we positief. Aanvullend zien we de volgende punten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="02EE14D9" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="02A2714C" w14:textId="77777777">
       <w:r w:rsidRPr="00E25316">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Uitvoerin</w:t>
       </w:r>
-      <w:r w:rsidR="002F3D6C">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">g rechtsherstel </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008913B3">
+        <w:t>g rechtsherstel box 3</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">De arresten van de Hoge Raad leiden ertoe dat belastingplichtigen recht hebben op rechtsherstel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t>In ons verantwoordingsonderzoek 2025 hebben wij benadrukt dat er nog enkele onzekerheden en risico’s bestaan die grote impact hebben op de omvang van de uit te voeren herstelwerkzaamheden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Het gaat daarbij onder meer om achterstanden bij bezwaren, vertragingen bij aanslagen inkomstenbelasting, en personele gevolgen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2CE12763" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>box 3</w:t>
-[...39 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="54B0C2F9" w14:textId="77777777">
+      <w:r w:rsidRPr="00554EAF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00554EAF">
+        <w:t xml:space="preserve">Kosten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906507">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kosten </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00906507">
+        <w:t>rechtsherstel box 3</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve">De raming voor het rechtsherstel bedraagt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D125D">
+        <w:t>€ 12,4 miljard</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Deze raming is onzeker.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve"> In de stand-van-zakenbrief Belastingdienst, van 1 september 2026, staat vermeld dat er nog geen reële inschatting kan worden gegeven van </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve"> budgettaire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gevolgen van het rechtsherstel en de Wet tegenbewijsregeling box 3. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lager dan verwachte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve">realisatiecijfers lijken </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er wel op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve">te wijzen dat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de budgettaire derving vermoedelijk lager uitvalt dan geraamd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Daarnaast is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve"> de omvang van de uitvoeringskosten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t>de snelheid waarmee het rechtsherstel plaatsvindt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nog onzeker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4F04">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1C349DA1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002F3D6C" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="298FF4CB" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">rechtsherstel </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00906507" w:rsidR="008913B3">
+      </w:pPr>
+      <w:r w:rsidRPr="002F3D6C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>box 3</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00A01EE6">
+        <w:t>Wetsvoorstel Wet werkelijk rendement box 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="12AED848" w14:textId="77777777">
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">Uw Kamer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">op 12 februari 2026 het wetsvoorstel Wet werkelijk rendement box 3 aangenomen. De beoogde ingangsdatum van deze wet is 1 januari 2028. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Met Prinsjesdag bent u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">geïnformeerd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dat de besluitvorming over eventuele aanpassing van de wetgeving voor box 3 wordt uitgesteld.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F3D6C" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="58ABEF0A" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="56FE24E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">In de uitvoeringstoets bij het Wetsvoorstel werkelijk rendement box 3 gaf de Belastingdienst aan dat het wetsvoorstel door de complexiteit ingrijpende gevolgen heeft voor burgers en bedrijven. Daarbij </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve"> ook een aantal belangrijke randvoorwaarden geschetst om invoering per 1 januari 2028 mogelijk te maken. Voorwaarde was dat het wetsvoorstel uiterlijk 15 maart 2026 moest worden aangenomen door de Tweede Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Reden daarvan is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(onder meer) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dat met ketenpartners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals banken en verzekeraars</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is afgesproken dat er een implementatietermijn zal zijn van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jaar en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maanden. Deze periode hebben de Belastingdienst en de ketenpartners nodig om zich goed voor te bereiden op de inwerkingtreding van het nieuwe stelsel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een andere belangrijke voorwaarde is dat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4F04" w:rsidR="00A01EE6">
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parlementaire behandeling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet leidt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>tot ingrijpende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B4F04" w:rsidR="00000D86">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="002B4F04" w:rsidR="00000D86">
+      <w:r w:rsidRPr="002F3D6C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veranderingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="6EDA9CB0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00406F57" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="53BA05EB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Door latere besluitvorming over het wetsvoorstel Werkelijk rendement is de kans dat deze nieuwe wet later of niet wordt ingevoerd reëel. Dat zou betekenen dat de overbruggingsperiode waarin de tegenbewijsregeling van kracht is langer wordt. Daardoor kunnen de uitvoeringskosten van de tegenbewijsregeling oplopen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">Een eventuele latere inwerkingtreding dan 2028 leidt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">tot aanvullende </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gemiste inkomsten. Uitgaande van de berekeningen in de brief die verschenen is op Prinsjesdag over box 3 is het bedrag geraamd op € 4 miljard bij 1 jaar vertraging.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002B4F04" w:rsidR="00000D86">
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F3D6C" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2281FD7C" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="6FE65436" w14:textId="77777777">
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">Bij (ingrijpende) aanpassing van het wetsvoorstel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vinden wij het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve">van belang om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– opnieuw – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t>naar de uitvoerbaarheid te kijken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
+        <w:t xml:space="preserve"> uitvoeringstoets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> op te stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F3D6C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00327638" w:rsidP="00D5293A" w:rsidRDefault="00327638" w14:paraId="4CA46233" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002F3D6C" w:rsidR="00327638" w:rsidP="00327638" w:rsidRDefault="00327638" w14:paraId="2928E73D" w14:textId="77777777">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="72399779" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00411322" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2674E08A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Naast box 3 benoemt de minister in hoofdstuk 2 ook fiscale regelingen als potentieel risico. In aanvulling daarop geven wij enkele aandachtspunten mee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="6CD6D10B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F3D6C">
+    </w:p>
+    <w:p w:rsidRPr="001D6AED" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="081E74B5" w14:textId="77777777">
+      <w:r w:rsidRPr="007A2093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Wetsvoorstel Wet werkelijk rendement box 3</w:t>
-[...25 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+        <w:t>Fiscale regelingen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>Er zijn fiscale regelingen waarv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> uit evaluaties blijkt dat zij niet doelmatig of doeltreffend zijn. Ook zijn er fiscale regelingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>waarvan het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> onduidelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>of een regeling effectief en doelmatig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">, omdat dit niet is onderzocht of kon worden vastgesteld. In ons Verantwoordingsonderzoek 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF672C">
+        <w:t xml:space="preserve">Financiën en Nationale Schuld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>constateerden we op basis van ambtelijke onderzoeken van het ministerie van Financiën dat ombuigingen op dergelijke ondoelmatige fiscale regelingen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>tot € 35 miljard kunnen opleveren.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Het nieuw aangetreden kabinet stelt voor om een aantal fiscale regelingen af te schaffen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>In totaal lever</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t deze afschaffing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> grofweg €</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1,1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">miljard aan besparing op. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">We vinden het positief dat de minister voorstel doet om het aantal negatief geëvalueerde fiscale regelingen te beperken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D6AED" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="136FF1D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D6AED" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="489D6D6B" w14:textId="77777777">
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">Tegelijkertijd zien wij dat negatieve beleidsevaluaties van fiscale regelingen regelmatig niet leiden tot versobering of afschaffing hiervan. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>ijlage 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, tabel 4.6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> van de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">iljoenennota </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bevat een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> lijst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> fiscale regelingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">die sinds 2022 geëvalueerd zijn. Uit de laatste kolom van die tabel blijkt of er wel of geen beleidsopvolging is gegeven aan de (negatieve) evaluaties. Uiteraard staat het de Kamer vrij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">om de afschaffing of de versobering van deze fiscale regelingen (al dan niet per amendement) voor te stellen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78AA">
+        <w:t xml:space="preserve">Mocht u daartoe besluiten, dan is het belangrijk om te </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78AA">
+        <w:t xml:space="preserve"> op een redelijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78AA">
+        <w:t xml:space="preserve"> uitvoeringstermijn voor de B</w:t>
+      </w:r>
+      <w:r>
+        <w:t>elastingdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78AA">
+        <w:t xml:space="preserve"> aangezien het Belastingplan laat in het jaar behandeld wordt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA78AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">Hierdoor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uiteindelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>het fiscale beleid niet alleen doelmatiger of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve">doeltreffender, maar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t xml:space="preserve"> ook eenvoudiger voor burgers</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F3D6C">
-[...401 lines deleted...]
-    <w:p w:rsidRPr="001D6AED" w:rsidR="008B48DE" w:rsidP="001D6AED" w:rsidRDefault="00D374EF" w14:paraId="54382148" w14:textId="73C99128">
       <w:r w:rsidRPr="001D6AED">
-        <w:t xml:space="preserve">Tegelijkertijd zien wij dat negatieve beleidsevaluaties van fiscale regelingen regelmatig niet leiden tot versobering of afschaffing </w:t>
-[...198 lines deleted...]
-    <w:p w:rsidRPr="003F264D" w:rsidR="003F264D" w:rsidP="003F264D" w:rsidRDefault="003F264D" w14:paraId="76BD979A" w14:textId="77777777">
+        <w:t xml:space="preserve"> bedrijven én de Belastingdienst.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5A7B7112" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="4CAD9927" w14:textId="77777777">
+      <w:r>
+        <w:t>Wij vragen uw aandacht voor de genoemde risico’s en aandachtspunten. Uiteindelijk kunnen deze risico’s gevolgen hebben voor de ontvangsten en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F264D" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="3AD9504C" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk237961055" w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00AF4831" w:rsidR="004C3005" w:rsidP="00A904C6" w:rsidRDefault="003F5EA0" w14:paraId="53051ABE" w14:textId="6CF1265D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="3DEA595D" w14:textId="1B326283">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>erantwoord belasten</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitgelicht: Voortgang Verantwoord belasten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="007362D3">
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A7B28" w:rsidP="007D5C11" w:rsidRDefault="005A7B28" w14:paraId="017DA60E" w14:textId="79345BF6">
-[...33 lines deleted...]
-      <w:r w:rsidR="0078072D">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="627311E2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De belastingontvangsten vormen de grootste geldstroom die over de ontwerpbegroting van het ministerie van Financiën loopt. Afgelopen jaar publiceerden wij ons onderzoek naar de verantwoordingsinformatie over de belastingontvangsten (Verantwoord belasten, 2025). In dit rapport concluderen wij dat het parlement op basis van de verstrekte verantwoordingsinformatie niet voldoende in staat is om de belastingopbrengsten adequaat te controleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="738207C8" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5E716716" w14:textId="77777777">
+      <w:r>
+        <w:t>Zo concludeerden we in ons onderzoek dat de belastingontvangsten niet goed navolgbaar worden verantwoord in het departementale jaarverslag van het ministerie van Financiën.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D5C11">
-[...8 lines deleted...]
-      <w:r w:rsidR="006960DF">
+      <w:r w:rsidRPr="00EF2871">
+        <w:t xml:space="preserve">Dit geldt niet alleen voor de verantwoordingsfase. Ook aan het begin van de begrotingscyclus wordt de informatie verspreid en niet goed navolgbaar gepresenteerd. </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D5C11">
-[...35 lines deleted...]
-    <w:p w:rsidR="004C6A59" w:rsidP="007C0DE1" w:rsidRDefault="004C6A59" w14:paraId="16575DFC" w14:textId="0232A7BB">
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="3F8C9255" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="0ED68A78" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="578ACAED" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1AF60071" wp14:anchorId="280EC918">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4C87717B" wp14:anchorId="53B6434A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1505585</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4351655" cy="5581650"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1054721182" name="Afbeelding 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4351655" cy="5581650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0078072D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903992" w:rsidR="0078072D">
+      <w:r>
+        <w:t>De departementale begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903992">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0078072D">
+      <w:r>
         <w:t xml:space="preserve">geeft </w:t>
       </w:r>
-      <w:r w:rsidRPr="00903992" w:rsidR="0078072D">
+      <w:r w:rsidRPr="00903992">
         <w:t xml:space="preserve">geen compleet beeld van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B84310" w:rsidR="0078072D">
+      <w:r w:rsidRPr="00B84310">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00903992" w:rsidR="0078072D">
+      <w:r w:rsidRPr="00903992">
         <w:t xml:space="preserve"> ontvangsten. </w:t>
       </w:r>
-      <w:r w:rsidR="0078072D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A44DD5">
+      <w:r>
+        <w:t xml:space="preserve">Op het beleidsartikel 1 ‘belastingen’, staan slechts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>€</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 237 miljard van de totale belastingontvangsten van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>€</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 316 miljard opgenomen (zie figuur 1). Deels zijn de belastingontvangsten te vinden op andere beleidsartikelen (btw-compensatiefonds, douane). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6AED">
+        <w:t>€</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D6AED" w:rsidR="00A44DD5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00856584" w:rsidR="00A44DD5">
+      <w:r w:rsidRPr="00856584">
         <w:t>54</w:t>
       </w:r>
-      <w:r w:rsidR="0078072D">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="005B0435" w:rsidR="004C6A59" w:rsidP="004C6A59" w:rsidRDefault="004C6A59" w14:paraId="49AC6D79" w14:textId="25CDBF67">
+      <w:r>
+        <w:t xml:space="preserve"> miljard van de belastingontvangsten is echter buiten de departementale begroting van het ministerie van Financiën opgenomen, zoals het Gemeente- en Provinciefonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B0435" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="0297BBD2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0435">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur </w:t>
       </w:r>
-      <w:r w:rsidR="009472CC">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00856584" w:rsidP="00214D65" w:rsidRDefault="00856584" w14:paraId="2AA9DC9E" w14:textId="77777777"/>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00BA3B8C" w:rsidR="007C0DE1">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="120D12FA" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1A9DB054" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Daarnaast concludeerden we dat het beleidsartikel 1 voor belastingen alleen ‘het genereren van inkomsten voor de financiering van overheidsbeleid’ als doel noemt. Belastingen worden echter ook ingezet voor (her)verdeling en beprijzing van gedrag. Wij constateerden dat deze doelen op geen enkele manier terugkomen in het geformuleerde kerndoel van het belastingartikel. Het gevolg is dat over de resultaten van (her)verdeling en beprijzing van gedrag geen verantwoording wordt afgelegd in de jaarverslagen. In de bestuurlijke reactie op ons rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3B8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Verantwoord belasten </w:t>
       </w:r>
-      <w:r w:rsidR="007C0DE1">
+      <w:r>
         <w:t xml:space="preserve">gaf de minister aan dat hij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00704366" w:rsidR="00F80EC7">
+      <w:r w:rsidRPr="00704366">
         <w:t xml:space="preserve">de relevante doelen </w:t>
       </w:r>
-      <w:r w:rsidR="00F80EC7">
+      <w:r>
         <w:t>zal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00704366" w:rsidR="00F80EC7">
+      <w:r w:rsidRPr="00704366">
         <w:t xml:space="preserve"> toetsen bij evaluaties</w:t>
       </w:r>
-      <w:r w:rsidR="00F80EC7">
+      <w:r>
         <w:t xml:space="preserve"> en dat zo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00704366" w:rsidR="00F80EC7">
+      <w:r w:rsidRPr="00704366">
         <w:t xml:space="preserve"> verantwoording </w:t>
       </w:r>
-      <w:r w:rsidR="00F80EC7">
+      <w:r>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00704366" w:rsidR="00F80EC7">
+      <w:r w:rsidRPr="00704366">
         <w:t>worden afgelegd.</w:t>
       </w:r>
-      <w:r w:rsidR="00F80EC7">
-[...49 lines deleted...]
-    <w:p w:rsidR="001C4F50" w:rsidP="006247D9" w:rsidRDefault="00EC182E" w14:paraId="68C05B03" w14:textId="1402ACE1">
+      <w:r>
+        <w:t xml:space="preserve"> Daarnaast zou – bij de invulling van de motie Van de Lee –bezien worden hoe en waar hoofddoelen van het (belasting)beleid kunnen worden opgenomen. Wij lezen – met uitzondering van een beoogde mijlpaal voor een plan voor vereenvoudiging van het belastingstelsel – hierover niets bij het beleidsartikel belastingontvangsten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2E825724" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5955C4A3" w14:textId="77777777">
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t xml:space="preserve">e minister </w:t>
       </w:r>
       <w:r>
-        <w:t>heeft</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> wel</w:t>
+        <w:t>heeft wel</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00407196">
+      <w:r>
         <w:t xml:space="preserve">andere </w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t xml:space="preserve">stappen gezet om de verantwoording </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">van de belastingontvangsten </w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t>te verbeteren. Daarover zijn wij positief. Zo is in het Financieel Jaarverslag Rijk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t xml:space="preserve"> betere en uitgebreidere informatie over de ontvangsten opgenomen. </w:t>
       </w:r>
-      <w:r w:rsidR="00F60BCA">
-[...15 lines deleted...]
-        <w:t>e</w:t>
+      <w:r>
+        <w:t>Ook is dit jaar in opvolging van een aanbeveling uit ons rapport e</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t xml:space="preserve">en nieuwe bijlage bij de </w:t>
       </w:r>
-      <w:r w:rsidR="00C92F61">
+      <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t>iljoenennota</w:t>
       </w:r>
-      <w:r w:rsidR="000A3A3B">
-[...6 lines deleted...]
-        <w:t>. Deze nieuwe bijlage biedt</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> (bijlage 5) verschenen. Deze nieuwe bijlage biedt</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>gedetailleerd</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">gedetailleerde informatie over </w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t>de belastinggrondslagen</w:t>
       </w:r>
-      <w:r w:rsidR="00892B08">
+      <w:r>
         <w:t xml:space="preserve"> van verschillende belastingmiddelen</w:t>
       </w:r>
       <w:r w:rsidRPr="002329E8">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00892B08">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="005303FF" w:rsidR="005303FF">
+      <w:r>
+        <w:t xml:space="preserve"> Een voorbeeld is de inkomstenbelasting. U kreeg tot nu toe alleen de totale belastingopbrengst hiervan. De nieuwe bijlage maakt ook inzichtelijk hoe de belastinggrondslag zich ontwikkelt in de verschillende zogenoemde boxen (zie figuur 2). Verder krijgt u inzicht in de mate waarin de verschillende inkomenscategorieën worden belast. Wij verwachten dat deze nieuwe bijlage het parlement beter in staat stelt te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005303FF">
         <w:t xml:space="preserve">controleren of de resultaten van het belastingbeleid </w:t>
       </w:r>
-      <w:r w:rsidR="0001256A">
+      <w:r>
         <w:t>overeenkomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="005303FF" w:rsidR="005303FF">
+      <w:r w:rsidRPr="005303FF">
         <w:t xml:space="preserve"> met de doelstellingen of dat bijsturing noodzakelijk is.</w:t>
       </w:r>
-      <w:r w:rsidR="00856584">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4F50" w:rsidP="006247D9" w:rsidRDefault="00B10421" w14:paraId="5DF2CE6F" w14:textId="1157631D">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="4A6582C5" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0C730348" wp14:anchorId="0BBC01EF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="50E1EB21" wp14:anchorId="47C44D9A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6985</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="1450340"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1543315708" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" r:link="rId11" cstate="print">
+                    <a:blip r:embed="rId11" r:link="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="1450340"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E7226" w:rsidP="006247D9" w:rsidRDefault="008E7226" w14:paraId="064AC8B7" w14:textId="6620D1AC"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00961335" w:rsidR="00B10421" w:rsidP="006247D9" w:rsidRDefault="00B10421" w14:paraId="45A0A666" w14:textId="7BF20B52">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="3356AC70" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1F221B9B" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="7A89D7C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="15270E23" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1656147B" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="7F5C7C42" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00961335" w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="1A17FE6B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961335">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur 2 (bron: Miljoenennota 2027, bijlage 5). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10421" w:rsidP="006247D9" w:rsidRDefault="00B10421" w14:paraId="5CE7F5EE" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="6AEE0EA3" w14:textId="1D02850A">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00751CB9" w:rsidP="00751CB9" w:rsidRDefault="00751CB9" w14:paraId="0E15D5CC" w14:textId="4E007391">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitgelicht: Datakluis en informatiehuishouding ministerie van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="49B4770E" w14:textId="77777777">
       <w:r w:rsidRPr="00856584">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t>datakluis bij de Belastingdienst heeft veel aandacht gekregen. In ons Verantwoordingsonderzoek 2025 Financiën en Nationale Schuld gaven we aan dat de minister het bestaan van de datakluis in de bedri</w:t>
       </w:r>
       <w:r>
         <w:t>jf</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t>svoeringparagraaf van zijn Jaarverslag 2025 had moeten melden. Dat is niet gebeurd en daarom hebben we dat gemeld in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> paragraaf 5.6 van ons Verantwoordingsonderzoek.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> De minister heeft in zijn bestuurlijke reactie op ons rapport erkend dat dit anders had moeten verlopen en dit ten zeerste te betreuren. </w:t>
+        <w:t xml:space="preserve"> paragraaf 5.6 van ons Verantwoordingsonderzoek. De minister heeft in zijn bestuurlijke reactie op ons rapport erkend dat dit anders had moeten verlopen en dit ten zeerste te betreuren. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">externe </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t xml:space="preserve">commissie </w:t>
       </w:r>
-      <w:r w:rsidR="00E30111">
-[...29 lines deleted...]
-        <w:t>uiterlijk</w:t>
+      <w:r>
+        <w:t>onder leiding van mevrouw S. Maatoug start</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:t>uiterlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF672C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t>oktober met een onderzoek.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00FF672C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>De Belastingdienst kan niet uitsluiten dat geen andere soortgelijke bewaaromgevingen binnen de dienst bestaan dan deze in 2019 ingerichte datakluis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="1640DCF6" w14:textId="77777777">
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> In dat licht kan de datakluis niet los worden gezien van de informatiehuishouding van de Belastingdienst en de noodzaak deze beter op orde te krijgen. Daarom kunnen we ons voorstellen dat de externe commissie ook met gerichte aanbevelingen zal komen over het op orde krijgen van de informatiehuishouding van de Belastingdienst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="2B482708" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="0A0E3AAC" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="5EED8703" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief helpt bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="59617693" w14:textId="77777777"/>
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="0B0EC23E" w14:textId="77777777">
       <w:r>
         <w:t>Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="516992A5" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="7828B3D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="770B2B7C" w14:textId="3A8AC15C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="02903930" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Mark </w:t>
+    <w:p w:rsidRPr="00360322" w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="71EEA872" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="6BC11E97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="2"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00525F2B" w:rsidP="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="6ABF7D77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Smolenaars</w:t>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006247D9">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00525F2B" w:rsidRDefault="00525F2B" w14:paraId="1AEABE14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="0032068A" w:rsidRDefault="00AD1558" w14:paraId="095E1B25" w14:textId="3D952F83">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00525F2B" w:rsidR="00690CAB" w:rsidP="00525F2B" w:rsidRDefault="00690CAB" w14:paraId="7FBA3725" w14:textId="3ED20A87">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056454" w:rsidP="005A2F1E" w:rsidRDefault="00217E94" w14:paraId="5BA68816" w14:textId="522BFC79">
+    <w:p w:rsidR="00690CAB" w:rsidP="00690CAB" w:rsidRDefault="00690CAB" w14:paraId="25E285E5" w14:textId="77777777">
       <w:r w:rsidRPr="00217E94">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3DB6AB11" wp14:anchorId="7C818CBD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="37802359" wp14:anchorId="06063732">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-935</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>360806</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4429743" cy="4972744"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21514"/>
                 <wp:lineTo x="21554" y="21514"/>
                 <wp:lineTo x="21554" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1834370190" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1834370190" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4429743" cy="4972744"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00056454">
-[...7 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="7E377AFA" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="006F53E6" w:rsidSect="00DC227C">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F84ECA8" w14:textId="77777777" w:rsidR="00A66C55" w:rsidRDefault="00A66C55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F660AB2" w14:textId="77777777" w:rsidR="002341ED" w:rsidRDefault="002341ED" w:rsidP="00690CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="799A24C3" w14:textId="77777777" w:rsidR="00A66C55" w:rsidRDefault="00A66C55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1CB6C262" w14:textId="77777777" w:rsidR="002341ED" w:rsidRDefault="002341ED" w:rsidP="00690CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...59 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="481948F2" w14:textId="77777777" w:rsidR="00E65009" w:rsidRDefault="00E65009">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DF485FA" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5755C647" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="437C185B" w14:textId="77777777" w:rsidR="00E65009" w:rsidRDefault="00E65009">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C228CA8" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4584F3CF" w14:textId="77777777" w:rsidR="00A66C55" w:rsidRDefault="00A66C55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6FB1258C" w14:textId="77777777" w:rsidR="002341ED" w:rsidRDefault="002341ED" w:rsidP="00690CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08468F46" w14:textId="77777777" w:rsidR="00A66C55" w:rsidRDefault="00A66C55">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="145BB2CE" w14:textId="77777777" w:rsidR="002341ED" w:rsidRDefault="002341ED" w:rsidP="00690CAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="765FEDC3" w14:textId="1EFA81A7" w:rsidR="00A523CC" w:rsidRDefault="00A523CC">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3F40B051" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00083E7F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00083E7F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Meer over de navolgbaarheid van</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00614FAA" w:rsidRPr="00083E7F">
+        <w:t xml:space="preserve"> Meer over de navolgbaarheid van geld in het kader van het (nieuwe) MFK wordt toegelicht in onze brief ‘aandachtspunten bij de ontwerpbegroting 2027 begrotingshoofdstuk V’</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> geld in het kader van het (nieuwe) MFK wordt toegelicht in onze brief ‘aandachtspunten bij de ontwerpbegroting 2027 begrotingshoofdstuk V’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0072466C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083E7F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00614FAA" w:rsidRPr="00083E7F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2FB8F728" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00AA2176" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA2176">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer, Verantwoordingsonderzoek Ministerie van Financiën en Nationale Schuld (IX) Rapport bij het Jaarverslag 2025. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6CEDBC45" w14:textId="168093BE" w:rsidR="00AA2176" w:rsidRPr="00AA2176" w:rsidRDefault="00AA2176">
-[...26 lines deleted...]
-    <w:p w14:paraId="28EA4083" w14:textId="77777777" w:rsidR="00000D86" w:rsidRPr="00AD47E7" w:rsidRDefault="00000D86" w:rsidP="00000D86">
+    <w:p w14:paraId="65EE8A4D" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00AD47E7" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II (2025-2026), 31066, nr. 1542, bijlage 1, punt 26, pagina 18.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="54923EA2" w14:textId="1F5F4DDC" w:rsidR="00A01EE6" w:rsidRDefault="00A01EE6" w:rsidP="00A01EE6">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0B3CA4D6" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00335815">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Brief van de minister en staatssecretaris van Financiën, 13 september 2026, nr. 2026-0000364470</w:t>
       </w:r>
-      <w:r w:rsidR="000B0DA8">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00335815">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="42C4225D" w14:textId="60F53265" w:rsidR="00CC734E" w:rsidRDefault="00CC734E">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="308C58B2" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00856584">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00856584">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brief van de minister en staatssecretaris van Financiën, 13 september 2026, nr. 2026-0000364470, bijlag</w:t>
       </w:r>
-      <w:r w:rsidR="00170B32">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>e 1</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, uitgaande van scenario 3 waarbij de wet werkelijk rendement box 3 wordt uitgesteld. </w:t>
+        <w:t xml:space="preserve">e 1, uitgaande van scenario 3 waarbij de wet werkelijk rendement box 3 wordt uitgesteld. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="0019A7AD" w14:textId="25AC146A" w:rsidR="00751CB9" w:rsidRPr="00AA2176" w:rsidRDefault="00751CB9" w:rsidP="00751CB9">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="13336BED" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00AA2176" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00E30111">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026, 31 066, nr. 1535, 1540 en 1551</w:t>
       </w:r>
-      <w:r w:rsidR="00E30111">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="73423D16" w14:textId="39792279" w:rsidR="00751CB9" w:rsidRDefault="00751CB9" w:rsidP="00751CB9">
+  <w:footnote w:id="7">
+    <w:p w14:paraId="36C00C9C" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AA2176">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antwoorden op de Kamervragen van lid Dijk aan de staatssecretaris van Financiën, kenmerk 2026Z17138, d.d. 08-09-2026</w:t>
       </w:r>
-      <w:r w:rsidR="00E30111">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16CDB175" w14:textId="77777777" w:rsidR="00E65009" w:rsidRDefault="00E65009">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="064CEE07" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AC8A28E" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F23B321" w14:textId="77777777" w:rsidR="00690CAB" w:rsidRPr="00690CAB" w:rsidRDefault="00690CAB" w:rsidP="00690CAB">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1265 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...838 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7501,1111 +3065,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8A6013"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FC4331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF74B57E"/>
-[...6 lines deleted...]
-        <w:ind w:left="1077" w:hanging="360"/>
+    <w:tmpl w:val="8A685E6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
-[...904 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...65 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42211F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD74A186"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8674,707 +3267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...655 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9416,51 +3353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B10D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19AE771A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9529,51 +3466,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C350C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="688A16C0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9642,505 +3579,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...453 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75BA42B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56243CBA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D74AD5C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10209,2263 +3692,252 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1577477138">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="151803143">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="984119770">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1347291627">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1621767713">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...110 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1590 lines deleted...]
-    <w:rsid w:val="00FF5FC7"/>
+    <w:rsidRoot w:val="00690CAB"/>
+    <w:rsid w:val="001205EB"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="002341ED"/>
+    <w:rsid w:val="00525F2B"/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007C45A1"/>
+    <w:rsid w:val="00A2021F"/>
+    <w:rsid w:val="00A4239D"/>
+    <w:rsid w:val="00A60900"/>
+    <w:rsid w:val="00BF0DDA"/>
+    <w:rsid w:val="00DC227C"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="258796CE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{69A1338E-F9E4-4E67-A99A-05BF2493AA53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12487,78 +3959,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12593,55 +4065,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -12713,1304 +4185,848 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00690CAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...119 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A2017B"/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A2017B"/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A2017B"/>
+    <w:rsid w:val="00690CAB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Huidigelijst1">
-    <w:name w:val="Huidige lijst1"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C7EC9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Huidigelijst2">
-    <w:name w:val="Huidige lijst2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C7EC9"/>
+    <w:rsid w:val="00690CAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00690CAB"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Huidigelijst3">
-    <w:name w:val="Huidige lijst3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C7EC9"/>
+    <w:rsid w:val="00690CAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00525F2B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00525F2B"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...201 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:ii_mu57u8fc0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:ii_mu57u8fc0" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -14114,71 +5130,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16253</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>2999</ap:Words>
+  <ap:Characters>16496</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>135</ap:Lines>
+  <ap:Lines>137</ap:Lines>
   <ap:Paragraphs>38</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19170</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19457</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-17T12:32:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>