--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,9990 +1,4671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="70489243">
-[...24 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="00C32230" w14:paraId="1AA3FB73" w14:textId="167D750A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap (VIII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00C32230" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="549338D0" w14:textId="166E52FE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00C32230">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="41E5D9BC" w14:textId="303F5E7E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="75AB6BB0" w14:textId="5949F59F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00C32230" w:rsidP="003E1147" w:rsidRDefault="00C32230" w14:paraId="64289A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="3037FFCC" w14:textId="2EF7669E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Allereerst keurt het parlement vooraf begrotingswetsvoorstellen goed. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00376442" w:rsidR="00376442" w:rsidP="00376442" w:rsidRDefault="00376442" w14:paraId="2A4D5208" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6F5CF53F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00376442" w:rsidR="00376442" w:rsidP="00376442" w:rsidRDefault="00376442" w14:paraId="7350D58B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5C395E4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (begrotingshoofdstuk VIII) van het ministerie van Onderwijs, Cultuur en Wetenschap (OCW).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00376442" w:rsidR="00376442" w:rsidP="00376442" w:rsidRDefault="00376442" w14:paraId="7F1D3120" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1FE3D03F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00376442" w:rsidR="00376442" w:rsidP="00376442" w:rsidRDefault="00376442" w14:paraId="1DF28DBE" w14:textId="77777777">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="01B8C8AC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>navolgbaarheid van het geld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00376442" w:rsidR="00376442" w:rsidP="00376442" w:rsidRDefault="00376442" w14:paraId="7D3461E6" w14:textId="77777777">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="28F72269" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sturen op resultaten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00376442" w:rsidP="006605E2" w:rsidRDefault="00376442" w14:paraId="69BD4B74" w14:textId="77777777">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2BEFEB44" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00376442" w:rsidR="00376442" w:rsidP="00D10EBB" w:rsidRDefault="00376442" w14:paraId="48148360" w14:textId="21EF05C6">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2E21675F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uitgelicht: realisme en uitvoerbaarheid van beleidsambities minister van OCW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00884E79" w:rsidRDefault="00884E79" w14:paraId="367D0642" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="009E6F74">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="52876EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="30B70B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In bijlage 2 bij deze brief staan de onvolkomenheden vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7934CD6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="79BA0079" w14:textId="38F45BB7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00F52D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6FB12A8C" w14:textId="7A6728D1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt. Daarnaast geeft de minister van OCW in haar beleidsbrief 2026-2030 (OCW, 2026a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...214 lines deleted...]
-    <w:p w:rsidR="00491795" w:rsidP="00EE41DC" w:rsidRDefault="00376442" w14:paraId="53FA0298" w14:textId="4E8E7C23">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een verdeling van de € 1,5 miljard, die het kabinet-Jetten structureel extra beschikbaar wil stellen voor onderwijs en wetenschap. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7ABA4227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5688D7C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We selecteerden 2 intensiveringen uit het coalitieakkoord die in 2027 ingaan en gingen na of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5ACA4EF2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00A90C88" w:rsidR="00FD21B6" w:rsidP="00EE41DC" w:rsidRDefault="00376442" w14:paraId="4ED2010F" w14:textId="4B3D3377">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>professionalisering van onderwijspersoneel op teamniveau;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1E438477" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...56 lines deleted...]
-    <w:p w:rsidR="00396877" w:rsidP="00396877" w:rsidRDefault="00396877" w14:paraId="6403292C" w14:textId="7AE647C9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoek en wetenschap: terugdraaien van bezuinigingen op de werkdrukmiddelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1F3D87F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="16952A08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In tabel 1 geven we de begrote uitgaven weer voor beide intensiveringen voor de periode 2027-2031 op basis van de ontwerpbegroting OCW 2027. Zo laten we zien wat de structurele gevolgen van deze intensiveringen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="737A2395" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2FB4118D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Tabel \* ARABIC ">
-[...17 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intensiveringen OCW periode 2027-2031 kabinet-Jetten (bedragen in miljoenen €)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1980"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidTr="001F0AFF" w14:paraId="3DA7CC34" w14:textId="77777777">
+      <w:tr w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidTr="00013609" w14:paraId="1813CF5C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="13D7937B" w14:textId="77777777">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2A1222F8" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RA item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="42580BE3" w14:textId="77777777">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="14D44848" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="05C168F2" w14:textId="7F5433CF">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2EE5B0DF" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="5EAE685A" w14:textId="77777777">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="3CBF3620" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="3B993F0F" w14:textId="0179591B">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0E8C3EAC" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="02229BD0" w14:textId="77777777">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="354D062E" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="772B334C" w14:textId="275C15A3">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="66F2E74E" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="0BF28859" w14:textId="77777777">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0FA077F3" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="175EC39A" w14:textId="12B6C3DE">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1A266C3D" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="030DF3A5" w14:textId="77777777">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="4F131429" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="2BA11873" w14:textId="0884DCBA">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="29F944FC" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="004F385C" w:rsidRDefault="0002409D" w14:paraId="7CECFEED" w14:textId="0605A4A6">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5AD83416" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Structu-reel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="00AD6688" w14:paraId="2AFCC1E9" w14:textId="79831FC2">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="33532734" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Begrotings</w:t>
+              <w:t>Begrotings-artikel</w:t>
             </w:r>
-            <w:r w:rsidR="004F385C">
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidTr="001F0AFF" w14:paraId="283496E0" w14:textId="77777777">
+      <w:tr w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidTr="00013609" w14:paraId="4DB286B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="006A4D66" w:rsidRDefault="0002409D" w14:paraId="6951C872" w14:textId="780BB80A">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="4B06AB40" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Randvoorwaarden onderwijs en professionalisering onderwijspersoneel op teamniveau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="00396877" w:rsidRDefault="00F10FF2" w14:paraId="26D63524" w14:textId="12809710">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="59E4A43E" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...20 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>€ 24.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="00396877" w:rsidRDefault="00F10FF2" w14:paraId="1AB2907E" w14:textId="4989595E">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="337DD13D" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...27 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>€ 349.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="00396877" w:rsidRDefault="00F10FF2" w14:paraId="15689295" w14:textId="485F8304">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7CD0EE84" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...27 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>€ 347.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="00396877" w:rsidRDefault="00F10FF2" w14:paraId="15434D0B" w14:textId="1B5C387F">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="765B4A97" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...27 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>€ 347.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="00396877" w:rsidRDefault="00F10FF2" w14:paraId="7FA40EC6" w14:textId="2DC4694E">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="274980D0" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...27 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>€ 347.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidP="00396877" w:rsidRDefault="00F10FF2" w14:paraId="33288970" w14:textId="1B8F7D93">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="49DF6C13" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...27 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>€ 345.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="352D5C24" w14:textId="61AACADD">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1B41FDCE" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1 (P</w:t>
-[...55 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>1 (Primair Onderwijs) en 3 (Voortgezet Onderwijs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="0002409D" w:rsidTr="001F0AFF" w14:paraId="24AD6D2B" w14:textId="77777777">
+      <w:tr w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidTr="00013609" w14:paraId="68B3DCE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="0064651F" w:rsidRDefault="005968F8" w14:paraId="2E808E23" w14:textId="1091BDE5">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="54E66A13" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...20 lines deleted...]
-              <w:t>werkdrukmiddelen</w:t>
+              <w:t>Terugdraaien bezuiniging op werkdrukmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="00763F61" w:rsidRDefault="00F10FF2" w14:paraId="793C069B" w14:textId="44BB061F">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="26804E12" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...13 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>€ 60.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="00763F61" w:rsidRDefault="00F10FF2" w14:paraId="0ED6672A" w14:textId="57BC569A">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="233FC2FC" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...13 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>€ 60.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="00763F61" w:rsidRDefault="00F10FF2" w14:paraId="52407DAA" w14:textId="3EE2FEDF">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="60280B19" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...13 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>€ 86.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="00763F61" w:rsidRDefault="00F10FF2" w14:paraId="0F21C092" w14:textId="0D05C2BC">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7B3E97D8" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...13 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>€ 86.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="00763F61" w:rsidRDefault="00F10FF2" w14:paraId="1CE56467" w14:textId="7B15B926">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2B542A8A" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...13 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>€ 86.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidP="00763F61" w:rsidRDefault="00F10FF2" w14:paraId="27498236" w14:textId="611A1FAC">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="56F0A75B" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...6 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>€ 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064651F" w:rsidR="0002409D" w:rsidRDefault="0002409D" w14:paraId="4A150D56" w14:textId="794068E9">
+          <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="695122E0" w14:textId="77777777">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0064651F">
+            <w:r w:rsidRPr="003E1147">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7 (Hoger onderwijs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0064651F" w:rsidP="009C1DE2" w:rsidRDefault="0064651F" w14:paraId="44242CFE" w14:textId="027D586E"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="572DF7C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1987B582" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professionalisering van onderwijspersoneel op teamniveau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="064B0DC1" w14:textId="09F5EC8D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In haar beleidsbrief 2026-2030 (Kamerstuk 36800-VIII, nr.148)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schrijft de minister van OCW jaarlijks € 346 miljoen te willen investeren in de professionalisering van onderwijspersoneel op teamniveau in het funderend onderwijs. Het geld is bedoeld voor bijscholing en ontwikkeling van leraren, schoolleiders en onderwijsondersteunend personeel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="085B4A35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="313A835C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We constateren dat de intensivering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...191 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘professionalisering onderwijspersoneel op teamniveau’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ten dele navolgbaar is in de ontwerpbegroting 2027. Uit de begroting blijkt dat de minister € 310 miljoen van de oorspronkelijke € 346 miljoen voor 2027 gebruikt voor de compensatie van 222 onderwijsorganisaties. De Raad van State oordeelde op 25 maart 2026 dat de minister de onderwijsorganisaties te weinig personeelskosten had betaald. Het bedrag stelt de minister via een kasschuif uit 2027 voor het begrotingsjaar 2026 beschikbaar, zodat zij de scholen nog in 2026 kan uitbetalen. Op basis van de Miljoenennota 2027 (verticale toelichting OCW) blijkt dat de minister € 11 miljoen van deze intensivering voor het ontwikkelen van een AI-hub via een kasschuif naar de jaren 2028-2031 heeft geboekt. Daarnaast is in de begroting te zien dat de minister in 2027 daadwerkelijk voor teamprofessionalisering € 3,7 miljoen in het primair onderwijs en € 2,3 miljoen voor het voortgezet onderwijs beschikbaar stelt. Verder stelt de minister € 10,7 miljoen beschikbaar voor het ontwikkelen van een veilige publieke AI-voorziening. De minister verwacht eind 2026 meer duidelijkheid te geven over de invulling van de resterende € 8,3 miljoen voor 2027 en voor de bedragen de jaren erna (OCW, 2026b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2CCE2B6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7C64C79D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek en wetenschap: terugdraaien van de bezuinigingen op werkdrukmiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="414ADC21" w14:textId="24658AA2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van OCW schrijft in haar beleidsbrief (Kamerstuk 36800-VIII, nr.148)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de bezuinigingen op werkdrukmiddelen terug te willen draaien. Hiervoor wil ze tot en met 2031 cumulatief € 378 miljoen beschikbaar stellen aan universiteiten. Deze extra middelen zouden volgens de minister universiteiten in staat moeten stellen om (internationaal) toptalent op het terrein van onderzoek aan te trekken en eigen onderzoekstalent te behouden. Voor 2027 en 2028 gaat het om € 60 miljoen, en vanaf 2029 tot en met 2031 jaarlijks om € 86 miljoen (OCW, 2026c). De minister geeft daarbij aan dat universiteiten na 2031 zelf in staat moeten zijn de werkdruk duurzaam te borgen zonder dat zij hiervoor extra middelen beschikbaar stelt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6FEBAED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="3F9F2135" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We stellen vast dat de intensivering ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terugdraaien werkdrukmiddelen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door het combineren van verschillende onderdelen van de begroting navolgbaar te maken is, maar niet zonder een eigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">berekening te maken. Dat laatste is nodig, omdat de minister heeft gekozen om de intensivering via een tijdelijke verhoging van de lumpsumbekostiging aan universiteiten beschikbaar te stellen. De minister geeft in de informatie bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsartikel 7 Hoger onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet specifiek aan met hoeveel zij de lumpsumbekostiging elk jaar verhoogt. De toelichting op de extra middelen voor de Nederlandse Organisatie voor Wetenschappelijk Onderzoek (NWO) is nodig om af te leiden welke bedragen de minister aan extra middelen beschikbaar stelt voor het verminderen van werkdruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="56C9C399" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="15619A27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De 2 geselecteerde intensiveringen uit het coalitieakkoord zijn op grote lijnen terug te vinden in de overzichtstabel 3 ’Intensiveringen kabinet-Jetten’ en in de desbetreffende beleidsartikelen. Om te weten hoeveel extra middelen de minister in 2027 en de jaren erna voor beide intensiveringen precies beschikbaar stelt, is aanvullende informatie nodig. Zo blijft het een zoekplaatje om het geld volledig te kunnen volgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="725617E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="6BDFD826" w14:textId="71F8D731">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00F52D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="057424EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...388 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="53B8E944" w14:textId="0D34484C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...204 lines deleted...]
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="00222A5A" w14:paraId="4F69799F" w14:textId="67098C67">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie Van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00682183">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36740, nr. 7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten te onderschrijven en deze een plaats te willen geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="77D9C1BF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...103 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="77EAB9BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D40315" w:rsidR="00D40315" w:rsidP="00D10EBB" w:rsidRDefault="009469F7" w14:paraId="5213C4B5" w14:textId="5E1A4B1D">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We zijn nagegaan of in de beleidsagenda van de begroting van het ministerie van OCW duidelijke en meetbaar geformuleerde doelen zijn opgenomen over de hoofddoelen van het kabinetsbeleid. In de begroting staan 7 beleidsprioriteiten met daarbij een onderverdeling in subthema’s. Een voorbeeld is ‘een sterke basis en hoge kwaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met 13 subthema’s, die een groot deel van het onderwijsbeleid van afdekken. Zoals het versterken van basisvaardigheden en van onderzoek en wetenschap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="02E48385" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...111 lines deleted...]
-    <w:p w:rsidR="00C30911" w:rsidP="00D34530" w:rsidRDefault="00C30911" w14:paraId="661B4CA4" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00682183" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="67719AE5" w14:textId="4AF550F5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beleidsprioriteiten in de beleidsagenda omvatten in principe alle onderdelen van het beleid van de minister. Daarmee geeft de beleidsagenda niet zozeer de prioriteiten weer van de minister, maar meer een overzicht van al haar beleid. Daarnaast zien we dat de minister per beleidsprioriteit en subthema aangeeft welke doelen zij nastreeft, maar dat zij hiervoor formuleringen gebruikt die niet concreet of meetbaar aangeven welke resultaten ze wil bereiken. Datzelfde zien we bij de beleidsartikelen: de minister koppelt daarin de uitgaven aan maatregelen, maar geeft niet aan welke resultaten het parlement mag verwachten voor de middelen die ze hiervoor wil inzetten. Daarmee geeft de minister nog geen gevolg aan de motie Van der Lee c.s. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00682183">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 36740, nr. 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="13964289" w14:textId="0C504379">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000C57C8" w:rsidP="000C57C8" w:rsidRDefault="0081105F" w14:paraId="1DB4BF01" w14:textId="415FCEF4">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="74EBE00C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...96 lines deleted...]
-    <w:p w:rsidR="00B43958" w:rsidP="000C57C8" w:rsidRDefault="00B43958" w14:paraId="7F151DA9" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door het ontbreken van concrete doelen in de beleidsagenda en de beleidsartikelen is het voor u als Tweede Kamer onduidelijk wat u van de minister mag verwachten bij de beoogde inzet van ruim € 60 miljard aan publieke middelen in 2027. Het betekent tegelijkertijd dat de minister u in haar jaarverslag over 2027 niet goed kan informeren over de concrete resultaten van haar beleid en uitgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="17FF2239" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="000C57C8" w:rsidP="000C57C8" w:rsidRDefault="000C57C8" w14:paraId="3A1052F2" w14:textId="74E7E3A5">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="31D0B3E8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="006B1E37" w:rsidR="000C57C8" w:rsidP="000C57C8" w:rsidRDefault="000C57C8" w14:paraId="64B60E4A" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De minister legt bij de beleidsartikelen wel een duidelijke relatie met de relevante beleidsprioriteiten en subthema’s in de beleidsagenda. We zien dat als een positieve ontwikkeling, omdat de minister zo de relatie tussen de beleidsagenda en beleidsartikelen duidelijker maakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2E92A4E6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E430FF" w:rsidP="004F1F87" w:rsidRDefault="001F13C8" w14:paraId="7A0F89BA" w14:textId="1F4ACFA1">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="4ACCC852" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00E430FF" w:rsidP="004F1F87" w:rsidRDefault="00E430FF" w14:paraId="3D2CF2CB" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We zijn voor het Masterplan basisvaardigheden nagegaan welke informatie voor de Tweede Kamer beschikbaar is in verschillende bronnen. In bijlage 1 bij deze brief ziet u de resultaten hiervan. Voor het masterplan hebben de bewindspersonen van OCW concrete (tussen) doelen geformuleerd. Desondanks neemt de minister deze (tussen)doelen niet op in haar beleidsagenda en beleidsartikelen. Het is zaak dat deze concrete doelen, met het oog op de uitoefening van uw budgetrecht, wel worden opgenomen in de begroting als start van de begrotingscyclus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2D2DD78B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...59 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="52B2BC99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231983828" w:id="0"/>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ministeriële Taskforce Toekomstige Welvaart en Vestigingsklimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2DFA0FE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door het kabinet is besloten dat de beleidsprioriteiten van de minister van OCW moeten bijdragen aan het realiseren van de opdracht van de ministeriële Taskforce Toekomstige Welvaart en Vestigingsklimaat. Binnen deze taskforce is de minister van OCW specifiek verantwoordelijk voor het realiseren van de Talentstrategie, ook een subthema onder de beleidsprioriteit ‘iedereen is nodig’ in haar begroting. De minister formuleert als doel van de Talentstrategie het zorgen dat er voldoende talent met de juiste vaardigheden beschikbaar is voor de economische en maatschappelijke opgaven van Nederland (OCW et al., 2026). Daarnaast moeten de beleidsprioriteiten over het onderwijs ook bijdragen aan het realiseren van de tweede productiviteitsagenda van het kabinet. Het hoofddoel van deze productiviteitsagenda en de taskforce is het realiseren van een economische groei van gemiddeld 1,5% per jaar (EZK et al., 2026). Net als in haar begroting heeft de minister de doelen van de Talentstrategie nog niet concreet uitgewerkt. Ze zal die de komende maanden met verschillende partners gaan uitwerken. We wijzen hierbij op het belang om concrete doelstellingen te formuleren, zodat de Tweede Kamer vooraf weet wat de beoogde resultaten zijn en achteraf kan vaststellen of deze bereikt zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6D40CDFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6A2B17CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatie Agenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="123D4355" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="534CD344" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="4551CB2B" w14:textId="6295E391">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het ontbreken in de ontwerpbegroting van concrete en meetbare doelen en het gebrek aan inzicht in bestedingen door onderwijsinstellingen zorgen ervoor dat het achteraf lastig is om de doelmatigheid en doeltreffendheid van het onderwijsbeleid van de minister vast te kunnen stellen en de verantwoording te controleren. Uitspraken over doeltreffendheid in (tussentijdse) evaluaties, zoals die van de Werkagenda mbo 2023-2027 (OCW, 2025) of van het Nationaal Programma Onderwijs (rijksoverheid, 2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidDel="000C7D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn vaak gebaseerd op ervaringen van onderwijsprofessionals en niet op objectieve gegevens. In onze brief met aandachtspunten over het Nationaal Programma Onderwijs van 31 maart 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="003F1ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wezen wij hier ook op (Algemene Rekenkamer, 2021). Een uitzondering vormt de monitoring van het Masterplan basisvaardigheden, waarbij het Centraal Planbureau (CPB) de effectiviteit van de inzet van de subsidieregeling Verbetering basisvaardigheden onderzoekt op basis van gegevens over leerresultaten, doorstroom en mobiliteit van onderwijspersoneel. Voor de leerresultaten gebruikt het CPB de concrete referentieniveaus die de minister als doelstelling hanteert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6DEC06F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="12D3089F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...685 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Belangrijke evaluaties voor beoordelen beleid en intensiveringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="44FE70BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We willen de Tweede Kamer specifiek wijzen op 2 uitgevoerde evaluaties, die we van belang achten voor het beoordelen van het voorgenomen beleid en de intensiveringen van de minister van OCW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7037C63E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="26BD3295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de eerste plaats gaat het om de uitkomsten van de evaluatie ‘Professionalisering in het primair en voortgezet onderwijs’, die op 28 februari 2026 is uitgekomen (rijksoverheid, 2026). De onderzoekers stellen in het evaluatierapport onder andere vast dat er weinig zicht is op de professionaliseringsmiddelen bij scholen en dat de vrijheid van besteding weliswaar ruimte biedt voor maatwerk, maar ook kan leiden tot verschillen in onderwijskwaliteit. Een vergelijkbare conclusie trokken wij in het onderzoek naar de gelijke kansen van mbo-studenten (Algemene Rekenkamer, 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="434A53EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="15825DC1" w14:textId="0A8D12A7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de tweede plaats willen we de Tweede Kamer wijzen op de lessen uit de ‘Evaluatie en monitoring Nationaal Programma Onderwijs’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die de minister op 9 december 2025 heeft gepubliceerd. De lessen uit deze evaluatie raken een van de beleidsprioriteiten van de minister, namelijk het op peil krijgen van de basisvaardigheden. Uit de evaluatie van het Nationaal Programma Onderwijs komt onder andere naar voren dat tijdelijk geld werkt voor herstel, maar duurzame onderwijsverbetering om structurele bekostiging vraagt. Het belang van structurele aandacht voor basisvaardigheden blijkt ook uit de laatste uitkomsten van het PISA-onderzoek dat op 8 september is gepubliceerd (Meelissen et al., 2026). Hieruit blijkt dat 39% van de 15-jarige leerlingen het basisniveau voor leesvaardigheid niet haalt en het riskeert om de middelbare school laaggeletterd te verlaten. Verder komt uit de evaluatie naar voren dat de kwaliteit en continuïteit van teams minstens zo belangrijk is als de interventie zelf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="4553607F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2AA9C87F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We adviseren u de uitkomsten van beide evaluaties te betrekken bij het behandelen van de ontwerpbegroting en het beoordelen van de uitwerking van het voorgenomen beleid en intensiveringen van de minister van OCW. Deze uitwerking verwerkt de minister naar verwachting in de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting OCW 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="4E7D7A3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="3EC768A7" w14:textId="070B9869">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk239352596" w:id="1"/>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00F52D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="03069721" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We verwachten dat de minister in de ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s, beleidsrisico’s en hoe ze deze risico’s wil beheersen. Risico’s die het realiseren van haar beleidsdoelen en een goede werking van de bedrijfsvoering in de weg staan. De minister van OCW benoemt deze risico’s niet expliciet in haar beleidsagenda. Ook besteedt de minister geen aandacht aan de gevolgen van de al ingeboekte en opgelegde taakstellingen op de apparaatskosten van haar departement (oplopend tot structureel € 51,9 miljoen) en op die van publieke dienstverleners, zoals de Dienst Uitvoering Onderwijs (DUO, oplopend tot structureel € 14,3 miljoen). We wezen hier ook op in onze brief met aandachtspunten bij de ontwerpbegroting OCW 2026 (Algemene Rekenkamer, 2025a). Voor de taakstellingen uit het coalitieakkoord van het kabinet-Jetten kan de minister van OCW nog niet aangeven wat de gevolgen van deze taakstellingen zijn, omdat hierover nog besluitvorming moet plaatsvinden. Voor de efficiencytaakstelling gaat het om € 5,7 miljoen in 2027 oplopend naar € 25,4 miljoen in 2030. Vanaf 2031 komt boven op deze taakstelling € 12,7 miljoen die oploopt tot in totaal € 63,7 miljoen structureel vanaf 2035. Voor de taakstelling vernieuwing rijksdienst/slagvaardige overheid betreft het € 12,9 miljoen in 2028 oplopend naar € 67,7 miljoen structureel vanaf 2030. Deze taakstellingen zijn voorlopig opgenomen op artikel 95 ‘Apparaat kerndepartement’. In de Voorjaarsnota van 2027 moet worden besloten hoe en waar deze taakstellingen precies worden ingevuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2EE072E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="73A4DE4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het is belangrijk dat de minister relevante risico’s in haar begroting opneemt en aangeeft hoe ze deze wil beheersen. Dit geldt ook voor suppletoire begrotingen, bijvoorbeeld in het geval de minister u pas op een later moment duidelijkheid kan verschaffen over haar doelen en resultaten die zij wil bereiken en over de gevolgen van nieuwe taakstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="3A68A75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="5BE9913F" w14:textId="57BC08A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00F52D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitgelicht: realisme en uitvoerbaarheid van beleidsambities minister van OCW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2A75FE65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...186 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gebrekkig zicht op uitvoerbaarheid en resultaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0BAD40BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk dat de minister van OCW aan de vooravond van € 1,5 miljard aan extra investeringen concreet maakt wat ze wil bereiken in de periode 2027-2030. In verschillende onderzoeken stelden we vast dat de minister niet altijd een goed beeld heeft van wat er in de onderwijspraktijk gebeurt, wat de resultaten zijn van beleid en financiële middelen, en wat er nodig is om tot betere resultaten te komen. Zo stelden we in het Verantwoordingsonderzoek over 2025 vast dat de minister geen goed beeld heeft van de werking van de toelaatbaarheidsverklaring in het passend onderwijs (Algemene Rekenkamer, 2026). We constateerden ook dat de minister onvoldoende zicht heeft op personele gevolgen van beleidswijzigingen voor de Inspectie van het Onderwijs. In onderzoeken naar kansengelijkheid in het mbo (Algemene Rekenkamer, 2024) en administratieve lasten in het primair onderwijs (Algemene Rekenkamer, 2025b) trokken we vergelijkbare conclusies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1099302F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5FDA4447" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...607 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informatiepositie minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="537A4364" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ongeacht de wijze van bekostigen en autonomie van schoolbesturen hebben minister en onderwijsbesturen goede informatie nodig om vast te kunnen stellen of leerlingen en studenten toegang hebben tot kwalitatief onderwijs dat past bij hun talenten en vaardigheden en dat onderwijsresultaten worden behaald. Ook de vaste Tweede Kamercommissie OCW heeft de minister recent hiertoe opgeroepen bij vragen over het jaarverslag 2025 (Tweede Kamer, 2026). De voorgenomen extra investeringen in het onderwijs en het realiseren van de Talentstrategie en de Tweede Productiviteitsagenda bieden een kans aan de minister om samen met onderwijsinstellingen en de Tweede Kamer afspraken te maken welke informatie nodig is om de ambities (doelen) en resultaten van het onderwijs goed te kunnen volgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="147826E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="60782728" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ambities dienen uitvoerbaar en realistisch zijn. Dat geldt bijvoorbeeld ook voor DUO, die te maken krijgt met een structurele taakstelling oplopend tot € 14,6 miljoen per jaar. De minister maakt in haar ontwerpbegroting niet duidelijk wat de gevolgen zijn van deze taakstelling voor het realiseren van haar doelstellingen of voor de productiviteit en kwaliteit van de dienstverlening van DUO. Bij het invullen van de taakstelling moeten keuzes gemaakt worden tussen de verschillende publieke waarden waaraan DUO bijdraagt. Zo staan productiviteit en snelle dienstverlening soms op gespannen voet met een zorgvuldige afhandeling die rekening houdt met persoonlijke omstandigheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7C8303D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="49366468" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om publieke waarden ten opzichte van elkaar te kunnen wegen, ontwikkelde de Algemene Rekenkamer samen met publieke dienstverleners en ministeries de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...328 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultatenkaart publieke waarden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63604" w:rsidR="00D63604">
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00D63604" w:rsidR="00D63604">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het gebruik van deze resultatenkaart kan die afwegingen transparant maken en de Tweede Kamer helpen om de gemaakte keuzes te beoordelen. Ook onderwijsinstellingen kunnen de resultatenkaart gebruiken. Voor meer informatie over de Resultatenkaart publieke waarden verwijzen we naar onze website: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="003E1147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Van onderzoek naar praktische aanpak: hoe ga je als publieke dienstverlener om met verschillende publieke belangen? | Algemene Rekenkamer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00F339BA" w:rsidP="006247D9" w:rsidRDefault="00F339BA" w14:paraId="283E2A1E" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="46B6D0CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6E7565AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">We vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="28CA5479" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="75176977" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="516992A5" w14:textId="77777777"/>
-[...52 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1E35ED53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="3BEFFAEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. P.J. (Pieter) Duisenberg, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="007A121F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="6615CF54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="6DBFBFD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P. (Mark) Smolenaars,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="702F060C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretaris </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="5707F910" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="45183CE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5EEEFBDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D1FD5" w:rsidR="00633309" w:rsidP="008D1FD5" w:rsidRDefault="00633309" w14:paraId="318EA7DF" w14:textId="692CD6F0">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="114179A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Literatuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00633309" w:rsidP="00633309" w:rsidRDefault="00633309" w14:paraId="48CAD4CD" w14:textId="77777777">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="17E399E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="11944E9F" w14:textId="7525369F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Algemene Rekenkamer (2021). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00180DC9">
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aandachtspunten bij het Nationaal Programma Onderwijs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Den Haag: eigen beheer. Bijlage bij Kamerstuk 35 570 VIII, nr. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="005145C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Tweede </w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amer, vergaderjaar 2020-2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0198EE7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="76D84FE4" w14:textId="1FA2E8AA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op weg naar gelijke kansen in het middelbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beroepsonderwijs. Deel 2: Wat zeggen data en praktijk?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Den Haag: eigen beheer.</w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijlage bij Kamerstuk 31 524, nr. 600. Tweede Kamer, vergaderjaar 2023-2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="637DC394" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6AC4F861" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer (2025a). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aandachtspunten bij de ontwerpbegroting 2026. begrotingshoofdstuk VIII van het ministerie van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Den Haag: eigen beheer. Bijlage bij Kamerstuk 36 800 VIII, nr. 9. Tweede Kamer, vergaderjaar 2025-2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2179857F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6E2CA2F4" w14:textId="304BDF6A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer (2025b). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoeveel tijd mag het kosten? Administratieve lasten</w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor leraren in het primair onderwijs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag: eigen beheer. Bijlage bij Kamerstuk 27</w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>923, nr. 513. Tweede Kamer, vergaderjaar 2025-2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="417466B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="29959941" w14:textId="0A744FC2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultaten verantwoordingsonderzoek 2025 ministerie van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Den Haag: eigen beheer. Bijlage bij Kamerstuk 36 945 VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="005145C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I, nr. 2. Tweede Kamer, vergaderjaar 2025-2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6B25287B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0B8ED6AC" w14:textId="2FAD69E0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EZK et al. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voortgangsbrief Taskforce Toekomstige Welvaart en Vestigingsklimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tweede Kamer, vergaderjaar 2025-2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00492F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36</w:t>
+      </w:r>
+      <w:r w:rsidR="00013609">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5BF8">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00492F14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>630, nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="01CE2BD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5D73FEFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meelissen, M.R.M., Gubbels, J.C.G., Maassen, N.A.M., Valk, J., Jenniskens, T.M.A., Langen, A.M.L. van, Muja, A., &amp; Wolbers, M.H.J. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultaten PISA-2025 in vogelvlucht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Universiteit Twente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="460A18BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0C63D990" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCW (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerbrief over Beroepsonderwijs en Volwassenen Educatie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tweede Kamer, vergaderjaar 2025-2026, 31 524, nr. 690. Den Haag, Sdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6D9E270D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="674D1156" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCW (2026a). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsbrief 2026-2030 ministerie van Onderwijs, Cultuur en Wetenschap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tweede Kamer, vergaderjaar 2025-2026, 36 800 VIII, nr. 148. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="129EF493" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="77196731" w14:textId="448C796F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OCW (2026b).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief voortgang lerarenstrategie juli 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tweede Kamer, vergaderjaar 2025-2026, 27 923, nr. 539. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="2498C10F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="1333127A" w14:textId="3BA8BC23">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCW (2026c). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nadere uitwerking investeringen onderzoek en wetenschap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tweede Kamer, vergaderjaar 2025-2026, 31 288, nr. 1265.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="29588460" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="43DB173D" w14:textId="5234B99F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCW et al. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerbrief over Talentstrategie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tweede Kamer, vergaderjaar 2025-2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00C4695B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00C32230">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00C4695B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>630, nr.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="47175A1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="65E944BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rijksoverheid (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...276 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evaluatie Nationaal Programma Onderwijs funderend onderwijs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864FB3">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="006E10FB">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Onderzoek uitgevoerd door ResearchNed, geraadpleegd via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="003E1147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/2025/12/09/evaluatie-np-onderwijs-funderend-onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00864FB3" w:rsidR="00633309" w:rsidP="00633309" w:rsidRDefault="00633309" w14:paraId="5C5F21BA" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00864FB3">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="40FEA23C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="03A2ABA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rijksoverheid (2026). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00864FB3">
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Professionalisering in het primair en voortgezet onderwijs: Een onderzoek naar de besteding van professionaliseringsgelden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00864FB3">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Onderzoek uitgevoerd door CAOP en Centerdata, geraadpleegd via: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="00864FB3">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="003E1147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/2026/02/28/een-onderzoek-naar-de-besteding-van-professionaliseringsgelden</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00864FB3">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D10EBB" w:rsidR="00633309" w:rsidP="00633309" w:rsidRDefault="00633309" w14:paraId="675175F5" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="129F963C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0F53459B" w14:textId="6AC840F7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tweede Kamer (2026). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6F10">
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rapporteursnotitie Jaarverslag en slotwet OCW – VIII 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006717DA">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00C32230">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage bij Kamerstuk 36 945 VIII, nr.9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026D32380. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="003E1147" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="00D62264" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="08A1FB91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00395D4C" w:rsidP="008D1FD5" w:rsidRDefault="00395D4C" w14:paraId="2C1FCAF3" w14:textId="7C501F83">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="493C9C41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bijlage 1: </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C71455" w:rsidP="00E430FF" w:rsidRDefault="00CA0646" w14:paraId="6265898A" w14:textId="64C04916">
+        <w:t>Bijlage 1: Informatie Masterplan basisvaardigheden in diverse bronnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="35433465" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:r w:rsidRPr="007C1693" w:rsidR="009F7D2D">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat de minister van OCW vooraf concrete doelen opneemt in haar ontwerpbegroting, zodat zij zich achteraf aan het parlement kan verantwoorden over haar uitgaven en de behaalde resultaten. We zijn voor het masterplan daarom nagegaan welke informatie voor de Tweede Kamer beschikbaar is in verschillende bronnen. Het gaat dan om informatie in de beleidsagenda en de beleidsartikelen in de ontwerpbegroting, beleidsinformatie in bijvoorbeeld voortgangsrapportages, informatie op de website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="003E1147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.ocwincijfers.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E430FF">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C71455" w:rsidP="00E430FF" w:rsidRDefault="00C71455" w14:paraId="69F84757" w14:textId="77777777">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de informatie die het Centraal Bureau voor de Statistiek (CBS) opneemt in de Monitor Brede Welvaart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="6E3DC4CE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C71455" w:rsidP="00E430FF" w:rsidRDefault="00AE34E8" w14:paraId="710E7F7E" w14:textId="51E90FCC">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="52B402EE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="00560A3B" w:rsidP="00E430FF" w:rsidRDefault="00560A3B" w14:paraId="3788D8FF" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zien zowel bij de beleidsagenda als de beleidsartikelen in de begroting voor het masterplan gedeeltelijk tot geen doelen, indicatoren, maatregelen en geld op bijbehorend niveau terug. Zo neemt de minister in haar beleidsagenda niet de einddoelen van het masterplan op. Bijvoorbeeld het doel dat aan het eind van schooljaar 2027-2028 in het basisonderwijs 100% van de leerlingen minimaal het basisniveau voor taal en rekenen (1F) en in het voortgezet onderwijs het basisniveau voor taal en rekenen-wiskunde (2F) beheerst. Ook in de beleidsartikelen voor het primair en voortgezet onderwijs neemt de minister deze concrete en meetbare doelen niet op. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="5EE1341C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E430FF" w:rsidP="00E430FF" w:rsidRDefault="00E430FF" w14:paraId="6F360CBF" w14:textId="15250B5C">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="0098F33D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de voortgangsrapportages over het masterplan gaat de staatssecretaris van OCW wel in op de doelen van het masterplan, maar ontbreekt (deels) informatie over indicatoren, maatregelen en geld. Op de website </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
-        <w:r w:rsidRPr="00E8191F" w:rsidR="00D52D35">
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="003E1147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.ocwincijfers.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00E8191F" w:rsidR="00D93613">
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koppelt de minister doelen, indicatoren en maatregelen wel aan elkaar. Daarin ontbreekt het nog aan een specifieke koppeling tussen alle maatregen en de uitgaven die daarmee gemoeid zijn. Hierbij is het van belang dat de informatie van de ontwerpbegroting OCW voldoende is voor het parlement om besluiten te kunnen nemen over de inzet van publiek geld. De website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="003E1147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.ocwincijfers.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D93613">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die geen formeel onderdeel uitmaakt van de ontwerpbegroting noch van het jaarverslag, zou daarbij verdieping moeten geven, maar niet noodzakelijk moeten zijn voor het parlement om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vooraf</w:t>
       </w:r>
-      <w:r w:rsidR="00E46BCF">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzicht te krijgen in de samenhang tussen doelen, maatregelen, budget en beoogde resultaten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>achteraf</w:t>
       </w:r>
-      <w:r w:rsidR="00E46BCF">
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de uitgaven en behaalde resultaten. In de Monitor Brede Welvaart geeft het CBS de scores uit de internationale PISA-onderzoeken weer. Deze scores sluiten niet aan bij de (tussentijdse) doelen die de staatssecretaris hanteert voor het masterplan. In figuur 1 geven we deze bevindingen visueel weer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="06B80F34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B1E37" w:rsidR="00E430FF" w:rsidP="00E430FF" w:rsidRDefault="00E430FF" w14:paraId="52082E89" w14:textId="3683332B">
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="5E2BFF87" w14:textId="143E7996">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Figuur 1 </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="45C17751" wp14:anchorId="7C50D355">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:editId="2C274441" wp14:anchorId="1B6B7090">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>400991</wp:posOffset>
+              <wp:posOffset>399415</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4531360" cy="2966720"/>
-[...9 lines deleted...]
-            </wp:wrapTight>
+            <wp:extent cx="5326380" cy="3486150"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:wrapTopAndBottom/>
             <wp:docPr id="1297334884" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1384070004" name="Afbeelding 1384070004"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="5167" r="4924"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4531360" cy="2966720"/>
+                      <a:ext cx="5339529" cy="3494655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003E1147" w:rsidR="00F52D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 1 Beschikbare informatie over het Masterplan basisvaardigheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="58F6C7E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="172CECBC" w14:textId="314DE45C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="31829CAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00F52D42" w:rsidP="003E1147" w:rsidRDefault="00F52D42" w14:paraId="7AC14B0C" w14:textId="32B34DE4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...145 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage 2: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E1147" w:rsidR="00932411" w:rsidP="003E1147" w:rsidRDefault="003E1147" w14:paraId="2B32B8FA" w14:textId="7D6D771C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="509380CF" wp14:anchorId="45FF11FA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="31F20143" wp14:anchorId="75E6358B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1905</wp:posOffset>
+              <wp:posOffset>-43180</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>402277</wp:posOffset>
+              <wp:posOffset>360045</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5040630" cy="3787775"/>
-            <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
+            <wp:extent cx="5223600" cy="3924000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1062528935" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1062528935" name="Afbeelding 1062528935"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5040630" cy="3787775"/>
+                      <a:ext cx="5223600" cy="3924000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
-[...15 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="003E1147" w:rsidR="00932411" w:rsidSect="00CF35A1">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A393AF1" w14:textId="77777777" w:rsidR="00823D83" w:rsidRDefault="00823D83">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F6A0EA3" w14:textId="77777777" w:rsidR="00C92E66" w:rsidRDefault="00C92E66" w:rsidP="00F52D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4001F409" w14:textId="77777777" w:rsidR="00823D83" w:rsidRDefault="00823D83">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E05B70D" w14:textId="77777777" w:rsidR="00C92E66" w:rsidRDefault="00C92E66" w:rsidP="00F52D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-[...42 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="269DAF73" w14:textId="77777777" w:rsidR="00F52D42" w:rsidRPr="00F52D42" w:rsidRDefault="00F52D42" w:rsidP="00F52D42">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="384E714A" w14:textId="77777777" w:rsidR="00F52D42" w:rsidRPr="00F52D42" w:rsidRDefault="00F52D42" w:rsidP="00F52D42">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="568171AB" w14:textId="77777777" w:rsidR="00F52D42" w:rsidRPr="00F52D42" w:rsidRDefault="00F52D42" w:rsidP="00F52D42">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05E15760" w14:textId="77777777" w:rsidR="00823D83" w:rsidRDefault="00823D83">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="491CDDD8" w14:textId="77777777" w:rsidR="00C92E66" w:rsidRDefault="00C92E66" w:rsidP="00F52D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B21951A" w14:textId="77777777" w:rsidR="00823D83" w:rsidRDefault="00823D83">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="492476D4" w14:textId="77777777" w:rsidR="00C92E66" w:rsidRDefault="00C92E66" w:rsidP="00F52D42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74CA12B0" w14:textId="77777777" w:rsidR="00F52D42" w:rsidRPr="00F52D42" w:rsidRDefault="00F52D42" w:rsidP="00F52D42">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="206CDA95" w14:textId="77777777" w:rsidR="00F52D42" w:rsidRPr="00F52D42" w:rsidRDefault="00F52D42" w:rsidP="00F52D42">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B7936AA" w14:textId="77777777" w:rsidR="00F52D42" w:rsidRPr="00F52D42" w:rsidRDefault="00F52D42" w:rsidP="00F52D42">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...70 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="18151A9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5626BC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04055344"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49922F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5C06B662"/>
-[...87 lines deleted...]
-      <w:start w:val="27"/>
+    <w:tmpl w:val="5C56B11E"/>
+    <w:lvl w:ilvl="0" w:tplc="5EA669A6">
+      <w:start w:val="923"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...59 lines deleted...]
-    <w:nsid w:val="10EC72CA"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE7732E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F901FD6"/>
-[...431 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="0DB6660A"/>
+    <w:lvl w:ilvl="0" w:tplc="637059E8">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...1009 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10026,2797 +4707,247 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...566 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1369716548">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="191111297">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1926 lines deleted...]
-    <w:rsid w:val="00FF73EB"/>
+    <w:rsidRoot w:val="00F52D42"/>
+    <w:rsid w:val="00013609"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003E1147"/>
+    <w:rsid w:val="003F1ED0"/>
+    <w:rsid w:val="00492F14"/>
+    <w:rsid w:val="005145C5"/>
+    <w:rsid w:val="0052281D"/>
+    <w:rsid w:val="005A558D"/>
+    <w:rsid w:val="00682183"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00951CFD"/>
+    <w:rsid w:val="00C32230"/>
+    <w:rsid w:val="00C4695B"/>
+    <w:rsid w:val="00C92E66"/>
+    <w:rsid w:val="00CF35A1"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{6AEE7CAA-7765-4FAE-A53C-FE71419ED170}"/>
+  <w14:docId w14:val="27625CED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{268D45A8-4D81-44F9-8888-74986868C76A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12841,75 +4972,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12944,55 +5075,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -13064,1304 +5195,851 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F52D42"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F52D42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F52D42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F52D42"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F52D42"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F52D42"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...33 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="00F52D42"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...92 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00396877"/>
+    <w:rsid w:val="00F52D42"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F52D42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00F52D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00396F49"/>
+    <w:rsid w:val="00F52D42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F52D42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E1147"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...201 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocwincijfers.nl" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocwincijfers.nl" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/02/28/een-onderzoek-naar-de-besteding-van-professionaliseringsgelden" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/09/evaluatie-np-onderwijs-funderend-onderwijs" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/actueel/nieuws/2026/06/26/van-onderzoek-naar-praktische-aanpak-hoe-ga-je-als-publieke-dienstverlener-om-met-verschillende-publieke-belangen" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocwincijfers.nl" TargetMode="External" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocwincijfers.nl" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/02/28/een-onderzoek-naar-de-besteding-van-professionaliseringsgelden" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/09/evaluatie-np-onderwijs-funderend-onderwijs" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocwincijfers.nl" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/actueel/nieuws/2026/06/26/van-onderzoek-naar-praktische-aanpak-hoe-ga-je-als-publieke-dienstverlener-om-met-verschillende-publieke-belangen" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocwincijfers.nl" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -14376,65 +6054,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14455,81 +6133,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>14</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>21661</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>4001</ap:Words>
+  <ap:Characters>22010</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>180</ap:Lines>
+  <ap:Lines>183</ap:Lines>
   <ap:Paragraphs>51</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>25548</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>25960</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-16T11:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>