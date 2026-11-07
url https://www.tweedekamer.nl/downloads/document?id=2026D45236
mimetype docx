--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,4261 +1,2034 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...92 lines deleted...]
-      <w:r w:rsidR="00A345D3">
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00C073C6" w14:paraId="23459E32" w14:textId="5F177A62">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00C073C6" w14:paraId="4712BC5E" w14:textId="47D98329">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het gemeentefonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00C073C6" w14:paraId="3C633B6E" w14:textId="51F7E052">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het provinciefonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="12A84C40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="589F8B42" w14:textId="1DB0265C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="1A74E9FE" w14:textId="2925296D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="1C57F30E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="6A5AC15A" w14:textId="4AE54547">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. De eerste stap daarin is: het parlement keurt vooraf begrotingswetsvoorstellen goed. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries ten behoeve van de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="36B87FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="5F0C8B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...71 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (begrotingshoofdstuk VII) van het ministerie van Binnenlandse Zaken en Koninkrijksrelaties (BZK) en (B) Gemeentefonds  en (C) Provinciefonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="7F463E81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00BC4554" w14:paraId="55864A57" w14:textId="37271BF0">
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="44D8E688" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="5010B90F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="2C98637F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="6D2DB9F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="0E43B609" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="56AB3C6D" w14:textId="0767DAD6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00202312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="023A148B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="0932BE0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="7AB1392F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij selecteerden 2 intensiveringen uit het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00022192">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>coalitieakkoord</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die in 2027 ingaan en gingen na of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="7BEBAFB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00BC4554" w14:paraId="1BDEDA34" w14:textId="4E4FF162">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Incidenteel € 200 miljoen voor het Gemeenschapsfonds, een nieuwe regeling van de minister van BZK. Dit fonds is bedoeld om ontmoetingsplekken in met name dorpen, oudere wijken en nieuwbouwwijken te ondersteunen. Het geld komt terecht bij voorzieningen zoals buurthuizen, verenigingsgebouwen en dorpswinkels. In 2027 zou het gaan om € 50 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="1BC09630" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ontwerpbegroting van BZK is terug te vinden dat er voor 2027 € 30 miljoen van de Aanvullende Post (AP) is gealloceerd naar de departementale begroting voor dit fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="464E6469" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00BC4554" w14:paraId="4F65B443" w14:textId="6E7C3FA1">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ 20 miljoen in 2027 oplopend naar € 75 miljoen vanaf 2030 voor het versterken van de democratische rechtsstaat. Dit geld komt onder andere ten goede aan het vergroten van de toegang tot het recht, democratische vernieuwing en burgerschapsonderwijs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="486EFA18" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de begroting is niet terug te vinden of en waaraan deze middelen precies worden besteed. In de ontwerpbegroting BZK wordt ook niet duidelijk hoe de gelden precies zijn verdeeld tussen het ministerie van BZK en Justitie en Veiligheid. Terug te vinden is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dat voor 2027 structureel € 5 miljoen is overgeboekt van de AP voor ProDemos en dat er € 4,8 miljoen is overgeboekt van de AP naar de ontwerpbegroting van BZK voor de versteviging van de aanpak van desinformatie. Het begrotingsartikel 1, waar deze overboeking onder valt, beslaat een groot terrein. Dit kan het lastig maken voor de Kamer om te volgen waar het geld precies voor wordt ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="647D3E69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="33D03E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op bovenstaande stellen we vast dat de genoemde intensiveringen uit het coalitieakkoord ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="56F0091E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="519A99C4" w14:textId="3135BE32">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00202312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturen op Resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="3309D430" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="1B1E0311" w14:textId="53D4A091">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, zal het kabinet vooraf duidelijk moeten aangeven wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (Motie Van der Lee c.s. Kamerstuk 36740, nr. 7). Ook de minister van Financiën heeft het belang van duidelijke doelen en resultaten onderschreven en wil deze een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="69685D8B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="63D98A71" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van het ministerie van BZK duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="2BA0EEF0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="57FB3784" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de begroting zijn de volgende beleidsprioriteiten van het kabinet opgenomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="5B8DA3FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
-[...616 lines deleted...]
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00226D46" w:rsidP="00226D46" w:rsidRDefault="00226D46" w14:paraId="01EC12F4" w14:textId="0DA1132F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het versterken van de weerbaarheid van de democratische rechtsstaat. De minister zet maatregelen in om de democratische gemeenschap weerbaarder te maken en maatregelen gericht op het versterken van integriteit, menselijkheid en transparantie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="63D8DD00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="000933A6" w:rsidP="00226D46" w:rsidRDefault="004D5114" w14:paraId="183DF45E" w14:textId="5784CCB4">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het versterken van regio’s door middel van samenwerking. In de begroting gaat hierbij aandacht uit naar de hersteloperatie in Groningen en Noord-Drenthe. In de begroting is terug te vinden dat bij de uitvoering van de versterkingsoperatie veiligheid, de veiligheidsbeleving en het creëren van vooruitgang voor de bewoners voorop staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="11A33CC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00C30911" w:rsidP="008756E6" w:rsidRDefault="00C30911" w14:paraId="661B4CA4" w14:textId="4DCCAD77">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Goed en slagvaardig bestuur: het verbeteren van uitvoerbaarheid, vereenvoudiging en vernieuwing. De minister stelt hierbij de volgende doelen: een overheid die eenvoudig en betrouwbaar is, die slagvaardig en wendbaar opereert, die eerlijk is over wat kan en verantwoordelijkheid neemt voor haar handelen, een overheid die geworteld is in de samenleving en dichtbij mensen staat. Bij de vereenvoudiging van beleid en regelgeving gaat het bijvoorbeeld om het verminderen van regeldruk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="3E5EF708" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...119 lines deleted...]
-      <w:r w:rsidRPr="008E6871" w:rsidR="008E6871">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="5C37C0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We stellen vast dat voor de beleidsprioriteiten die in de beleidsagenda zijn genoemd, maar zeer beperkt concrete doelen zijn geformuleerd. De prioriteiten en doelen van de minister van BZK zijn voor een groot deel randvoorwaardelijk voor het functioneren en presteren van de (rijks)overheid. Een voorbeeld is beleidsprioriteit 1 ‘het versterken van de weerbaarheid van de democratische rechtstaat’. Het is lastig om daar meetbare of concrete doelstellingen voor te formuleren. Echter, dit is geen reden om in het geheel geen of beperkt concrete doelen op te nemen. In de begroting zijn uit te voeren acties, plannen of interventies veelal concreet omschreven. Dat is belangrijk zodat u, de Kamer, de voortgang op de beleidsdoelstellingen kunt volgen. In de ontwerpbegroting is bij de artikelen 1 en 15 een tabel opgenomen met digitale links naar eerder verstuurde Kamerstukken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>die in het begrotingsartikel terugkomen</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="00D84E5B" w:rsidP="00E61E55" w:rsidRDefault="00D84E5B" w14:paraId="485A75B2" w14:textId="77777777">
+        <w:t xml:space="preserve">(‘Beleidskeuzes uitgelegd’). Deze stukken onderbouwen de instrumenten die in het begrotingsartikel terugkomen en vergroten zo het inzicht in de koppeling tussen (veelal niet concrete) doelen en ingezette middelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="61EE47F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk231983828" w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00714E40" w:rsidP="00E61E55" w:rsidRDefault="004B3E71" w14:paraId="4E2EF60B" w14:textId="28BF4C94">
-[...46 lines deleted...]
-        <w:r w:rsidRPr="00D7094D" w:rsidR="00E82EF8">
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="0D4B56E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij beleidsprioriteit 3 Goed en slagvaardig bestuur signaleren we dat deze prioriteiten ook zijn opgenomen als doelen van de Taskforce Slagvaardige Overheid in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00022192">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>opdrachtbrief</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E5A2F">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> doelen opgenomen.</w:t>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Slagvaardige Overheid. In deze opdrachtbrief zijn beperkt concrete en meetbare doelen opgenomen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00D100F5" w:rsidP="00E61E55" w:rsidRDefault="00D100F5" w14:paraId="4F1784FA" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="1E5187AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="38CED4AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Strategische evaluatieagenda (SEA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C97ABD" w:rsidP="00070320" w:rsidRDefault="00E61E55" w14:paraId="127858A4" w14:textId="5149E259">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="71C2196F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...107 lines deleted...]
-    <w:p w:rsidR="00012A33" w:rsidP="00E565EF" w:rsidRDefault="00012A33" w14:paraId="0EE60259" w14:textId="3AEF5C53">
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="3E56ABB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="1E055C3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We vinden een aantal evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie Binnenlandse Zaken. Wij adviseren u deze evaluatie(s) voor uw agendering in overweging te nemen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="4EAFD604" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00012A33" w:rsidP="00012A33" w:rsidRDefault="00012A33" w14:paraId="28F4CB61" w14:textId="7BE75745">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke Rapportage BZK begrotingsartikel 6.5 Identiteitsstelsel (15 juni, 2026). Daarin wordt geconcludeerd dat door verontrustende ontwikkelingen op het gebied van (cyber-)dreiging het crucialer wordt om de inspanningen voor veiligheid en weerbaarheid te intensiveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="4AB23317" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsdoorlichting BZK begrotingsartikel 1 Openbaar bestuur en democratie (maart, 2024). De minister signaleert in de begroting risico’s bij het begrotingsartikel (zie ook paragraaf 3). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="315ED8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E61E55" w:rsidP="00AD1558" w:rsidRDefault="00E61E55" w14:paraId="5004A786" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="1EB08D24" w14:textId="2955F87E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00202312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C8763D" w:rsidP="00C8763D" w:rsidRDefault="00725EB5" w14:paraId="66898725" w14:textId="11FFA5DC">
-[...100 lines deleted...]
-    <w:p w:rsidRPr="00D7094D" w:rsidR="00D018EA" w:rsidP="00C8763D" w:rsidRDefault="00B33894" w14:paraId="411F59D4" w14:textId="1B54A20F">
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="76234EEE" w14:textId="6D3C97C8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben op 20 mei 2026 onze Hoogrisicolijst gepubliceerd. De minister heeft in het jaarverslag over 2025 ook een aantal risico’s genoemd (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00DE25A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36945-VII, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de ontwerpbegroting voor 2027 heeft de minister aandacht voor onder meer de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="4397EAC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D7094D" w:rsidR="00C8763D" w:rsidP="00C8763D" w:rsidRDefault="00C8763D" w14:paraId="38D8FFE4" w14:textId="661C1E66">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico op autocratisering en dreigingen die vanuit zowel binnen als buiten Nederland komen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="3616F145" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w:rsidR="00F91E8C" w:rsidP="00F91E8C" w:rsidRDefault="00CA6079" w14:paraId="18444D11" w14:textId="2B7ED7AC">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het risico op versnippering op het gebied van digitalisering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="2932AC26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="1802FD9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de risico’s die de minister benoemt in de ontwerpbegroting, zien wij de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="45C7E7F1" w14:textId="693753E2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00E05EB9" w:rsidR="00E05EB9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ambitieuze doelen en ontoereikende middelen voor het tegengaan van discriminatie (zoals opgenomen in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00022192">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Hoogrisicolijst</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E05EB9">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F91E8C" w:rsidP="00F91E8C" w:rsidRDefault="00CA6079" w14:paraId="0F4D3548" w14:textId="2CF9ACFD">
+      <w:r w:rsidRPr="00022192" w:rsidR="00D70A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="2119F114" w14:textId="35DD4C32">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:r w:rsidRPr="00E05EB9" w:rsidR="00E05EB9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decentrale overheden die zeggen hun (wettelijke) taken onvoldoende te kunnen uitvoeren, omdat ze te weinig financiële compensatie krijgen voor hun (medebewinds-) taken (zoals opgenomen in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00022192">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>brief van 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E05EB9" w:rsidR="00F91E8C">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00593601" w:rsidR="00F91E8C" w:rsidP="00F91E8C" w:rsidRDefault="00CA6079" w14:paraId="2001D629" w14:textId="5F950A0A">
+      <w:r w:rsidRPr="00022192" w:rsidR="00DE25A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36800-VII, nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00DE25A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00DE25A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="7B424EA6" w14:textId="29990013">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00E05EB9" w:rsidR="00E05EB9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een overheid die er niet in slaagt om (grote) IT-ambities waar te maken, omdat er onvoldoende financiële middelen worden ingezet (zoals opgenomen in de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00022192">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>brief van 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E05EB9" w:rsidR="00E05EB9">
-[...65 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00DE25A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36800-VII, nr. 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="39D033F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="03662F60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wij vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="02342289" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="251D9F23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="385E571E" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="7C6ED27D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="428DEEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="516992A5" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="3B8B177B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="5760D3EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. P.J. (Pieter) Duisenberg, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="38AEFB0D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...23 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="2BE1E4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="14187C0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P. (Mark) Smolenaars,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="0A5B75F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretaris </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00022192" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="71C9082D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="5C78B2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="1D6BE221" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="095E1B25" w14:textId="37BFC743">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00022192" w14:paraId="4ECEDDCF" w14:textId="2A043EB7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022192" w:rsidR="00202312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="005A2F1E" w:rsidRDefault="0007656A" w14:paraId="6B313232" w14:textId="39AF6932">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="71203586" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022192">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="19637301" wp14:anchorId="3962325F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4139AD40" wp14:anchorId="75F62303">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>9237</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4496031" cy="2991004"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="5139690" cy="3419475"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="731716202" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="731716202" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4496031" cy="2991004"/>
+                      <a:ext cx="5143067" cy="3421447"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="005A2F1E" w:rsidRDefault="00AD1558" w14:paraId="01EA8D56" w14:textId="34263AED"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00022192" w:rsidR="00202312" w:rsidP="00022192" w:rsidRDefault="00202312" w14:paraId="7BB24206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00022192" w:rsidR="00932411" w:rsidP="00022192" w:rsidRDefault="00932411" w14:paraId="009BD333" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00022192" w:rsidR="00932411" w:rsidSect="00042D16">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5773BD02" w14:textId="77777777" w:rsidR="004525F6" w:rsidRDefault="004525F6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67CE8816" w14:textId="77777777" w:rsidR="00A7712C" w:rsidRDefault="00A7712C" w:rsidP="00202312">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="017FE4A7" w14:textId="77777777" w:rsidR="004525F6" w:rsidRDefault="004525F6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B43BD17" w14:textId="77777777" w:rsidR="00A7712C" w:rsidRDefault="00A7712C" w:rsidP="00202312">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Gadugi"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...15 lines deleted...]
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...49 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F254509" w14:textId="77777777" w:rsidR="00394192" w:rsidRDefault="00394192">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D8A9CEC" w14:textId="77777777" w:rsidR="00202312" w:rsidRPr="00202312" w:rsidRDefault="00202312" w:rsidP="00202312">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BA9946B" w14:textId="77777777" w:rsidR="00202312" w:rsidRPr="00202312" w:rsidRDefault="00202312" w:rsidP="00202312">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EE5AD92" w14:textId="77777777" w:rsidR="00394192" w:rsidRDefault="00394192">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FC32789" w14:textId="77777777" w:rsidR="00202312" w:rsidRPr="00202312" w:rsidRDefault="00202312" w:rsidP="00202312">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="026381A7" w14:textId="77777777" w:rsidR="004525F6" w:rsidRDefault="004525F6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C4BD0F4" w14:textId="77777777" w:rsidR="00A7712C" w:rsidRDefault="00A7712C" w:rsidP="00202312">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2544C930" w14:textId="77777777" w:rsidR="004525F6" w:rsidRDefault="004525F6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="178DD141" w14:textId="77777777" w:rsidR="00A7712C" w:rsidRDefault="00A7712C" w:rsidP="00202312">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5779B2EA" w14:textId="77777777" w:rsidR="00394192" w:rsidRDefault="00394192">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="199F62B0" w14:textId="77777777" w:rsidR="00202312" w:rsidRPr="00202312" w:rsidRDefault="00202312" w:rsidP="00202312">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3011057A" w14:textId="77777777" w:rsidR="00202312" w:rsidRPr="00202312" w:rsidRDefault="00202312" w:rsidP="00202312">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FDB7C7E" w14:textId="77777777" w:rsidR="00202312" w:rsidRPr="00202312" w:rsidRDefault="00202312" w:rsidP="00202312">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1293 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...265 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A41A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A96AD5E"/>
     <w:lvl w:ilvl="0" w:tplc="7C4CF9B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Symbol" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4323,110 +2096,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...58 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AFAC68C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4471,276 +2185,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="266077ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A96CB84"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4785,657 +2274,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...605 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5477,277 +2360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EEEF8CA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5816,51 +2473,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED125CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3774DF80"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5929,1821 +2586,248 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...539 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
+  <w:num w:numId="3" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1737584977">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1060591775">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="916474926">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="274605148">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...987 lines deleted...]
-    <w:rsid w:val="00FF5C54"/>
+    <w:rsidRoot w:val="00202312"/>
+    <w:rsid w:val="00000040"/>
+    <w:rsid w:val="00022192"/>
+    <w:rsid w:val="00042D16"/>
+    <w:rsid w:val="00202312"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A7712C"/>
+    <w:rsid w:val="00C073C6"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00D70A9B"/>
+    <w:rsid w:val="00DE25A0"/>
+    <w:rsid w:val="00DE2B69"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{4F80D0C0-9FAF-4528-882C-F2740757A5A7}"/>
+  <w14:docId w14:val="57B99200"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ACE6C9B1-D74C-4385-B0B7-D5C85ADB76E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7768,75 +2852,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7871,55 +2955,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7991,1287 +3075,809 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00202312"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00202312"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
-    <w:name w:val="Paginanummering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202312"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00202312"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00202312"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardEngels">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202312"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
-[...128 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00202312"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="00202312"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
-[...219 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00202312"/>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00554A50"/>
+    <w:rsid w:val="00202312"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022192"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...201 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/09/23/aandachtspunten-bij-de-ontwerpbegroting-2026-van-het-ministerie-van-binnenlandse-zaken-en-koninkrijksrelaties-en-gemeentefonds" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/09/23/aandachtspunten-bij-de-ontwerpbegroting-2026-van-het-ministerie-van-binnenlandse-zaken-en-koninkrijksrelaties-en-gemeentefonds" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/98ba3d15-912c-45ee-84e6-bff7b2cb1d01/file" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2026D04555" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/09/23/aandachtspunten-bij-de-ontwerpbegroting-2026-van-het-ministerie-van-binnenlandse-zaken-en-koninkrijksrelaties-en-gemeentefonds" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/98ba3d15-912c-45ee-84e6-bff7b2cb1d01/file" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/downloads/document?id=2026D04555" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/09/23/aandachtspunten-bij-de-ontwerpbegroting-2026-van-het-ministerie-van-binnenlandse-zaken-en-koninkrijksrelaties-en-gemeentefonds" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -9286,65 +3892,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9365,80 +3971,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8107</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1565</ap:Words>
+  <ap:Characters>8608</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>67</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>71</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9561</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10153</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>