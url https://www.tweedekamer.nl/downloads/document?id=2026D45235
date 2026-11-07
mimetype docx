--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,8621 +1,4845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00541CE6" w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="67A913A5">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00541CE6">
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="000C2F74" w14:paraId="2923841E" w14:textId="02A3A572">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Infrastructuur en Waterstaat (XII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="000C2F74" w14:paraId="1D12168E" w14:textId="18A81C32">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Mobiliteitsfonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidRDefault="000C2F74" w14:paraId="2CD51E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Deltafonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidP="004B4983" w:rsidRDefault="00066BA8" w14:paraId="1A8233EB" w14:textId="3597640A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidP="004B4983" w:rsidRDefault="00066BA8" w14:paraId="013D7AAC" w14:textId="01249B7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidP="004B4983" w:rsidRDefault="00066BA8" w14:paraId="2A43EDE6" w14:textId="03B1093B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidP="004B4983" w:rsidRDefault="00066BA8" w14:paraId="0DB107B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="055A07C8" w14:textId="54B5C70A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Het begint met het vooraf goedkeuren van begrotingswetsvoorstellen door het parlement. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="69E929A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="30EF7C4E" w14:textId="09BE968C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 van het ministerie van Infrastructuur en Waterstaat (XII)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="009C73AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XII)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, het Mobiliteitsfonds (A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="009C73AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Deltafonds (J)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="009C73AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-J)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="522B7AC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="69119109" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238134770" w:id="0"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="61F5EC52" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="3277EEC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="3E0F9B09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instandhouding: tekort niet gedekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="77BB8D32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="7124AAB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="1FB4C3FA" w14:textId="66461894">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="74CF01D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. Het is belangrijk dat de taakstellingen en intensiveringen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk238117690" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk238115859" w:id="2"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="57F292DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het coalitieakkoord bevat voor het ministerie van Infrastructuur en Waterstaat (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) geen intensiveringen die ingaan vanaf de ontwerpbegroting 2027. Wel zien we intensiveringen die het kabinet later doorvoert. We geven hieronder twee voorbeelden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="0FF8B361" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het kabinet maakt bij het coalitieakkoord € 1,5 miljard vrij voor de prioritaire aanlegprojecten Zuidasdok en A27 Hooipolder. Deze middelen staan voor 2028 en 2029 gereserveerd op het Mobiliteitsfonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="53063F38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het kabinet maakt bij de augustusbesluitvorming € 1,5 miljard vrij voor instandhouding. Deze middelen staan voor de periode 2029 tot en met 2035 gereserveerd op het Mobiliteitsfonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="31B41CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="65C6011E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid taakstellingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="7825BA01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij selecteerden 2 apparaatstaakstellingen uit het coalitieakkoord die in 2027 ingaan en keken of deze herkenbaar zijn opgenomen in de ontwerpbegroting: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5A5DBDF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de efficiencytaakstelling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="594D5B1C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de vernieuwing Rijksdienst/slagvaardige overheid. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="07AD2BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="197316ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De apparaatstaakstellingen uit het coalitieakkoord voor het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn via de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2026 meerjarig verwerkt en toegelicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De taakstellingen zijn vervolgens verwerkt in de betreffende begrotingsartikelen bij de ontwerpbegroting 2027. Als onderdeel van de taakstellingen bezuinigt het kabinet ook bij de uitvoeringsorganisaties ProRail en Rijkswaterstaat (RWS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6F4336D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De taakstellingen bij ProRail bedragen t/m 2040 cumulatief € 456 miljoen. Vanaf 2040 moet ProRail daarnaast structureel € 39 miljoen bezuinigen. De taakstellingen zijn verwerkt op artikel 13.02 (exploitatie, onderhoud en vernieuwing) van het Mobiliteitsfonds (MF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="009BF7E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taakstellingen bij RWS bedragen t/m 2031 cumulatief € 246 miljoen. Vanaf 2032 lopen de taakstellingen op van € 103 miljoen per jaar naar € 142 miljoen structureel vanaf 2035. De taakstellingen zijn verwerkt in de apparaatskosten van RWS. Zij zijn ook ingevoerd in de artikelen 12 (hoofdwegen) en 15 (hoofdvaarwegen) van het MF en artikel 5 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>netwerkgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kosten) van het Deltafonds (DF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="7A812C81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We concluderen dat de taakstellingen hiermee goed navolgbaar zijn. De taakstellingen moeten volgens het ministerie nog worden ingevuld. Daarom zijn de gevolgen ervan onbekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="489552CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="4AA7EFCA" w14:textId="75EAB6BA">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="27A700C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00AB23C6" w:rsidRDefault="004B4983" w14:paraId="4CD4ED4A" w14:textId="67AEA8DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie-Van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00AB23C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36740, nr. 7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook de minister van Financiën heeft gezegd het belang van duidelijke doelen en resultaten te onderschrijven. De minister wil deze ook een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1FA00F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5A7C460C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van het ministerie van Infrastructuur en Waterstaat duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid. De begroting van het ministerie van Infrastructuur en Waterstaat (XII) bevat 3 hoofddoelen. Die worden ook als beleidsprioriteiten genoemd in de ontwerpbegroting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6C9833D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland bereikbaar houden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2608C3A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland economisch sterk houden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="39459DC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland schoon en veilig houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="3EC2AE2A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1B3866BD" w14:textId="6C2E1950">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze 3 hoofddoelen zijn niet meetbaar gemaakt. Wel bevatten ze net als vorig jaar voor elk beleidsartikel onderliggende doelstellingen die zichtbaar zijn in doelenbomen. Dit vinden we positief. In totaal zijn er ongeveer 70 onderliggende doelstellingen geformuleerd. Veel van deze onderliggende doelstellingen lopen in scherpte en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toetsbaarheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uiteen. We geven hieronder verschillende voorbeelden waaruit dit blijkt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5DCA3268" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Concrete doelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="30FCA024" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>werken aan een klimaatneutrale mobiliteitssector die in 2050 volledig onafhankelijk is van fossiele brandstoffen en geen CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitstoot;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="66984F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5% minder verkeersdoden en ernstig gewonden in 2035 dan in 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="7C228A33" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="541CB558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Niet-concrete doelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6C65E3AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het beter benutten, in stand houden en ontwikkelen van het hoofdwegennet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1BDC8DF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bewuster en duurzamer omgaan met bodem en ondergrond in het Rijksbeleid. Decentrale overheden ondersteunen bij het uitvoeren van de bodemtaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="773DF040" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="328C4D22" w14:textId="4C896A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de inzichtelijkheid in de beleidsagenda doen we de aanbeveling om de hoofddoelen concreet te formuleren en risico’s bij de hoofddoelen expliciet te benoemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="4B77DFBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatieagenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="26191A14" w14:textId="65935ACF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2C0A2C89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op de bevindingen uit onze onderzoeken naar staalslakken, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bodemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024) en industriële lozingen (2026), het risico van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pfas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-verontreiniging en de financiële omvang van het begrote budget voor aanleg adviseren wij u om de volgende twee evaluaties uit de SEA te agenderen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1D5B513F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Periodieke rapportage Bodem en Ondergrond (artikel 13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De vorige beleidsdoorlichting van artikel 13 is in 2020 afgerond en betrof de periode 2014-2019. De Europese Commissie heeft in 2025 becijferd dat de maatschappelijke kosten voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pfas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de Europese Unie (EU) kunnen oplopen tot € 440 miljard. Nederland telt met ongeveer 5.000 bevestigde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pfas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-locaties na België de meeste locaties met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pfas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-vervuiling in heel de EU.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze evaluatie is dan ook relevant voor uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5348B0AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Evaluatie aanleg wegenprojecten 2023-2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is een ex post-evaluatie voor aanlegprojecten. Het is nog onduidelijk welke aanlegprojecten worden geëvalueerd. Het ministerie heeft op de fondsen een budget van ongeveer € 50 miljard begroot voor aanleg tot en met 2040. Uw Kamer kan de evaluatie dan ook gebruiken om te leren van eerder afgeronde aanlegprojecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="26AEF867" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="217C3E31" w14:textId="2A2D5AE3">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="366AAF2C" w14:textId="594EC879">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben op 20 mei 2026 onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd. De minister heeft in het jaarverslag over 2025 ook een aantal risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00AB23C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s genoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00AB23C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36945-XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8" w:rsidR="0068572F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-    </w:p>
-[...170 lines deleted...]
-    <w:p w:rsidRPr="00541CE6" w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00D55D9B" w14:paraId="55864A57" w14:textId="083852E4">
+      <w:r w:rsidRPr="00066BA8" w:rsidR="00AB23C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de ontwerpbegroting voor 2027 heeft de minister aandacht voor onder meer de volgende risico’s</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk237952536" w:id="3"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="35CF0EDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00541CE6" w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00D55D9B" w14:paraId="1BDEDA34" w14:textId="73D0AD8C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In toenemende mate zien we gevolgen van klimaatverandering en extreem weer, zoals bijvoorbeeld langere periodes van droogte. Deze hebben gevolgen voor de kwaliteit en beschikbaarheid van water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en steeds meer ook voor maatschappij, natuur, mens en onze economie. In ons onderzoek naar zoetwatertekorten geven we aan dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecorys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de economische schade door droogte in 2018 op € 450 miljoen tot € 2,08 miljard (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecorys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2019) inschatte.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="637A12FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00D55D9B" w14:paraId="4F65B443" w14:textId="279EC0F5">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De instandhoudingsopgave is groter dan beschikbare financiële middelen en capaciteit bij Rijkswaterstaat, ProRail en in de markt.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In paragraaf 4 gaan we hier verder op in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5D378AE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="36D826E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk239063092" w:id="4"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de risico’s die de minister benoemt in de ontwerpbegroting zien wij het volgende risico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1D58DF68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...1038 lines deleted...]
-    <w:p w:rsidR="00750A39" w:rsidP="002B72A3" w:rsidRDefault="004C20D4" w14:paraId="3EBED8C8" w14:textId="03A26A19">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De doelen van de Kaderrichtlijn Water (KRW) worden naar alle waarschijnlijkheid niet gehaald in december 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidR="00066BA8" w:rsidP="004B4983" w:rsidRDefault="00066BA8" w14:paraId="3FF8F3D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="3371858D" w14:textId="50E017AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="251D337D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="6C4CFDE7" w14:textId="142A8FB3">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...1002 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00101327">
+      <w:r w:rsidRPr="00066BA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Instandhouding</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Instandhouding: tekort niet gedekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="60B5694C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2A95757B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decennialang achtergestelde instandhouding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="42C8C69A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse infrastructuur en benodigde financiering hiervoor staan onder druk. Toenemend gebruik van infrastuctuur, geopolitieke ontwikkelingen die meer van de infrastructuur vragen, veranderende wetgeving, en instandhouding die decennialang oplopende achterstanden kent drukken de kwaliteit van de infrastructuur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2B77D066" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland kent een lange geschiedenis aan tekorten en achterstanden voor instandhouding van infrastructuur. In 1997 waren er bij het ministerie van Verkeer en Waterstaat al signalen dat de budgetten voor beheer en onderhoud te laag waren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...411 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het ministerie van IenW zegt dat aanleg decennialang de voorkeur had boven instandhouding. Voor ons verantwoordingsonderzoek 2025 (Algemene Rekenkamer, 2026) vermeldden wij dat het tekort voor instandhouding van het hoofdwegennet (HWN), hoofdvaarwegennet (HVWN) en hoofdwatersysteem (HWS) € 34,5 miljard bedraagt voor de periode 2025-2039. Voor ProRail bedroeg het tekort volgens de minister € 2,9 miljard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="625BA34F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4A3BF59A" wp14:anchorId="38771576">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="017CF93E" wp14:anchorId="69FF4813">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>514804</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4780280" cy="3874135"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="374251451" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4789489" cy="3881301"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00CC5F47">
-        <w:rPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 1: Verschil tussen budgetbehoefte voor instandhouding van de infrastructuur en de begroting in miljarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="7094EFB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bron: Algemene Rekenkamer (2026). Resultaten verantwoordingsonderzoek 2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1CBCBCB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Infrastructuur en Waterstaat, Mobiliteitsfonds en Deltafonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="0FA05063" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="14389745" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze verschillen tussen wat de minister beschikbaar stelt en wat de beheerders stellen nodig te hebben, zijn gebaseerd op oudere ramingen (RWS 2024 en ProRail 2025). Op dit moment is er daarom geen actueel inzicht in de tekorten. Voor RWS vindt er in het najaar 2026 een actualisatie en validatie van de cijfers plaats, voor ProRail gebeurt dit in 2027. Pas daarna zijn de werkelijke tekorten duidelijk. De minister geeft aan bezig te zijn met een herprioritering voor het Mobiliteitsfonds en Deltafonds, maar het is nog onduidelijk hoeveel extra geld er precies voor instandhouding beschikbaar komt. Hierover komt naar verwachting in oktober 2026 meer duidelijkheid. De kern is dat er bij de herprioritering duidelijkheid moet komen over de ambities en prioriteiten die de minister nastreeft met de middelen die hij beschikbaar stelt voor instandhouding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="31E274C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Budget instandhouding nagenoeg stabiel, vooral extra middelen vanaf 2032</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="57A66CED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De begrote budgetten voor instandhouding in de ontwerpbegroting 2027 zijn over de looptijd van het Mobiliteitsfonds en Deltafonds tot en met 2040 in totaal met € 5,8 miljard hoger dan die in de ontwerpbegroting 2026. De € 1,5 miljard uit de augustusbesluitvorming is onderdeel van de € 5,8 miljard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6EA96A54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij het ministerie van Financiën staat er bovendien voor instandhouding € 6,9 miljard gereserveerd op de Aanvullende Post (AP). Wij merken op dat deze bedragen nog niet voldoende zijn om de eerder genoemde tekorten te dekken. Er blijft een verschil bestaan tussen wat de minister beschikbaar stelt en de beheerders (RWS en ProRail) nodig achten. In bijlage 2 lichten we toe hoe deze bedragen (€ 5,8 miljard en € 6,9 miljard) zijn opgebouwd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="4AA80BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De volgende figuur laat de ontwikkeling van het begrote instandhoudingsbudget tot en met 2040 zien. De blauwe balken geven de instandhoudingsbudgetten op de fondsen weer. De donkerblauwe balken laten de middelen op de Aanvullende Post zien. We zien dat het begrote instandhoudingsbudget tot en met 2040 nagenoeg stabiel blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="446A8C5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...731 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6E940EEF" w14:textId="497263C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 2: begroot instandhoudingsbudget op Mobiliteitsfonds en Deltafonds tot en met  2040.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="410DD1E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3D4C7B69" wp14:anchorId="7FE2C653">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4A970089" wp14:anchorId="32726810">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>92185</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3727174" cy="2760126"/>
             <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="964691300" name="Afbeelding 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3733131" cy="2764538"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F2E84" w:rsidP="00F70A75" w:rsidRDefault="001F2E84" w14:paraId="133F2739" w14:textId="041E9381">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="4A3A2DC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="34FA5713" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="02EB4774" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="1720CE90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="60A11E3D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2011F649" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6C22061D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="70517E31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="01632127" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="655292A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bron: Ministerie van IenW (2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2BD07EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="789BC8DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="5BC90A24" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="00846138" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="27728EE6" w14:textId="192C83CD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="70E0E538" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="7EC6831C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="3F97A9EA" w14:textId="24FE3455">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="20A0CD6C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00360322" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="53F572A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="0A3BBF38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="6"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00066BA8" w:rsidP="00066BA8" w:rsidRDefault="00066BA8" w14:paraId="31237F51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> is bij de begrotingsbehandeling in uw Kamer. </w:t>
-[...69 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2BAEDA55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="6DFAA713" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="43E86695" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="45B44482" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="2FB51C06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5200E221" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="06EFDE90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="3B39F43C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="395B64EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="023BF514" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="5135A1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="1F497D"/>
-          <w:sz w:val="21"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="142314E3" wp14:anchorId="3BEE8CC0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2574F92F" wp14:anchorId="596F7F56">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-18415</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>384810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="2661285"/>
             <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1352839359" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" r:link="rId12">
+                    <a:blip r:embed="rId12" r:link="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="2661285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
-[...41 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="00066BA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Bijlage 1: overzicht onvolkomenheden verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="1194105A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="784401F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="640C668D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="4AC718F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="5314E111" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="630B2B41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="3E8753E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="68AA7EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="6FD680FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="131F0B8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="290B0F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="285E2480" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="3EAB002B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00066BA8" w:rsidRDefault="004B4983" w14:paraId="413237E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage 2: opbouw € 5,8 miljard en € 6,9 miljard aan AP-middelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="004B4983" w:rsidRDefault="004B4983" w14:paraId="5547F50F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...63 lines deleted...]
-    <w:p w:rsidR="00DD1191" w:rsidP="005A2F1E" w:rsidRDefault="00DD1191" w14:paraId="54C25B18" w14:textId="77777777"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De begrote budgetten voor instandhouding zijn over de looptijd van het Mobiliteitsfonds en Deltafonds tot en met 2040 in totaal met € 5,8 miljard gestegen vergeleken met de ontwerpbegroting 2026. Bij het ministerie van Financiën staat er daarnaast voor instandhouding € 6,9 miljard gereserveerd op de Aanvullende Post (AP). We geven in onderstaande tabel aan hoe de bedragen zijn opgebouwd.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7560" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6023"/>
         <w:gridCol w:w="1537"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="5BAC5EAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="184842AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006B6469" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DA6133" w14:paraId="2BFE73C7" w14:textId="69CCC750">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="0E84D0BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opbouw </w:t>
-[...62 lines deleted...]
-              <w:t>Bedragen X 1000</w:t>
+              <w:t>Opbouw € 5,8 miljard en € 6,9 miljard                                                  Bedragen X 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="532283E8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="0DA78068" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="7EB8F453" w14:textId="7FD09E41">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="27325E75" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B12520">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toekenning </w:t>
+              <w:t>Toekenning incidentele middelen 2031 vanaf de AP</w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="9"/>
+              <w:footnoteReference w:id="8"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="1882206C" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="525E7B28" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...5 lines deleted...]
-              <w:t>1.100.000</w:t>
+              <w:t>€ 1.100.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="64BEFC79" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="50C8F599" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="6E2B4FB8" w14:textId="0976BD86">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="6DF5C535" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Incidentele middelen</w:t>
+              <w:t>Incidentele middelen voor herprioritering Mobiliteitsfonds en Deltafonds instandhouding (2029-2035)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B12520">
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="10"/>
+              <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r w:rsidR="00A73DE1">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="0E9E2A07" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="089B81A3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...5 lines deleted...]
-              <w:t>1.500.000</w:t>
+              <w:t>€ 1.500.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="798BFEB1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="70FDA228" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00F1391D" w14:paraId="0DE89510" w14:textId="3F40EF90">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="4882CEF1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1391D">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Looptijd fonds wijzigt van 2025-2039 naar 2026-2040, het budget in 2040 is hoger dan in 2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F1391D">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD1191">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="11"/>
+              <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="2EAB37E4" w14:textId="51608352">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="5D49BDA7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...5 lines deleted...]
-              <w:t>740.951</w:t>
+              <w:t>€ 740.951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="28BA9F2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="75E0121E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F1391D" w:rsidR="00F1391D" w:rsidP="00F1391D" w:rsidRDefault="00F1391D" w14:paraId="30BAE8A9" w14:textId="504988DC">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00F1391D" w:rsidRDefault="004B4983" w14:paraId="4D42C75A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1391D">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Prijsbijstelling 2026 (€ 1,9 m</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> in 2040)</w:t>
+              <w:t>Prijsbijstelling 2026 (€ 1,9 miljard t/m 2040, € 149 miljoen in 2040)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="0AB6B67A" w14:textId="117DB617">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="15E6940D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00F1391D" w14:paraId="1E8328A2" w14:textId="4E0716A1">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="49CA6DB8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...5 lines deleted...]
-              <w:t>1.890.416</w:t>
+              <w:t>€ 1.890.416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="006A4AAE" w:rsidTr="00C034AA" w14:paraId="385DC841" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="402E02F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F1391D" w:rsidR="006A4AAE" w:rsidP="00F1391D" w:rsidRDefault="006A4AAE" w14:paraId="64ADDD1A" w14:textId="11972F6C">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00F1391D" w:rsidRDefault="004B4983" w14:paraId="302406C7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4AAE">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Restant (</w:t>
+              <w:t>Restant (onder meer middelen uit de generieke investeringsruimte voor onder meer excessieve prijsstijgingen en exogene tegenvallers)</w:t>
             </w:r>
-            <w:r w:rsidR="0058636F">
-[...35 lines deleted...]
-            <w:r w:rsidR="00086861">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="12"/>
+              <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4AAE" w:rsidR="006A4AAE" w:rsidP="006A4AAE" w:rsidRDefault="006A4AAE" w14:paraId="7D45E608" w14:textId="08CE575D">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="006A4AAE" w:rsidRDefault="004B4983" w14:paraId="7124E020" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4AAE">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€ 561.703</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A4AAE" w:rsidP="00C034AA" w:rsidRDefault="006A4AAE" w14:paraId="7D080968" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="2EB711AE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00941A89" w14:paraId="28A4054F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00941A89" w14:paraId="38546767" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00573D29" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="1A795066" w14:textId="3DC12B78">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="4034DE3A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00573D29">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tota</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> t/m 2040</w:t>
+              <w:t>Totale verhoging ontwerpbegroting 2027 vergeleken met ontwerpbegroting 2026 voor instandhouding t/m 2040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00024808" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="3B0E24BC" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="473E33C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...9 lines deleted...]
-              <w:t>5.793.070</w:t>
+              <w:t>€ 5.793.070</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="6FC6FDE9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="3547F3F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006B021D" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="376C6657" w14:textId="7650FE94">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="190FB0AA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Incidentele middelen voor instandhouding op de AP</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Incidentele middelen voor instandhouding op de AP (2032 t/m 2035) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006B021D" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="549EEBC0" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="09F91FDC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...5 lines deleted...]
-              <w:t>4.400.000</w:t>
+              <w:t>€ 4.400.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00C034AA" w14:paraId="48BF3A98" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00C034AA" w14:paraId="4CF5C299" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="4007D9B1" w14:textId="36AD7196">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="24664729" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structurele middelen voor instandhouding: € 500 </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> per jaar op de AP vanaf 2036 </w:t>
+              <w:t xml:space="preserve">Structurele middelen voor instandhouding: € 500 miljoen per jaar op de AP vanaf 2036 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006B021D" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="0837337F" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="02C4A4DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€ 2.500.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00941A89" w14:paraId="1075AB20" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00941A89" w14:paraId="0BFC33F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00024808" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="6B37C08B" w14:textId="36EB5CE9">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="0B373B48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Totaalbedrag</w:t>
-[...109 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Totaalbedrag op de Aanvullende Post voor instandhouding t/m 2040 (staat nog niet op begrotingen IenW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00024808" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="54E280D7" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="60E9FF83" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...9 lines deleted...]
-              <w:t>6.900.000</w:t>
+              <w:t>€ 6.900.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidTr="00941A89" w14:paraId="791D6974" w14:textId="77777777">
+      <w:tr w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidTr="00941A89" w14:paraId="7917ADF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6023" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="0D329723" w14:textId="3F490E73">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="65612E84" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B12520">
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> t/m 2040</w:t>
+              <w:t>Totaal extra instandhoudingsbudget inclusief Aanvullende Post-middelen t/m 2040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B12520" w:rsidR="00DD1191" w:rsidP="00C034AA" w:rsidRDefault="00DD1191" w14:paraId="68DCC924" w14:textId="77777777">
+          <w:p w:rsidRPr="00066BA8" w:rsidR="004B4983" w:rsidP="00C034AA" w:rsidRDefault="004B4983" w14:paraId="5C425DDC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00066BA8">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">€ </w:t>
-[...7 lines deleted...]
-              <w:t>12.693.070</w:t>
+              <w:t>€ 12.693.070</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DD1191" w:rsidP="005A2F1E" w:rsidRDefault="00EF6093" w14:paraId="310C0D6C" w14:textId="5F9FF6AB">
-[...13 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00066BA8" w:rsidR="00066BA8" w:rsidRDefault="004B4983" w14:paraId="5EE623F4" w14:textId="0A4CDB5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bron: ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Alle cijfers zijn door het ministerie berekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00066BA8" w:rsidR="00066BA8">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E9913E1" w14:textId="77777777" w:rsidR="00FB3072" w:rsidRDefault="00FB3072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1300B15D" w14:textId="77777777" w:rsidR="002D5C73" w:rsidRDefault="002D5C73" w:rsidP="004B4983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BF589FD" w14:textId="77777777" w:rsidR="00FB3072" w:rsidRDefault="00FB3072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="689AC491" w14:textId="77777777" w:rsidR="002D5C73" w:rsidRDefault="002D5C73" w:rsidP="004B4983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
-[...57 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DE81FC0" w14:textId="77777777" w:rsidR="00C96EBA" w:rsidRDefault="00C96EBA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03E79625" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="180DB246" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07E78895" w14:textId="77777777" w:rsidR="00C96EBA" w:rsidRDefault="00C96EBA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51655DB5" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E865AD0" w14:textId="77777777" w:rsidR="00FB3072" w:rsidRDefault="00FB3072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D29880C" w14:textId="77777777" w:rsidR="002D5C73" w:rsidRDefault="002D5C73" w:rsidP="004B4983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03983BA2" w14:textId="77777777" w:rsidR="00FB3072" w:rsidRDefault="00FB3072">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06F9BF11" w14:textId="77777777" w:rsidR="002D5C73" w:rsidRDefault="002D5C73" w:rsidP="004B4983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="2EAC421C" w14:textId="70BC150F" w:rsidR="00963336" w:rsidRPr="00963336" w:rsidRDefault="004B77A4" w:rsidP="00963336">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="076EFDE9" w14:textId="5CAF1EAD" w:rsidR="004B4983" w:rsidRPr="00963336" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F3DA2">
         <w:t xml:space="preserve"> Wijziging van de begrotingsstaten van het </w:t>
       </w:r>
-      <w:r w:rsidR="00B116E6">
+      <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DA2">
         <w:t>inisterie van Infrastructuur en Waterstaat (XII) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
       </w:r>
+      <w:r w:rsidR="00AB23C6">
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB23C6" w:rsidRPr="00AB23C6">
+        <w:t>36915-XII</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB23C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7903DD" w14:textId="0670189A" w:rsidR="004B77A4" w:rsidRPr="00781D01" w:rsidRDefault="00E828AF" w:rsidP="00963336">
+    <w:p w14:paraId="480F97FB" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="00781D01" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E828AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>kst-36915-XII-2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B77A4" w:rsidRPr="00781D01">
+      <w:r w:rsidRPr="00781D01">
         <w:t>p.</w:t>
       </w:r>
       <w:r>
-        <w:t>7, p.8 en p.9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F2CF4">
+        <w:t>7, p.8 en p.9. De taakstellingen zijn via de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5E93">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> suppletoire begroting verwerkt op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-begroting 2027.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="194644D7" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="00195394" w:rsidRDefault="004B4983" w:rsidP="004B4983">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008C5E93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Commission: Directorate-General for Environment, WSP, Ricardo &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C5E93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trinomics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C5E93">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004B77A4">
-[...22 lines deleted...]
-        <w:pStyle w:val="Voetnoottekst"/>
+      <w:r w:rsidRPr="00310ECE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008C5E93">
+        <w:t xml:space="preserve">[Directorate-General for Environment, WSP, Ricardo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00310ECE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> European Commission: Directorate-General for Environment, WSP, Ricardo &amp; Trinomics. </w:t>
-      </w:r>
+        <w:t>Trinomics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00310ECE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Directorate-General for Environment, WSP, Ricardo, Trinomics]. (2026). </w:t>
+        <w:t xml:space="preserve">]. (2026). </w:t>
       </w:r>
       <w:r w:rsidRPr="00310ECE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The cost of PFAS pollution for our society : final report</w:t>
       </w:r>
       <w:r w:rsidRPr="00310ECE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Publications Office of the European Union. </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00426F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://data.europa.eu/doi/10.2779/9590509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="6A855892" w14:textId="1404A39F" w:rsidR="00D20416" w:rsidRPr="00CC5F47" w:rsidRDefault="00D20416">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="37CB989D" w14:textId="43D2FF60" w:rsidR="004B4983" w:rsidRPr="00AB23C6" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Algemene Rekenkamer (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5F47">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Voorbij de dijk; Keuzes in het waterveiligheidsbeleid </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB23C6">
+        <w:t>(Kamerstuk 32698</w:t>
+      </w:r>
+      <w:r w:rsidR="0068572F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB23C6">
+        <w:t xml:space="preserve"> nr. 83).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="18AA94D5" w14:textId="0FE0F2E5" w:rsidR="004B4983" w:rsidRPr="0068572F" w:rsidRDefault="004B4983" w:rsidP="004B4983">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0009468F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00134207" w:rsidRPr="00CC5F47">
+      <w:r w:rsidRPr="00134207">
+        <w:t xml:space="preserve">Algemene Rekenkamer (2025b). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5F47">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Voorbij de dijk; Keuzes in het waterveiligheidsbeleid </w:t>
+        <w:t>Drinkwater onder druk. Onderdeel van verantwoordingsonderzoek 2024 ministerie van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidR="0068572F">
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidR="0068572F" w:rsidRPr="0068572F">
+        <w:t>27625, nr. 714).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0FD5C68C" w14:textId="40BA6E7D" w:rsidR="00BB4301" w:rsidRDefault="00BB4301">
+    <w:p w14:paraId="631C6207" w14:textId="4F08D493" w:rsidR="004B4983" w:rsidRPr="00CC5F47" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00134207" w:rsidRPr="00134207">
-[...2 lines deleted...]
-      <w:r w:rsidR="00134207" w:rsidRPr="00CC5F47">
+      <w:r w:rsidRPr="00134207">
+        <w:t xml:space="preserve">Algemene Rekenkamer (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5F47">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Drinkwater onder druk. Onderdeel van verantwoordingsonderzoek 2024 ministerie van Infrastructuur en Waterstaat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00134207" w:rsidRPr="00134207">
+        <w:t>Focus op industriële lozingen</w:t>
+      </w:r>
+      <w:r w:rsidR="0068572F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068572F">
+        <w:t>(Kamerstuk 27625, nr. 737)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5F47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="04262B14" w14:textId="75D18CE6" w:rsidR="00BB4301" w:rsidRPr="00CC5F47" w:rsidRDefault="00BB4301">
+    <w:p w14:paraId="52E99EA7" w14:textId="7B6DD15C" w:rsidR="004B4983" w:rsidRPr="00697CEF" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00134207" w:rsidRPr="00CC5F47">
+        <w:t xml:space="preserve"> Algemene Rekenkamer (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697CEF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Focus op industriële lozingen.</w:t>
+        <w:t>Zorgen over zoetwater – Onderzoek naar de voortgang van het Deltaprogramma Zoetwater</w:t>
+      </w:r>
+      <w:r w:rsidR="0068572F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 31710, nr. 90)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5D44CA9E" w14:textId="77777777" w:rsidR="001C34D0" w:rsidRPr="00697CEF" w:rsidRDefault="001C34D0" w:rsidP="001C34D0">
-[...33 lines deleted...]
-    <w:p w14:paraId="6E909862" w14:textId="0D30137E" w:rsidR="00EB7295" w:rsidRDefault="00EB7295" w:rsidP="00EB7295">
+    <w:p w14:paraId="67784D06" w14:textId="77777777" w:rsidR="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ministerie van Verkeer en Waterstaat (2004). </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4738">
         <w:t>Stand van zaken beheer en onderhoud rijkswegen, rijkswaterwegen en de spoorwegen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Kenmerk: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4738">
         <w:t>DGP/WV/U/04.2150</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>URL link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  (bestand opent in PDF) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="0D2FCFA7" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="00066BA8" w:rsidRDefault="004B4983" w:rsidP="004B4983">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vooruitlopend op de herprioritering bij de fondsen heeft het kabinet-Jetten bij de augustusbesluitvorming besloten om een totaalbedrag van € 1,1 miljard in 2031 vanuit de Aanvullende Post over te boeken naar het Mobiliteitsfonds en Deltafonds. Dit bedrag is volgens het ministerie nodig om in 2027 al verplichtingen aan te kunnen gaan voor urgente instandhoudingsprojecten. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1C159AAF" w14:textId="7540E3C1" w:rsidR="00DD1191" w:rsidRPr="003219A4" w:rsidRDefault="00DD1191" w:rsidP="00DD1191">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E3DDF6E" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="00066BA8" w:rsidRDefault="004B4983" w:rsidP="004B4983">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet-Jetten heeft bij de augustusbesluitvorming besloten om voor instandhouding voor de periode 2029-2035 incidenteel € 1,5 miljard beschikbaar te stellen. Dit bedrag is er op de begroting 2027 van het MF bijgekomen voor 2029-2035.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="03DBFCBA" w14:textId="556E4BCA" w:rsidR="00DD1191" w:rsidRDefault="00DD1191" w:rsidP="00DD1191">
+    <w:p w14:paraId="26B16DC8" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="00066BA8" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De looptijd in de ontwerpbegroting 2027 is 2026-2040 en in de ontwerpbegroting 2026 is dat 2025-2039. Het budget t/m 2040 is veel hoger dan in 2025 is begroot. Dit komt onder meer omdat in 2025 RWS de productie (uitvoering werkzaamheden) op instandhouding nog aan het vergroten was. Daarnaast is in de vorige begroting vanaf 2039 ook € 200 miljoen extra vrijgemaakt voor vernieuwing. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="297B142F" w14:textId="770C0B56" w:rsidR="00DD1191" w:rsidRDefault="00DD1191" w:rsidP="00DD1191">
+    <w:p w14:paraId="7FCD5E01" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="00066BA8" w:rsidRDefault="004B4983" w:rsidP="004B4983">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066BA8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00066BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prijsbijstelling is bedoeld voor inflatiecorrectie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="683A3B66" w14:textId="77777777" w:rsidR="00C96EBA" w:rsidRDefault="00C96EBA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F89A9A1" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CD5D559" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="326DB65E" w14:textId="77777777" w:rsidR="004B4983" w:rsidRPr="004B4983" w:rsidRDefault="004B4983" w:rsidP="004B4983">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1283 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...378 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035865EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="733AD558"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8684,196 +4908,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...144 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11EC327F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94E6AD18"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8942,51 +5021,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15021C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="656C4B70"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9055,164 +5134,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58E6C3AC"/>
     <w:lvl w:ilvl="0" w:tplc="38301210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -9259,250 +5225,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29A603B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88EE70A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9571,230 +5338,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...178 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47374687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A2C3684"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9863,164 +5451,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55957D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38DA7AA2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10089,276 +5564,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10400,51 +5650,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F28E5E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10513,51 +5763,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D5D5E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C018F8B8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10626,51 +5876,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E4C2FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F7416FE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10739,4959 +5989,358 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="716D36F2"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFF1A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3BC41FC6"/>
-    <w:lvl w:ilvl="0" w:tplc="743A4CE6">
+    <w:tmpl w:val="600E892A"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="D1CCFF82">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="60A041E0">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...340 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="607351377">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1211765898">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1204908308">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1874924295">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1645163156">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1922988687">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1713727569">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1137603971">
+  <w:num w:numId="11" w16cid:durableId="2099715973">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2133281676">
-[...59 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1065302295">
+  <w:num w:numId="12" w16cid:durableId="89084570">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="216473237">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...4226 lines deleted...]
-    <w:rsid w:val="00FF7EA8"/>
+    <w:rsidRoot w:val="004B4983"/>
+    <w:rsid w:val="00066BA8"/>
+    <w:rsid w:val="000C2F74"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002D5C73"/>
+    <w:rsid w:val="0039250E"/>
+    <w:rsid w:val="004B4983"/>
+    <w:rsid w:val="0068572F"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009C73AE"/>
+    <w:rsid w:val="00AB23C6"/>
+    <w:rsid w:val="00D07AF9"/>
+    <w:rsid w:val="00D77A3F"/>
+    <w:rsid w:val="00DD772D"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="433202AE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B15D9ECF-5093-48DC-BAA4-B015526F6BB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15716,75 +6365,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15819,55 +6468,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -15939,1639 +6588,878 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B4983"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004B4983"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
-    <w:name w:val="Paginanummering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-    <w:name w:val="Sjabloonsoort"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B4983"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
-      <w:spacing w:line="480" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B4983"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardEngels">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B4983"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
-[...128 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004B4983"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="004B4983"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
-[...217 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="004B4983"/>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D4043D"/>
+    <w:rsid w:val="00AB23C6"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
-[...2 lines deleted...]
-    <w:rsid w:val="008B6D1C"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00066BA8"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-[...2 lines deleted...]
-    <w:rsid w:val="008B6D1C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00066BA8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
-[...11 lines deleted...]
-      <w:color w:val="666666"/>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...515 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DD3AF8.840BF720" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DD3AF8.840BF720" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archief28.sitearchief.nl/archives/sitearchief/20171227063945/https:/www.rijksoverheid.nl/binaries/rijksoverheid/documenten/kamerstukken/2004/07/16/stand-van-zaken-beheer-en-onderhoud-rijkswegen-rijkswaterwegen-en-de-spoorwegen/1091620867.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.europa.eu/doi/10.2779/9590509" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-36915-XII-2.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -17586,65 +7474,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -17665,81 +7553,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11615</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2190</ap:Words>
+  <ap:Characters>12050</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>96</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>100</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13699</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14212</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-17T07:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>