--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,7437 +1,3744 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...46 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="00A42F0E" w14:paraId="306F2480" w14:textId="2337DBA8">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00525627">
-[...43 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Economische Zaken en Klimaat (XIII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="00A42F0E" w14:paraId="30B760CC" w14:textId="2CDBE4A6">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...77 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Nationaal Groeifonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00A42F0E" w:rsidP="00ED33BC" w:rsidRDefault="002074D1" w14:paraId="7EE49A1B" w14:textId="1746B0ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="00ED33BC" w:rsidRDefault="002074D1" w14:paraId="69B70A48" w14:textId="1C740096">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="00ED33BC" w:rsidRDefault="002074D1" w14:paraId="2F8F5D28" w14:textId="794A29E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="4611B466" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="6A0D68AD" w14:textId="41466EB4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Het begint met het vooraf goedkeuren van begrotingswetsvoorstellen door het parlement. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1F75AFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="00E92E52" w14:textId="68C14188">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 van het ministerie van Economische Zaken en Klimaat (begrotingshoofdstuk XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="00C22778">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="001747BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020-XIII)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Nationaal Groeifonds (begrotingshoofdstuk L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="00C22778">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Kamerstuk 37020-L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5B114EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="008412B5" w14:paraId="55864A57" w14:textId="00E0F625">
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="420B585A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="4849519B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3FCC8A24" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="24DC50F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgelicht: balans tussen doelen en meerjarig begrote uitgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="331AA497" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002074D1" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="202909AD" w14:textId="74A2E38C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="7A4AC9F4" w14:textId="4592A08D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...116 lines deleted...]
-    <w:p w:rsidR="009B4B69" w:rsidP="00582133" w:rsidRDefault="009C1DE2" w14:paraId="151AA976" w14:textId="5FABBBAF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="2232977E" w14:textId="0D130A8A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...89 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. Het coalitieakkoord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="006D17A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Bijlage bij Kamerstuk 36848, nr. 31) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bevatte voor het ministerie van Economische Zaken en Klimaat (EZK) 6 voorgenomen intensiveringen en bezuinigingen. Deze zijn (deels) verwerkt in de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A59CC" w:rsidR="002117A7">
-[...90 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire wet 2026 of de ontwerpbegroting 2027. Het is belangrijk dat de maatregelen of eventuele aanpassingen daarvan in de ontwerpbegroting voor 2027 goed te volgen zijn. In tabel 1 staan de maatregelen uit het coalitieakkoord die relevant zijn voor de begroting van het ministerie van EZK. Van maatregel 20, € 500 miljoen voor een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...99 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationaal Agentschap voor Disruptieve Innovatie (NADI), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kunnen wij niet goed nagaan of hij (volledig) aan de ontwerpbegroting is toegevoegd. Wij lichten dit hieronder toe.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1831"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-1281" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidTr="00582133" w14:paraId="3CEC8571" w14:textId="77777777">
+      <w:tr w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidTr="002074D1" w14:paraId="3D6142E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="63F13D4A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Maatregel uit coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="38C936A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="1A422DF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="77E9FDEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="66BF327B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="50007A51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidTr="002074D1" w14:paraId="6BD40973" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="57506AB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>21. Innovatie regionale campussen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="431ABD4E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>+ 100.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="73DD3678" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>+ 100.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="087F9155" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>+ 100.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="20F7278C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>+ 100.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="44B4EC24" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>+ 100.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidTr="002074D1" w14:paraId="172352D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E97D09" w:rsidR="00090F6A" w:rsidP="005D7A2B" w:rsidRDefault="00090F6A" w14:paraId="52D1A9B7" w14:textId="7A911032">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="407B81F4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E97D09">
-[...317 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>22. Toekomstfonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="02462E17" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="5D354D2C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="5962D8D5" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="60DE8186" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-72.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="4025513A" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="531BEB23" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-7.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="72A9F37C" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="71188869" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-50.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="7CEEDEF1" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="55361729" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidTr="00582133" w14:paraId="67E680B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidTr="002074D1" w14:paraId="172BD2F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidRDefault="00090F6A" w14:paraId="5BA47F22" w14:textId="745133F8">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="412DDEDE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61. Efficiencytaakstelling* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="0A51D65A" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="17CBBF8C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-4.025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="0098FA8A" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="7E80099D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-7.710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="07D02A52" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="10FDCF3D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-13.638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="57F44961" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="74040CBB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-19.828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="51AFFF6B" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="5A695D44" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-18.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidTr="00582133" w14:paraId="5069FE79" w14:textId="77777777">
+      <w:tr w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidTr="002074D1" w14:paraId="76D3056C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidRDefault="00090F6A" w14:paraId="10E3D175" w14:textId="5B9DF98B">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="07484E35" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62. Vernieuwing Rijksdienst/slagvaardige overheid*   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="18FB5490" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="7BECF4E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="7CE7E3C3" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="4C7B73B1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="6719ACAB" w14:textId="09FC00FB">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="3712353A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>22.214</w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-22.214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="5F020DA3" w14:textId="1B26398C">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="5090C970" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>56.023</w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-56.023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="6CD2072B" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="5D8C9F95" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-53.355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidTr="00582133" w14:paraId="4BF3CADE" w14:textId="77777777">
+      <w:tr w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidTr="002074D1" w14:paraId="39B824AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidRDefault="00090F6A" w14:paraId="0D54398F" w14:textId="41B64534">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="1883E876" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. Subsidietaakstelling*    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="4C936E5B" w14:textId="4AC81926">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="1779C3D2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>6.257</w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-6.257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="4EFD6F86" w14:textId="65F61FEE">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="355A17AC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>6.257</w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-6.257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="6BAC590B" w14:textId="648E506A">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="5C4AE6CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>6.257</w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-6.257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="4DE0F461" w14:textId="6A885CBF">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="4084D442" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>6.257</w:t>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-6.257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D7A2B" w:rsidR="00090F6A" w:rsidP="00E97D09" w:rsidRDefault="00090F6A" w14:paraId="4A0C10F8" w14:textId="77777777">
+          <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="42CFD200" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D7A2B">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002074D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-2.464</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F55FA4" w:rsidP="00F55FA4" w:rsidRDefault="00F55FA4" w14:paraId="28795D02" w14:textId="400BD711">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">verschillende </w:t>
+    <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="00ED33BC" w:rsidRDefault="002074D1" w14:paraId="41BC1478" w14:textId="676A0726">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 1: maatregelen coalitieakkoord van 30 januari 2026 (bedragen in duizenden €).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="03A64330" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Bedragen betreffen het EZK-deel van verschillende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bezuinigingen. Deze bedragen zijn opgenomen in de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> suppletoire wet EZK 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450A32" w:rsidP="00F55FA4" w:rsidRDefault="00450A32" w14:paraId="1F7A1DFE" w14:textId="77777777"/>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="006163FB" w:rsidR="00463C25" w:rsidP="006875F6" w:rsidRDefault="00C4724D" w14:paraId="68B001D2" w14:textId="315D400C">
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1C6C39BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="7EEFF56D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord staat dat er een Nationale Investeringsinstelling (NII) zal worden opgericht om financiering te verstrekken aan projecten en bedrijven die deze financiering niet zelfstandig op de private financieringsmarkt kunnen ophalen. De financiering van NII loopt naar verwachting via de begroting van het ministerie van Financiën.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="02D3F90A" w14:textId="0C75026F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij selecteerden 2 intensiveringen uit het coalitieakkoord die in 2027 ingaan. We gingen na of deze herkenbaar zijn opgenomen in de ontwerpbegroting 2027. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1905B081" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coalitieakkoord maatregel 21: Innovatie regionale campussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="0A50FD5D" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het coalitieakkoord staat dat de minister vanaf 2027 voor maatregel 21, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007D577E" w:rsidR="00285548" w:rsidP="00582133" w:rsidRDefault="00463C25" w14:paraId="56447239" w14:textId="045E11D2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Innovatie regionale campussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, structureel €100 miljoen extra krijgt voor de uitvoering van verschillende initiatieven. Het gaat om de Nationale Technologiestrategie, regionale innovatieclusters, deelname aan Europese innovatieprogramma’s en publiek-private innovatieprogramma’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="1288F328" w14:textId="6746C282">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In ieder geval een deel van de middelen voor maatregel 21 zijn in de ontwerpbegroting verdeeld over verschillende financiële instrumenten. De ontwerpbegroting bevat geen toelichting op de volledige verdeling. Hierdoor kunnen wij niet goed nagaan of de hele intensivering is overgeheveld naar de ontwerpbegroting van EZK en hoe deze middelen over de verschillende instrumenten zijn verdeeld. Uit de toelichting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de beleidsagenda maken wij op dat de mutaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...201 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ruimte voor economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stimulering academische spin-offcreatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344135" w:rsidR="008D5705">
-[...67 lines deleted...]
-    <w:p w:rsidRPr="00801A3F" w:rsidR="00823CCC" w:rsidP="007A59CC" w:rsidRDefault="00C4724D" w14:paraId="4E6761C8" w14:textId="54321D05">
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenhangen met de structurele intensivering van € 100 miljoen uit het coalitieakkoord. Voor deze instrumenten is ongeveer € 15 miljoen aan uitgaven geraamd in 2027. Wij kunnen niet goed volgen waaraan de minister de overige € 85 miljoen in 2027 wil besteden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="2AE50752" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...194 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coalitieakkoord maatregel 20: Nationaal Agentschap voor Disruptieve Innovatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="2F569AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord staat dat er € 500 miljoen euro wordt gereserveerd voor een kapitaalstorting in het op te richten Nationaal Agentschap voor Disruptieve Innovatie (NADI). Met het NADI wil het kabinet disruptieve innovaties uitlokken. Volgens het coalitieakkoord gaat het om een financiële transactie die niet relevant is voor het EMU-saldo, maar wel voor de EMU-schuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="28798A90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de ontwerpbegroting zijn middelen op de post NADI toegevoegd aan begrotingsartikel 2. De minister licht toe dat het de bedoeling is om in 2028 een organisatie voor het NADI op te richten. In 2027 wil de minister echter al 3 pilotprogramma’s starten. Daarvoor heeft de minister € 10 miljoen geraamd. In latere jaren nemen de uitgaven toe. Tot en met 2031 is een totaalbedrag van € 260 miljoen begroot. Uit de begroting wordt niet duidelijk of de volledige € 500 miljoen uit het coalitieakkoord is overgeheveld. In de Miljoenennota 2027 is toegelicht dat deze uitgaven relevant zijn voor het EMU-saldo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="08B416D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...96 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op bovenstaande stellen we vast dat de 2 genoemde intensiveringen uit het coalitieakkoord maar ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="310656F2" w14:textId="4E27D261">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5B423CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4F69799F" w14:textId="7271880C">
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00BC4A6B" w:rsidRDefault="00ED33BC" w14:paraId="17268212" w14:textId="3A96B602">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie-Van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="00BC4A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36740, nr. 7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook de minister van Financiën heeft gezegd het belang van duidelijke doelen en resultaten te onderschrijven. De minister wil deze ook een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5369BAD4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...109 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij hebben gekeken of in de beleidsagenda van de ontwerpbegroting 2027 van het ministerie van EZK duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="6EC6F539" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4D717274" w14:textId="318DAB36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ontwerpbegroting 2027 zijn bij het onderdeel beleidsagenda de volgende beleidsprioriteiten van de minister opgenomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="61BA8E75" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘een structurele economische groei van 1,5%’;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="4CF7F6FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘3% van de Nederlandse economie (het bruto binnenlands product, bbp) in 2030 investeren in onderzoek en ontwikkeling (R&amp;D)’; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5FCB5BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘het verhogen van de weerbaarheid van de digitale samenleving en overheid door innovatie en technologische ontwikkeling te stimuleren en digitale soevereiniteit en autonomie te versterken’; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="17940FF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘het verminderen van afhankelijkheden en het vergroten van leveringszekerheid van kritieke grondstoffen en (half)producten door het versneld uitvoeren van de Nationale Grondstoffenstrategie’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="263431AC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...44 lines deleted...]
-    <w:p w:rsidR="00032B10" w:rsidP="00D34530" w:rsidRDefault="00032B10" w14:paraId="3ED3B804" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3B6251E6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00824F81" w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="00004B7F" w14:paraId="1373022F" w14:textId="22808A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We stellen vast dat de eerste 2 beleidsprioriteiten concrete (specifieke en meetbare) doelen bevatten. Met de Productiviteitsagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het 3%-R&amp;D-actieplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doet de minister voorstellen om deze doelen te behalen. Wij merken op dat de minister er maar ten dele invloed op heeft of deze doelen worden gehaald. De andere 2 beleidsprioriteiten zijn minder concreet geformuleerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="28144610" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00824F81" w:rsidR="002F1D74" w:rsidP="009D7BAE" w:rsidRDefault="00150C8F" w14:paraId="498F79B5" w14:textId="399C7B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft ministeriële </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingesteld om een doorbraak te forceren bij 6 grote maatschappelijke opgaven. De minister van EZK is coördinerend minister voor de ministeriële taskforce Toekomstige Welvaart en Vestigingsklimaat (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TTWenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Wij constateren dat de beleidsprioriteiten die zijn opgenomen in de beleidsagenda aansluiten bij de bedoelingen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TTWenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de opdrachtbrief van de taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de doelen uit de beleidsagenda overigens niet specifiek genoemd. Op 10 juli 2026 heeft de minister van EZK het parlement geïnformeerd over de voortgang van de taskforce. Hierin noemt de minister verschillende concrete doelen, zoals dat van 1,5% structurele economische groei. Ook noemt de minister als doel dat vrouwelijke ondernemers in 2030 relatief net zoveel financiering ophalen als mannelijke ondernemers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wij adviseren het kabinet om de doelen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zo concreet mogelijk te formuleren en de voortgang hiervan te monitoren.  </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231983828" w:id="0"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="57980B68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatieagenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="7EFA7715" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn gepland en uitgevoerd per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3CD6886F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op de bevindingen uit onze onderzoeken, actuele ontwikkelingen en het financieel belang vinden we de evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie voor Economische Zaken. Wij adviseren u de volgende evaluaties voor uw agendering in overweging te nemen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="0D3CE37E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00824F81" w:rsidR="00763FA5" w:rsidP="009D7BAE" w:rsidRDefault="00150C8F" w14:paraId="577E8E4E" w14:textId="7F2C6990">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodieke Rapportage Goed functionerende (digitale) economie en markten (verwacht 2027): de minister wil in deze rapportage evalueren hoe het beleid heeft bijgedragen aan een goed functionerende digitale economie. De rapportage sluit aan bij de beleidsprioriteit van de minister om de weerbaarheid van de digitale samenleving en overheid te verhogen. De uitkomsten van de rapportage kunnen relevant zijn voor de vormgeving van het beleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="73F01217" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00824F81" w:rsidR="002F1D74" w:rsidP="009D7BAE" w:rsidRDefault="00150C8F" w14:paraId="5D3B07A6" w14:textId="1FD2183A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Missiegedreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Topsectoren- en Innovatiebeleid (2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helft 2026): met dit beleid stimuleerde de minister voor een aantal zogenoemde topsectoren de samenwerking tussen bedrijfsleven, wetenschap en overheid. Het doel was om maatschappelijke missies te koppelen aan verdienvermogen.  Hoewel het Topsectorenbeleid begin 2026 is beëindigd, kan de evaluatie lessen bevatten voor het huidige beleid.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5BF2FAD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00824F81" w:rsidR="002F1D74" w:rsidP="009D7BAE" w:rsidRDefault="00150C8F" w14:paraId="21C3447F" w14:textId="47086607">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gids Proportionaliteit (verwacht 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helft 2026): in ons verantwoordingsonderzoek 2024 (AR, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) hebben wij aangegeven dat er bij inkoop veel fouten worden gemaakt. Om de fouten te verminderen en aanbesteding voor bedrijven te verbeteren adviseerden wij het kabinet om de wet- en regelgeving en het inkoopproces te vereenvoudigen. De evaluatie van de Gids Proportionaliteit kan voorstellen bevatten om de regelgeving te vereenvoudigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="138DAE99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...183 lines deleted...]
-        <w:t xml:space="preserve">ministeriële </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB6694" w:rsidR="00890A34">
-        <w:t>taskforces</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB6694" w:rsidR="00890A34">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-NL (2027): het kabinet wil </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB6694" w:rsidR="00EB6694">
-        <w:t>TTWenV</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB6694" w:rsidR="00EB6694">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">sluiten bij de bedoelingen van de </w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-NL en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E6BEF">
-        <w:t>TTWenV</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invest-international</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB6694" w:rsidR="00BB3766">
-[...304 lines deleted...]
-    <w:p w:rsidRPr="00801A3F" w:rsidR="00005E33" w:rsidP="00801A3F" w:rsidRDefault="007E30CB" w14:paraId="09B8407D" w14:textId="7AEFF03D">
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenvoegen en in 2028 een Nationale Investeringsinstelling oprichten. Deze evaluatie kan relevante lessen bevatten voor de vormgeving en uitvoering van deze plannen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3D6FE8AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...97 lines deleted...]
-    <w:p w:rsidRPr="007A59CC" w:rsidR="0031535C" w:rsidRDefault="00476868" w14:paraId="4A827DE6" w14:textId="37D62F9B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluatie Project Beethoven (2027): in 2024 heeft het kabinet € 1,7 miljard toegezegd om vooral Brainport Eindhoven als een aantrekkelijke vestigingsplaats voor de microchipsector en zijn toeleveranciers te behouden. Deze evaluatie biedt inzicht in hoeverre deze aanpak succesvol is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="093DADBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="1E3EAEF6" w14:textId="233395FD">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">valuatie </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="65CAC68B" w14:textId="597A9E07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij hebben op 20 mei 2026 onze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00476868" w:rsidR="00DD6267">
-[...3 lines deleted...]
-        <w:t>Missiegedreven</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00476868" w:rsidR="00DD6267">
-[...121 lines deleted...]
-    <w:p w:rsidRPr="00801A3F" w:rsidR="00FD6623" w:rsidP="007A59CC" w:rsidRDefault="00FD6623" w14:paraId="45A6DF2B" w14:textId="1E17FD1B">
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="009B0974">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="35529D02" w14:textId="7A6AE242">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft in het jaarverslag over 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="009B0974">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 36945-XIII, nr. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="009B0974">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een aantal risico’s genoemd. In de beleidsagenda van de ontwerpbegroting voor 2027 heeft de minister per hoofddoelstelling een risico genoemd. De minister heeft in de beleidsagenda onder meer aandacht voor de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3D5E2F91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00801A3F" w:rsidR="0031535C" w:rsidP="00801A3F" w:rsidRDefault="00296C54" w14:paraId="2A1DB501" w14:textId="5BFBA700">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de beleidsprioriteit om in 2030 3% van het bbp te investeren in R&amp;D noemt de minister de volgende risico’s: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>randvoorwaarden, zoals ruimte, toegang tot het energienet, passende financiering, fiscale regels en voldoende talent, moeten op orde zijn om deze investeringen mogelijk te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="61539F59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Evaluatie </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de beleidsprioriteit om de weerbaarheid van de digitale samenleving en overheid te verhogen noemt de minister de volgende risico’s: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onzekerheid wat betreft de beschikbaarheid en betrouwbaarheid van digitale voorzieningen door geopolitieke ontwikkelingen; een digitale transitie kent hoge investeringskosten en vraagt om schaarse technische expertise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="6014F2B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1EB0716F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de risico’s die de minister benoemt in de ontwerpbegroting zien wij het volgende risico in onze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00801A3F" w:rsidR="0031535C">
-[...3 lines deleted...]
-        <w:t>Invest</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00801A3F" w:rsidR="0031535C">
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00801A3F" w:rsidR="00D340B4">
-[...82 lines deleted...]
-    <w:p w:rsidRPr="00801A3F" w:rsidR="0031535C" w:rsidP="00801A3F" w:rsidRDefault="00DC1A6F" w14:paraId="2AE815D4" w14:textId="4550BC79">
+    </w:p>
+    <w:p w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="7E0A7A3D" w14:textId="49CB9287">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...204 lines deleted...]
-    <w:p w:rsidRPr="00677CD3" w:rsidR="00D018EA" w:rsidP="009055ED" w:rsidRDefault="00623837" w14:paraId="411F59D4" w14:textId="3CF2E509">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiscale regelingen leveren te weinig productiviteitsgroei op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="06AB4E38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="73007D8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="073690B9" w14:textId="2D6E3DBD">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitgelicht: balans tussen doelen en meerjarig begrote uitgaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="535AB916" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren zijn de beleidsbudgetten van het ministerie van EZK incidenteel verhoogd door bijvoorbeeld de coronamaatregelen, het Nationaal Groeifonds (NGF) en de Important </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Common European Interest (IPCEI)- programma’s. In de meerjarenraming van de ontwerpbegroting EZK 2027 is zichtbaar dat het effect van deze tijdelijke verhoging van de uitgaven de komende jaren afneemt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5A7B5D74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In figuur 1 zijn de gerealiseerde en begrote uitgaven aan subsidies en leningen op de beleidsartikelen 1, 2 en 3 weergegeven voor de periode 2024-2031. Op deze beleidsartikelen zijn de uitgaven opgenomen die de minister inzet voor het goed functioneren van de economie en markten, het bedrijvenbeleid en de financiering van bedrijven. De figuur laat zien dat de komende jaren de beschikbare uitgaven afnemen van ongeveer € 987 miljoen in 2026 naar € 561 miljoen in 2031. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="74499948" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...433 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="660E4159" wp14:anchorId="07C44130">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1C498BA0" wp14:anchorId="3579CA10">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>299085</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4443730" cy="3133725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="901268435" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4443730" cy="3133725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00582133" w:rsidR="00253430">
-        <w:rPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 1: ontwikkeling meerjarige budgetten subsidies en leningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00582133" w:rsidR="00A02FD9">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="468A60DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bron: opgave ministerie van EZK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="45B29B95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="70077DCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast het aflopen van de tijdelijke verhoging van de uitgaven zijn er door verschillende kabinetten structurele taakstellingen ingeboekt. Ook is de afgelopen jaren niet de volledige prijsbijstelling uitgekeerd. Beide hebben een structureel effect op de begrote subsidies en leningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="25075077" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De meerjarenraming geeft inzicht in de budgettaire gevolgen van het gevoerde beleid. Wij hebben gekeken of de minister in de ontwerpbegroting toelicht wat de gevolgen zijn van de geraamde uitgavendaling voor de doelen van het beleid. Wij constateren dat de minister hier in de ontwerpbegroting niet specifiek op ingaat. Wel geeft zij aan dat er grote investeringen nodig zijn om de beleidsprioriteiten te realiseren. De Productiviteitsagenda en het 3%-R&amp;D-actieplan bevatten geen van beide een budgettaire bijlage waarin de minister toelicht hoeveel middelen zij wil inzetten. Daarom verwachten wij dat de minister hierop in de begroting wel ingaat. De minister licht echter niet toe of zij met de beschikbare middelen voor innovatie bijvoorbeeld de doelstelling van 3% van het bbp in 2030 verwacht te halen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="2BE8C81E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extra geld is niet altijd de oplossing. Echter, een begroting moet wel inzicht geven in de relatie tussen de doelen van de minister en de middelen die de minister hiervoor wil inzetten. Een risico is dat de huidige middelen en ambities onvoldoende met elkaar in evenwicht zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1030A6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00846138" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="28E9A141" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="1"/>
+      <w:r w:rsidRPr="00846138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="25DC10C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="067C9E27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...71 lines deleted...]
-      <w:r w:rsidR="004A2C98">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="75CBFB4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00360322" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="2D74E7EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="002074D1" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="78F27464" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="2"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="002074D1" w14:paraId="24CB08F8" w14:textId="3041BDAA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00822369">
-[...218 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...37 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidR="00ED33BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="007A59CC" w:rsidRDefault="006943EF" w14:paraId="095E1B25" w14:textId="00384E75">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="002074D1" w:rsidRDefault="00ED33BC" w14:paraId="1C23E830" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2A6B7705" wp14:anchorId="02E93EF7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5235D8A0" wp14:anchorId="4C7E3B5C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>389246</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="2511425"/>
             <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="858728866" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="858728866" name="Afbeelding 858728866"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="2511425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006705F" w:rsidP="005A2F1E" w:rsidRDefault="0006705F" w14:paraId="3E9F38D7" w14:textId="77777777"/>
-[...31 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="288F47F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1BC88FFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="7848E520" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1F8B055F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3359D405" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="18279ABC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="4267ECBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="27F23C0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="12F657FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="0F99CD77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1A6C1830" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="3FE8A7A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="5B739C2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="7D3BA8F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="74CDE92A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00ED33BC" w:rsidP="00ED33BC" w:rsidRDefault="00ED33BC" w14:paraId="1A76DD95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002074D1" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="7BDB7C4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002074D1" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F0B9C6" w14:textId="77777777" w:rsidR="00F96EFD" w:rsidRDefault="00F96EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B4FF1D3" w14:textId="77777777" w:rsidR="00BF7162" w:rsidRDefault="00BF7162" w:rsidP="00ED33BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6352A4D7" w14:textId="77777777" w:rsidR="00F96EFD" w:rsidRDefault="00F96EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3000FCE0" w14:textId="77777777" w:rsidR="00BF7162" w:rsidRDefault="00BF7162" w:rsidP="00ED33BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Italic">
-[...7 lines deleted...]
-    <w:panose1 w:val="00000500000000000000"/>
+  <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="194F7A33" w14:textId="77777777" w:rsidR="00B7516A" w:rsidRDefault="00B7516A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37C037F0" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="00ED33BC" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73614E2F" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="00ED33BC" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CD96D6C" w14:textId="77777777" w:rsidR="00B7516A" w:rsidRDefault="00B7516A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17FBFD70" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="00ED33BC" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28E3615E" w14:textId="77777777" w:rsidR="00F96EFD" w:rsidRDefault="00F96EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="085687E4" w14:textId="77777777" w:rsidR="00BF7162" w:rsidRDefault="00BF7162" w:rsidP="00ED33BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46F96CDD" w14:textId="77777777" w:rsidR="00F96EFD" w:rsidRDefault="00F96EFD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19C78351" w14:textId="77777777" w:rsidR="00BF7162" w:rsidRDefault="00BF7162" w:rsidP="00ED33BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="243AD535" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="002074D1" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, bijlage bij kamerstuk 29 544, nr. 1287 en Tweede Kamer, vergaderjaar 2025-2026. Bijlage bij kamerstuk 36 630 nr. 3 </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5C3BE4F4" w14:textId="6F38EEAA" w:rsidR="0031535C" w:rsidRPr="000F6180" w:rsidRDefault="0031535C" w:rsidP="00AF6AAD">
+    <w:p w14:paraId="0012279A" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="002074D1" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00850D8E">
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 33 009, nr. 165</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002074D1" w:rsidDel="006935DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 3 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3F5906D8" w14:textId="1222D045" w:rsidR="000F6180" w:rsidRPr="000F6180" w:rsidRDefault="000F6180">
+    <w:p w14:paraId="5385EE26" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="002074D1" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000F6180">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, Bijlage bij kamerstuk 36 848, nr. 106</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="23F371D6" w14:textId="01BBB753" w:rsidR="009D556A" w:rsidRPr="00E620EC" w:rsidRDefault="009D556A" w:rsidP="009D556A">
+    <w:p w14:paraId="540E1247" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="002074D1" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E620EC">
-[...9 lines deleted...]
-        <w:t>36 848, nr. 106</w:t>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026. 36 630 nr. 3 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7E0FCFB8" w14:textId="1974933E" w:rsidR="007529F7" w:rsidRDefault="007529F7">
+    <w:p w14:paraId="3AE0198A" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="002074D1" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B575F" w:rsidRPr="002B575F">
-[...29 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="004C5B86">
+        <w:r w:rsidRPr="002074D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.rekenkamer.nl/documenten/2025/05/21/inkoop-eenvoudiger</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="6247437F" w14:textId="70D22DE7" w:rsidR="00296C54" w:rsidRDefault="00296C54">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4240A49D" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="002074D1" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002074D1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00024FDE" w:rsidRPr="004C5B86">
+        <w:r w:rsidRPr="002074D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00024FDE">
+      <w:r w:rsidRPr="002074D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32A60EB0" w14:textId="77777777" w:rsidR="00B7516A" w:rsidRDefault="00B7516A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="342EC62E" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="00ED33BC" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="184FE715" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="00ED33BC" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AFAD2BF" w14:textId="77777777" w:rsidR="00ED33BC" w:rsidRPr="00ED33BC" w:rsidRDefault="00ED33BC" w:rsidP="00ED33BC">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1259 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7476,64 +3783,239 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18A056C9"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27FE0126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0BE48B06"/>
-[...1 lines deleted...]
-      <w:start w:val="22"/>
+    <w:tmpl w:val="32D685F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6151376E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54140124"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61B10D68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19AE771A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -7589,54 +4071,54 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24ED559A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6964823C"/>
+    <w:tmpl w:val="6EEEF8CA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -7702,153 +4184,64 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8B65E0"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E83C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="861A3090"/>
+    <w:tmpl w:val="188ADBD6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...87 lines deleted...]
-        <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -7904,3209 +4297,252 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...1734 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1577477138">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1526824771">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="186918961">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1182 lines deleted...]
-    <w:rsid w:val="00FF659E"/>
+    <w:rsidRoot w:val="00ED33BC"/>
+    <w:rsid w:val="000203CC"/>
+    <w:rsid w:val="001747BC"/>
+    <w:rsid w:val="002074D1"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="0039250E"/>
+    <w:rsid w:val="0048246E"/>
+    <w:rsid w:val="006D17A7"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009B0974"/>
+    <w:rsid w:val="00A42F0E"/>
+    <w:rsid w:val="00BC4A6B"/>
+    <w:rsid w:val="00BF7162"/>
+    <w:rsid w:val="00C22778"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="1C422358"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{70E4D259-2444-4F84-8E06-FA31142512C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11131,75 +4567,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11234,55 +4670,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -11354,1382 +4790,909 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...33 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...59 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00763FA5"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00763FA5"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00763FA5"/>
+    <w:rsid w:val="00ED33BC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED33BC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED33BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED33BC"/>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00024FDE"/>
+    <w:rsid w:val="009B0974"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002074D1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="002074D1"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...292 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/05/21/inkoop-eenvoudiger" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -12744,65 +5707,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12823,81 +5786,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12616</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2367</ap:Words>
+  <ap:Characters>13021</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>105</ap:Lines>
-  <ap:Paragraphs>29</ap:Paragraphs>
+  <ap:Lines>108</ap:Lines>
+  <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14880</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15358</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-17T09:17:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>