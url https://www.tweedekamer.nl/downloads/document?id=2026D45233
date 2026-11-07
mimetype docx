--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,6231 +1,3453 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...82 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00CD7265" w14:paraId="07E04AEF" w14:textId="2A4332B3">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...54 lines deleted...]
-      <w:r w:rsidR="0096258C">
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (XIV) en het Diergezondheidsfonds (F) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00C052B9" w14:paraId="20D3DA36" w14:textId="7D392F21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00C052B9" w:rsidP="00A95A3D" w:rsidRDefault="00C052B9" w14:paraId="3407272B" w14:textId="636B142E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00C052B9" w:rsidP="00A95A3D" w:rsidRDefault="00C052B9" w14:paraId="6A7DB431" w14:textId="1B5B4109">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="60D0DC4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="4F393C3F" w14:textId="7A671D02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Allereerst keurt het parlement vooraf begrotingswetsvoorstellen goed. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="61C92CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="7DCC88F5" w14:textId="741C37AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (begrotingshoofdstuk XIV) van het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00EA29AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XIV)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444183" w:rsidR="006317F4" w:rsidRDefault="006317F4" w14:paraId="321472D6" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="2AAF268D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="000B3D9F" w14:paraId="55864A57" w14:textId="29CD76D6">
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="1C66B954" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="000B3D9F" w14:paraId="1BDEDA34" w14:textId="47DA661C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="2BE097A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="000B3D9F" w14:paraId="4F65B443" w14:textId="1BA7D3C2">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="62265D65" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="009E03DF" w:rsidR="00603621" w:rsidP="00AD1558" w:rsidRDefault="000B3D9F" w14:paraId="2CC8F14F" w14:textId="1A85D505">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="74D9DE54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incidentele middelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="65333945" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staat de onvolkomenheid vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00C052B9" w:rsidRDefault="00A95A3D" w14:paraId="3386EA3E" w14:textId="00932A4E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...68 lines deleted...]
-      <w:r w:rsidR="007025D6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="59D52BC2" w14:textId="30428B0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt (Bijlage bij Kamerstuk 36848, nr. 31). Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="2FB31D06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ontwerpbegroting LVVN is onder 2 beleidsartikelen een besteding van middelen begroot, het fonds voor stikstof, landbouw en natuur van € 20 miljard (tot en met 2035). Voor dit fonds zijn aan de LVVN-begroting 2 nieuwe beleidsartikelen toegevoegd: een bestedingsartikel 25 (fonds voor stikstof, landbouw en natuur) en een reserveringsartikel 26 (reservering fonds voor stikstof, landbouw en natuur). Het geld op artikel 25 wordt besteed aan beleid, projecten of subsidies. Voor maatregelen uit de stikstofaanpak die nog worden uitgewerkt, reserveert het ministerie geld op artikel 26. Deze 2 artikelen vormen samen het fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="49249E31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met het geld uit het fonds voor stikstof, landbouw en natuur wil de minister uitvoering geven aan het streven van het coalitieakkoord en de ministeriële Taskforce Landbouw, Natuur en Stikstof om met een integrale aanpak te komen voor de stikstofproblematiek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het fonds heeft een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaaroverschrijdend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA12BD">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">In de ontwerpbegroting </w:t>
-[...298 lines deleted...]
-        <w:t>fonds voor stikstof, landbouw en natuur</w:t>
+        <w:t>karakter. Dit betekent dat het budget niet vervalt, maar dat het geld overgeheveld mag worden naar een volgend jaar. Het fonds voor stikstof, landbouw en natuur is geen begrotingsfonds. Het parlement verleent wel goedkeuring over de begrotingswet als geheel maar geen aparte goedkeuring aan dit fonds, omdat het onderdeel is van het begrotingshoofdstuk LVVN. Ook de verantwoording over de 2 artikelen is onderdeel van het jaarverslag LVVN. De volgende tabel toont hoe de middelen uit het coalitieakkoord voor het fonds voor stikstof, landbouw en natuur zijn verdeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="48F66273" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 1 Verdeling middelen fonds voor stikstof, landbouw en natuur</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="00977C2F" w14:paraId="50D7180B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="00977C2F" w14:paraId="38EBFE5B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7928" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA1F5F" w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="00F3327B" w14:paraId="4AC3B3D7" w14:textId="59107FA1">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="2F2BA880" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA1F5F">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> coalitieakkoord</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verdeling middelen fonds voor stikstof, landbouw en natuur, coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="35C005E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="53B754A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E0F9E" w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="00F3327B" w14:paraId="66C24F23" w14:textId="65071072">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="5089CA51" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E0F9E">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Onderdeel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E0F9E" w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="00F3327B" w14:paraId="4762D632" w14:textId="5B0ECC37">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="5123566C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E0F9E">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="5DDA1606" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="75E62BAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="00F3327B" w14:paraId="22AEF1D8" w14:textId="61BD3BE9">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="3B36BE2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Gebiedsgerichte aanpak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="009A658E" w14:paraId="2C80A22B" w14:textId="4C3AFCBE">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="3E2A4001" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 9 miljard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="598D9D22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="5903450E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="00F3327B" w14:paraId="128BCC2F" w14:textId="33B042FF">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="1A264000" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Agrarisch natuurbeheer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="009A658E" w14:paraId="1824DF0C" w14:textId="4CF42F71">
-[...7 lines deleted...]
-              <w:t>1,2 miljard + € 165 miljoen per jaar na 2035</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="487203A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 1,2 miljard + € 165 miljoen per jaar na 2035</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="082BF0F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="5247E300" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="00F3327B" w14:paraId="28D21006" w14:textId="0C06F2F4">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="6D7D220B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Natuurherstel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="009A658E" w14:paraId="1DBD7486" w14:textId="3D77451D">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="748FF8C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 2,2 miljard + € 200 miljoen per jaar na 2035</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="2794255C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="7FEC1DB1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="00F3327B" w14:paraId="18C783EE" w14:textId="01A3249B">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="2ADC68D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Managementmaatregelen en innovatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="00F3327B" w:rsidRDefault="009A658E" w14:paraId="391CF949" w14:textId="1B206CBA">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00F3327B" w:rsidRDefault="00A95A3D" w14:paraId="64ADF064" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 2 miljard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="7DF5A22F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="5FA6521B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="796A0AF7" w14:textId="05A5FE53">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="203C08B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Vrijwillige beëindigingsregeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="7433B00C" w14:textId="694F57C6">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="3A26054E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 2,75 miljard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="57556CCD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="5EAD42F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="535BDF95" w14:textId="4D712800">
-[...7 lines deleted...]
-              <w:t>ater</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="0AA8CEAC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kaderrichtlijn Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="069D305F" w14:textId="78491F66">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="090D4F70" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 1,25 miljard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="6B565637" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="3AB8ACF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="033BC879" w14:textId="68950145">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="37EE0DCA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Flankerend beleid en uitvoering (overig)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="27866ED3" w14:textId="695157D4">
-[...10 lines deleted...]
-              <w:t>70 miljoen per jaar na 2035</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="4293C9FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 1,35 miljard + € 70 miljoen per jaar na 2035</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3327B" w:rsidTr="009A658E" w14:paraId="00E82EAC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="0746EC21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="6A366A59" w14:textId="3C1FFFAB">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="59CFCF67" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Industrie en mobiliteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="009A658E" w14:paraId="449AC79A" w14:textId="653B84F9">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> 250 miljoen</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="14547631" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 250 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454866" w:rsidTr="009A658E" w14:paraId="1F36604D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009A658E" w14:paraId="77A829B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00201D5E" w:rsidR="00454866" w:rsidP="009C1DE2" w:rsidRDefault="00454866" w14:paraId="6BE2BDFC" w14:textId="0F1C56EB">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="46DD558D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00201D5E">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal incidenteel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00201D5E" w:rsidR="00454866" w:rsidP="009C1DE2" w:rsidRDefault="000D4450" w14:paraId="749F52BF" w14:textId="6CDA2937">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="009C1DE2" w:rsidRDefault="00A95A3D" w14:paraId="3427D877" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00201D5E">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>20 miljard</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 20 miljard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F3327B" w:rsidP="009C1DE2" w:rsidRDefault="00F3327B" w14:paraId="16768645" w14:textId="77777777"/>
-    <w:p w:rsidR="0074470E" w:rsidP="009C1DE2" w:rsidRDefault="00300E06" w14:paraId="619780E4" w14:textId="5C943A49">
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="09544AB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="01C1FE42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk238721676" w:id="0"/>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w:rsidR="0074470E" w:rsidP="0074470E" w:rsidRDefault="000B4C20" w14:paraId="72B11A5E" w14:textId="6A302C12">
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We selecteerden 2 intensiveringen uit het coalitieakkoord die ingaan in 2027 en we bekeken of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="0A43E5EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w:rsidR="001C5A50" w:rsidP="009C1DE2" w:rsidRDefault="000B4C20" w14:paraId="0FA20F82" w14:textId="427FC24A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gebiedsgerichte aanpak/zonering: aanpak om verschillende maatschappelijke opgaven, zoals natuurherstel, stikstofreductie en waterkwaliteit, per specifiek gebied in samenhang op te lossen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="69D84E33" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>natuurherstel: maatregelen die bijdragen aan zowel doelen uit de Vogel- en Habitatrichtlijn als de opgaven uit de Natuurherstelverordening, en bijdragen aan de klimaat- en waterdoelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="2A3CE598" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="7D40B20F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord is voor 2027 € 200 miljoen gereserveerd voor gebiedsgerichte aanpak/zonering. In de ontwerpbegroting LVVN 2027 is € 279,4 miljoen opgenomen (zie tabel 2). Het Rijksvastgoedbedrijf besteedt dit geld vooral aan de aanpak van prioritaire gebieden, zoals de Veluwe of de Peel, en aan de aankoop van grond. Bijvoorbeeld voor het versterken of het compenseren van natuurgebieden en de waterhuishouding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="35FBF258" w14:textId="473796D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>natuurherste</w:t>
-[...161 lines deleted...]
-        <w:t xml:space="preserve"> Gebiedsgerichte aanpak/zonering in ontwerpbegroting 2027</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="1D8CEE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 2 Gebiedsgerichte aanpak/zonering in ontwerpbegroting 2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0074224C" w:rsidR="00BB7F6E" w:rsidTr="009E2236" w14:paraId="77829A72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="428E280B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0074224C" w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="0074224C" w14:paraId="36FCD980" w14:textId="286BE383">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="42A3272F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0074224C">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>ak/zonering 2027</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gebiedsgerichte aanpak/zonering 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0074224C" w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="009E2236" w14:paraId="1D30E309" w14:textId="7ACE3258">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="08230547" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0074224C">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(x € miljoen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7F6E" w:rsidTr="009E2236" w14:paraId="1469D3A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="1563FC58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="007677E3" w14:paraId="686C00DF" w14:textId="45BD1BC8">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Nationale Grondbank</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="62A31120" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel 25 Rijksvastgoedbedrijf voor Nationale Grondbank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="00DC34FB" w14:paraId="126A55CA" w14:textId="274022F8">
-[...4 lines deleted...]
-              <w:t>45,4</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="24D4DE61" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 45,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7F6E" w:rsidTr="009E2236" w14:paraId="3D085C11" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="2307C686" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="007677E3" w14:paraId="3AE90954" w14:textId="3F16E7C9">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="37D46BEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Artikel 25 Aanpak prioritaire gebieden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="00DC34FB" w14:paraId="1917B1B0" w14:textId="7F3EAD1A">
-[...4 lines deleted...]
-              <w:t>209</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="6B3D2029" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 209</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7F6E" w:rsidTr="009E2236" w14:paraId="73828AAB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="522164DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001C2ACE" w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="007677E3" w14:paraId="256C3EF8" w14:textId="428EAD9F">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="7C57BF71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Artikel 26 Zonering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="00DC34FB" w14:paraId="44B8758D" w14:textId="1C99EFC8">
-[...4 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="4D585E2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB7F6E" w:rsidTr="009E2236" w14:paraId="0CFA1F67" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="73A600D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009E1AE0" w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="00BB7F6E" w14:paraId="720ECA43" w14:textId="0A34F297">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="6627A344" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1AE0">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal ontwerpbegroting</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C052B9">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:footnoteReference w:id="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009E1AE0" w:rsidR="00BB7F6E" w:rsidP="004D27FB" w:rsidRDefault="00DC34FB" w14:paraId="3C726E31" w14:textId="1665CB66">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="004D27FB" w:rsidRDefault="00A95A3D" w14:paraId="19AF42E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="008A7167">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>279,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB7F6E" w:rsidP="00682030" w:rsidRDefault="00BB7F6E" w14:paraId="36989F20" w14:textId="77777777"/>
-[...179 lines deleted...]
-        <w:t>Natuurherstel in ontwerpbegroting 2027</w:t>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="427B140B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="06BCBF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnen de LVVN-begroting 2026 waren al middelen beschikbaar voor de gebiedsgerichte aanpak. Deze middelen zijn toegevoegd aan de extra middelen van artikel 25. Daardoor kunnen we niet vaststellen welk deel van het totaalbedrag op artikel 25 betrekking heeft op de extra intensiveringen die in het coalitieakkoord zijn afgesproken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="35AED4E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor natuurherstel (exclusief agrarisch natuurbeheer) is in het coalitieakkoord € 150 miljoen gereserveerd in 2027. In de ontwerpbegroting LVVN 2027 is hiervan € 145,6 miljoen opgenomen (zie tabel 3). Dit geld gaat vooral naar subsidies, opdrachten en overhevelingen naar medeoverheden, zoals provincies. Ook is nog een aanzienlijk deel gereserveerd op het reserveringsartikel 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="60C572CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 3 Natuurherstel in ontwerpbegroting 2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="40B9D912" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="14F00CE3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0074224C" w:rsidR="001A5D84" w:rsidP="001A5D84" w:rsidRDefault="009E2236" w14:paraId="5931E5F6" w14:textId="56BB035C">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="001A5D84" w:rsidRDefault="00A95A3D" w14:paraId="11D1B01D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0074224C">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>2027</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Natuurherstel 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004C33F1" w:rsidR="001A5D84" w:rsidP="001A5D84" w:rsidRDefault="00440CC6" w14:paraId="6A4FEDF9" w14:textId="436F4027">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="001A5D84" w:rsidRDefault="00A95A3D" w14:paraId="345DFE43" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0074224C">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(x € miljoen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="22619735" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="422D7F38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="001A5D84" w14:paraId="5AFB66EC" w14:textId="6AFB8EEA">
-[...8 lines deleted...]
-              <w:t>, subsidies</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="582B0AF3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel 25: Natuurherstel en -beheer op land, subsidies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00DC34FB" w14:paraId="79A85AED" w14:textId="596270CB">
-[...4 lines deleted...]
-              <w:t>42,5</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="064FE5BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 42,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="1BE306FE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="6EC10A58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="001A5D84" w14:paraId="14F29922" w14:textId="70CF1187">
-[...7 lines deleted...]
-              <w:t>, opdrachten</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="66764EF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel 25: Natuurherstel en -beheer op land, opdrachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00DC34FB" w14:paraId="39E96EC4" w14:textId="385F0AAF">
-[...4 lines deleted...]
-              <w:t>16,5</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="63C0992C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 16,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="6E98BD4B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="6C35CF32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="001A5D84" w14:paraId="4619EA94" w14:textId="092612B2">
-[...4 lines deleted...]
-              <w:t>Natuurherstel en -beheer door medeoverheden</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="7EB6B83E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel 25: Natuurherstel en -beheer door medeoverheden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00DC34FB" w14:paraId="6B4916DD" w14:textId="343D5397">
-[...4 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="42C7207A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="6F88F4DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="249391AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="001A5D84" w14:paraId="10D9350F" w14:textId="577EA292">
-[...4 lines deleted...]
-              <w:t>Caribisch Nederland</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="675A9A10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Artikel 25: Caribisch Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00DC34FB" w14:paraId="77D52FE0" w14:textId="7D73F05B">
-[...4 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="19D53D0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="4D5797BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="1E3BE921" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001C2ACE" w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00E65839" w14:paraId="710B7E8A" w14:textId="6EF9294F">
-            <w:r>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="4C48B360" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Artikel 26: Natuurherstel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00DC34FB" w14:paraId="61025EAE" w14:textId="222735D3">
-[...4 lines deleted...]
-              <w:t>46,6</w:t>
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="1C164AAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 46,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5D84" w:rsidTr="009E2236" w14:paraId="410CA2E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidTr="009E2236" w14:paraId="668E757D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009E1AE0" w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="001A5D84" w14:paraId="5625D5B3" w14:textId="764BFF05">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="7B6B4A63" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1AE0">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal ontwerpbegroting</w:t>
             </w:r>
-            <w:r w:rsidR="00BB7F6E">
+            <w:r w:rsidRPr="00C052B9">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:footnoteReference w:id="4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009E1AE0" w:rsidR="001A5D84" w:rsidP="00682030" w:rsidRDefault="00DC34FB" w14:paraId="0484234D" w14:textId="361092E4">
+          <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00682030" w:rsidRDefault="00A95A3D" w14:paraId="5E11A908" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="009E1AE0" w:rsidR="00E65839">
-              <w:rPr>
+            <w:r w:rsidRPr="00C052B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>145,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00095A81" w:rsidP="00682030" w:rsidRDefault="00095A81" w14:paraId="1393D960" w14:textId="77777777"/>
-[...44 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="023E3799" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="27E78D60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de LVVN-begroting 2026 waren al middelen beschikbaar voor natuurherstel. Deze middelen zijn toegevoegd aan de extra middelen van artikel 25. Daardoor kunnen we niet vaststellen welk deel van het totaalbedrag op artikel 25 betrekking heeft op de extra intensiveringen die in het coalitieakkoord zijn afgesproken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="752D2C15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>uit het coalitieakkoord ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We stellen vast dat de genoemde intensiveringen uit het coalitieakkoord ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="000D2518" w:rsidR="00D849A3" w:rsidP="0072522F" w:rsidRDefault="00D849A3" w14:paraId="6B56DEAB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="61011072" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00C052B9" w:rsidRDefault="00A95A3D" w14:paraId="00E0D822" w14:textId="032D798F">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="4CD04759" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="00DC34FB" w14:paraId="4F69799F" w14:textId="065BA4B1">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="6D4E079C" w14:textId="0A99939A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie Van der Lee c.s. Kamerstuk 36740, nr. 7). Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten te onderschrijven en deze een plaats te willen geven in de begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="7FB2B48E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...91 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We zijn nagegaan of in de beleidsagenda van de begroting van LVVN concrete en meetbare hoofddoelen van kabinetsbeleid zijn opgenomen. De beleidsprioriteiten in de beleidsagenda zijn zeer globaal. Voorbeelden zijn: ‘een robuust en toekomstbestendig voedselsysteem’ en ‘een vitaal en toekomstbestendig landelijk gebied’. Enkele subdoelen zijn wel concreet en meetbaar, bijvoorbeeld de verlaging van de ammoniakuitstoot: 23-25% in 2030 en 42-46% in 2035 ten opzichte van 2019. Dit subdoel is duidelijk en meetbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="0BBB11CA" w14:textId="389A9DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...162 lines deleted...]
-    <w:p w:rsidR="00001FA4" w:rsidP="00D67711" w:rsidRDefault="00E71044" w14:paraId="0EB21E7F" w14:textId="71997C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is nog veel onduidelijk over de zonering (omvang, kenmerken van de zone, en dergelijke), zoals we eerder signaleerden in het onderzoek ‘Focus op stikstof van veehouderijen’ (Algemene Rekenkamer, 23 juni 2026 Kamerstuk 35334, nr. 447). Uit onze analyse blijkt dat stalemissie van veehouderijen dicht bij Natura 2000-gebieden iets harder dalen dan het landelijke totaal. Landelijk daalde de emissie in de periode 2019-2025 met 18%. In de gebieden tot 3 kilometer zijn de emissies met 23% afgenomen. Maar we lieten ook zien dat rundveehouders achterblijven bij de deelname aan uitkoopregelingen, terwijl zij 69% van de stikstofemissies in de 1-kilometer-zone rondom Natura 2000-gebieden leveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="5D93BD3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk239239536" w:id="1"/>
-      <w:r>
-[...71 lines deleted...]
-      <w:r w:rsidR="00AC0BF3">
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het doel van het fonds voor stikstof, landbouw en natuur is niet specifiek en meetbaar geformuleerd. De doelstelling is erg breed (zie het volgende kader). Een risico is dat het geld uit dit fonds aan een (te) groot aantal doelen wordt besteed. Het fonds kan dan zijn uitgeput voordat de (nog te specificeren) doelstellingen zijn behaald. Dit risico van fondsen heeft de Algemene Rekenkamer eerder aan de Tweede Kamer gemeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00350F89" w:rsidR="005B3207" w:rsidP="00981A25" w:rsidRDefault="005B3207" w14:paraId="65C7F930" w14:textId="54CC1281">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="07CF97CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="41FEF6ED" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Algemene doelstelling van het fonds voor stikstof, landbouw en natuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B3207" w:rsidP="00981A25" w:rsidRDefault="005B3207" w14:paraId="4114FBBB" w14:textId="77777777">
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="3F2FE570" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van LVVN geeft aan ernaar te streven om stikstofemissie en -depositie (emissie en depositie van ammoniak en stikstofoxiden) te reduceren en de natuur in Nederland te helpen herstellen en te zorgen voor borging van natuurbehoud, waardoor er weer meer ruimte voor (natuur)vergunningverlening ontstaat, en zo ontwikkelingsperspectief te bieden voor de landbouw, natuur en andere economische sectoren en maatschappelijke ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="302961DE" w14:textId="6FD930D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft ministeriële </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taskforces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingesteld voor het forceren van een doorbraak bij 6 grote maatschappelijke opgaven. De minister van LVVN is coördinerend minister voor de ministeriële Taskforce Landbouw, Natuur en Stikstof. De bedoelingen van deze taskforce, zoals genoemd in zijn opdrachtbrief, sluiten aan bij de beleidsprioriteiten in de beleidsagenda. Zo noemt de opdrachtbrief ‘een sterke, toekomstbestendige agrarische sector en het weer lostrekken van de vergunningverlening’. In de beleidsagenda staan ook prioriteiten, zoals ‘een sociaal en economisch sterk platteland en meer ruimte voor vergunningverlening’. De taskforce heeft echter geen duidelijke, concrete doelstelling. In de opdrachtbrief van de taskforce staan wel een aantal acties geformuleerd, en in de voortgangsbrief van 28 augustus 2026 worden deze acties geprioriteerd. Voorbeelden zijn: het vervangen van de kritische depositiewaarde in de wet door emissiereductiedoelstellingen en het uitvoeren van concrete natuurherstelprojecten op korte termijn, zoals het hydrologisch herstel in Bargerveen. Ook zijn in de Kamerbrief van 26 juni 2026 ‘Weer ruimte voor boer, natuur en bouw: maatregelpakket voor landbouw, natuur en stikstof’ een aantal maatregelen verder uitgewerkt, zoals het introduceren van een norm voor grondgebondenheid in de melkveehouderij en het terugdringen van de veldemissies door aanscherping van middelvoorschriften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00835255">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36800-XIV, nr. 87)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001FA4" w:rsidP="00001FA4" w:rsidRDefault="00001FA4" w14:paraId="0BF051BC" w14:textId="77777777"/>
-[...228 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="10601139" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...184 lines deleted...]
-    <w:p w:rsidRPr="00624F56" w:rsidR="00624F56" w:rsidP="00624F56" w:rsidRDefault="00624F56" w14:paraId="775585A0" w14:textId="756F5042">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatieagenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="508169D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. Een periodieke rapportage moet elke 4 tot 7 jaar worden uitgevoerd voor alle budgettair en maatschappelijk relevante beleidsthema's op een begroting. De periodieke rapportage ‘Natuur’ is uitgesteld tot 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="39B0F5BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. We adviseren de volgende evaluatie(s) voor de agenda te overwegen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="54D067DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00624F56" w:rsidR="00624F56" w:rsidP="00624F56" w:rsidRDefault="00624F56" w14:paraId="2240B94E" w14:textId="513D8780">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie van het Governance Agrarisch natuurbeheer. Dit zijn maatregelen die boeren nemen om de natuur, biodiversiteit en het landschap op en rond hun landbouwgrond te beschermen en te versterken (2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="5A2D946D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie van het Investeringsfonds Duurzame Landbouw. Dit investeringsfonds financiert, meestal samen met co-financiers, de verduurzaming van boerenbedrijven (2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="21A3FF34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E61E55" w:rsidP="00A15DB8" w:rsidRDefault="00E61E55" w14:paraId="5004A786" w14:textId="77777777">
-[...129 lines deleted...]
-    <w:p w:rsidRPr="00AB1005" w:rsidR="00D018EA" w:rsidP="00D018EA" w:rsidRDefault="00AB1005" w14:paraId="411F59D4" w14:textId="79A71E03">
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00C052B9" w:rsidRDefault="00A95A3D" w14:paraId="2B822D0F" w14:textId="1CE6CE37">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00AB1005" w:rsidR="00054D13" w:rsidP="00B914FC" w:rsidRDefault="00054D13" w14:paraId="26C1936B" w14:textId="4C8BAE26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="3C0750A5" w14:textId="621FE3C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Op 20 mei 2026 hebben we onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00835255">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De minister heeft in het jaarverslag over 2025 ook een aantal risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00F5505C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s genoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00F5505C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36945-XIV, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de ontwerpbegroting LVVN voor 2027 heeft de minister aandacht voor onder meer de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="7FADAC9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...68 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de emissiereductie van stikstof en de vergunningverlening is een risico de ‘rolverdeling en draagvlak van medeoverheden ook na provinciale verkiezingen’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="44C43211" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...93 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor natuurherstel is het risico dat ‘uitgevoerde maatregelen te weinig effect hebben, waardoor doelen voor 2030 niet worden gehaald met ecologische en juridische risico’s als gevolg’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="35C19C01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="5F8AA66E" w14:textId="76639F61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanvullend op deze risico’s die de minister signaleert willen wij wijzen op het risico dat de deadline Kaderrichtlijn Water in 2027 niet wordt gehaald. Volgens de RIVM Nitraatrapportage 2024 bevat 44 procent van de zoete oppervlaktewateren teveel voedingsstoffen door een overschot aan meststoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9" w:rsidR="00F5505C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 33037, nr. 565)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dit komt grotendeels door de uitspoeling van stikstof en fosfaat uit de landbouw en veehouderij (mest).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="651FC285" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00C052B9" w:rsidRDefault="00A95A3D" w14:paraId="0E764C20" w14:textId="4FD7A29D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitgelicht: incidentele middelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="6B531900" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een stabiele en realistische meerjarenbegroting stelt de minister in staat om beleid goed voor te bereiden en uit te voeren. De afgelopen jaren heeft stikstof wisselende aandacht gekregen van opeenvolgende kabinetten. Dit heeft ook zijn weerslag gehad op de begroting van LVVN. Het kabinet-Rutte IV heeft in december 2022 hiervoor het Transitiefonds landelijk gebied en natuur aangekondigd, van € 24,3 miljard. Het kabinet-Schoof heeft deze intensivering voor een groot deel teruggedraaid. Met het huidige kabinet-Jetten wordt het budget voor de aanpak van stikstof weer aanzienlijk verhoogd; in 2026 is het fonds voor stikstof, landbouw en natuur van € 20 miljard (tot en met 2035) opgesteld. De begroting van LVVN kent mede hierdoor de laatste jaren een grillig verloop. Dit blijkt met name uit een aantal pieken in de meerjarenbegroting van de verplichtingen (zie het volgende figuur).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="6DF309BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="1FC97180" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="1F497D"/>
-          <w:sz w:val="21"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5EB4C73D" wp14:anchorId="46643929">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="77121A91" wp14:anchorId="7C197107">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>240665</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="3110865"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="692862324" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Afbeelding 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" r:link="rId10">
+                    <a:blip r:embed="rId10" r:link="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="3110865"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EF05FB">
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Figuur 1 Grillig verloop verplichtingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E55FFB" w:rsidP="00E55FFB" w:rsidRDefault="00E55FFB" w14:paraId="1C571525" w14:textId="01A13D28"/>
-    <w:p w:rsidR="001138CE" w:rsidP="00D765F3" w:rsidRDefault="00485531" w14:paraId="0C5AA601" w14:textId="20F3A0CE">
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="0E140D40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="324D0A3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ontwerpbegroting van 2026 ging de minister nog uit van circa € 2,8 miljard aan verplichtingen in 2027. In de ontwerpbegroting van 2027 zijn deze verplichtingen verhoogd naar bijna € 6 miljard. In de afgelopen jaren bleek dat extra budget uitgeven echter niet zo eenvoudig is als het lijkt. Ook waarschuwden we voor risico’s die samengaan met de wens om snel extra middelen te besteden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="508EDCFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="13C0C867" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We vragen aandacht voor de uitvoerbaarheid en doelmatige besteding van de extra middelen. Om de plannen van de minister hierop te beoordelen is meer inzicht nodig in de extra verplichtingen die de minister in 2027 wil aangaan. We constateren dat de minister in de begroting niet expliciet toelicht welke extra verplichtingen hij in 2027 wil aangaan. Gezien de omvang van de extra verplichtingen, moet dit voor de Tweede Kamer wel inzichtelijk zijn om te beoordelen waar zij mee instemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="65D4DFDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="329D60A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="73C1CDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="46DFBDDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846138" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="74D7987F" w14:textId="6D0729E9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="0E022E36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="04B37AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">n de ontwerpbegroting </w:t>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="74751282" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="4A540E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="15AE8FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="3"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">van </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C052B9" w:rsidP="00C052B9" w:rsidRDefault="00C052B9" w14:paraId="64CBE16D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ging de minister </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00D765F3" w:rsidR="00D765F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E443A">
-[...115 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Duisenberg</w:t>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w:rsidR="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="07843D1E" w14:textId="7729603E">
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="01D04E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="2F6440F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00A15DB8" w:rsidRDefault="00AD1558" w14:paraId="095E1B25" w14:textId="7BF2BA32">
-[...35 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00C052B9" w:rsidRDefault="00A95A3D" w14:paraId="341C0C9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage: overzicht van onvolkomenheden bij het ministerie van Landbouw, Natuurbeheer en Voedselzekerheid, Verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="331C89D9" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="420" w:lineRule="atLeast"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="0F172A"/>
-          <w:sz w:val="27"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C052B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="0F172A"/>
-          <w:sz w:val="27"/>
-          <w:szCs w:val="27"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="206743A4" wp14:editId="6C184ED8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C923307" wp14:editId="02B58CFD">
             <wp:extent cx="5040630" cy="2240280"/>
             <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
             <wp:docPr id="1699888953" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1699888953" name="Afbeelding 1699888953"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="2240280"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00526E8D" w:rsidP="005A2F1E" w:rsidRDefault="00526E8D" w14:paraId="49D22205" w14:textId="5BEF5B29"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00A95A3D" w:rsidP="00A95A3D" w:rsidRDefault="00A95A3D" w14:paraId="68E1271E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C052B9" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="20A68936" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C052B9" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BBA7321" w14:textId="77777777" w:rsidR="00824353" w:rsidRDefault="00824353">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B1CDC94" w14:textId="77777777" w:rsidR="00D50F7F" w:rsidRDefault="00D50F7F" w:rsidP="00A95A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23D05E8D" w14:textId="77777777" w:rsidR="00824353" w:rsidRDefault="00824353">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18EA913B" w14:textId="77777777" w:rsidR="00D50F7F" w:rsidRDefault="00D50F7F" w:rsidP="00A95A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-[...14 lines deleted...]
-    <w:panose1 w:val="00000500000000000000"/>
+  <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4403A0F4" w14:textId="77777777" w:rsidR="00F41346" w:rsidRDefault="00F41346">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="582B96C9" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRPr="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C5175E8" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRPr="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42CDA4A0" w14:textId="77777777" w:rsidR="00F41346" w:rsidRDefault="00F41346">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45E68631" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRPr="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1969532C" w14:textId="77777777" w:rsidR="00824353" w:rsidRDefault="00824353">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37CC3CCB" w14:textId="77777777" w:rsidR="00D50F7F" w:rsidRDefault="00D50F7F" w:rsidP="00A95A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7594587D" w14:textId="77777777" w:rsidR="00824353" w:rsidRDefault="00824353">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3EB57C36" w14:textId="77777777" w:rsidR="00D50F7F" w:rsidRDefault="00D50F7F" w:rsidP="00A95A3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1341BE78" w14:textId="56A99CC9" w:rsidR="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006119B4">
+        <w:t xml:space="preserve">Tweede Kamer, vergaderjaar 2026–2027, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762869">
+        <w:t>36800-XIV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762869">
+        <w:t>87</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0F076E90" w14:textId="1FDD660D" w:rsidR="00C31978" w:rsidRDefault="00C31978" w:rsidP="00C31978">
+    <w:p w14:paraId="5C34C2DB" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>36800-XIV-87</w:t>
+        <w:t xml:space="preserve"> Bron: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7F6E">
+        <w:t>tabel 31 Budgettaire gevolgen van beleid art. 25 en tabel 34 Budgettaire gevolgen van beleid art. 26.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2C4B3079" w14:textId="5AE837FD" w:rsidR="00BB7F6E" w:rsidRDefault="00BB7F6E">
+    <w:p w14:paraId="6F242D6A" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Bron: </w:t>
+        <w:t xml:space="preserve"> Bron: t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB7F6E">
-        <w:t>tabel 31 Budgettaire gevolgen van beleid art. 25 en tabel 34 Budgettaire gevolgen van beleid art. 26.</w:t>
+        <w:t>abel 31 Budgettaire gevolgen van beleid art. 25 en tabel 34 Budgettaire gevolgen van beleid art. 26</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5C836078" w14:textId="15C840C3" w:rsidR="00BB7F6E" w:rsidRDefault="00BB7F6E">
+    <w:p w14:paraId="59EF1DE3" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Bron: t</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">riefing </w:t>
+        <w:t xml:space="preserve"> Algemene Rekenkamer, 13 maart 2023, ‘Fondsen in beeld’, briefing </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Kamercie’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> EZK/LNV.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="73548FE1" w14:textId="70A3A5C1" w:rsidR="00EF05FB" w:rsidRDefault="00EF05FB">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="455A7A56" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF05FB">
         <w:t>https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="61AB098D" w14:textId="77777777" w:rsidR="00A76781" w:rsidRDefault="00A76781" w:rsidP="00A76781">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3B140C29" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00BD6960">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.rekenkamer.nl/documenten/2022/05/18/staat-van-de-rijksverantwoording-2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="160424A7" w14:textId="77777777" w:rsidR="00F41346" w:rsidRDefault="00F41346">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5218508F" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRPr="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24A8F98F" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRPr="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4239D2B5" w14:textId="77777777" w:rsidR="00A95A3D" w:rsidRPr="00A95A3D" w:rsidRDefault="00A95A3D" w:rsidP="00A95A3D">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1271 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...70 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0AC00CCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20D28D64"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...88 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...58 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F1246DA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6270,140 +3492,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E2672E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CBCEF94"/>
     <w:lvl w:ilvl="0" w:tplc="64DCCE2A">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6448,117 +3581,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...65 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6600,250 +3667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EEEF8CA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6912,51 +3780,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72463AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="075E16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7025,166 +3893,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="736E0F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04187C7E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7253,2132 +4006,253 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
+  <w:num w:numId="3" w16cid:durableId="1390346545">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1267537965">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1525556278">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1932201687">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="274605148">
-[...47 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1519 lines deleted...]
-    <w:rsid w:val="00FF2774"/>
+    <w:rsidRoot w:val="00A95A3D"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="0039250E"/>
+    <w:rsid w:val="007A06C9"/>
+    <w:rsid w:val="00835255"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rsid w:val="00C052B9"/>
+    <w:rsid w:val="00CC25FF"/>
+    <w:rsid w:val="00CD7265"/>
+    <w:rsid w:val="00D50F7F"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00EA29AC"/>
+    <w:rsid w:val="00F5505C"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="1587F685"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{84C08E43-A26D-4D21-A2BF-0EF8BDE4DD7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9403,75 +4277,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9506,55 +4380,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9626,1318 +4500,921 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A6F36"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A95A3D"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A95A3D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A95A3D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A95A3D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A95A3D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...33 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A64334"/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="008F721C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A95A3D"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A95A3D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A95A3D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A95A3D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F5505C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F27070"/>
+    <w:rsid w:val="00CD7265"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="00DA1E80"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C052B9"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-[...5 lines deleted...]
-    <w:rsid w:val="00443A9A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C052B9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-[...23 lines deleted...]
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...227 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DD3BC5.17801910" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DD3BC5.17801910" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2022/05/18/staat-van-de-rijksverantwoording-2021" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10952,65 +5429,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11031,81 +5508,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12414</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2338</ap:Words>
+  <ap:Characters>12865</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>103</ap:Lines>
-  <ap:Paragraphs>29</ap:Paragraphs>
+  <ap:Lines>107</ap:Lines>
+  <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14641</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15173</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-07T08:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>