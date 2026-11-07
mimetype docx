--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,6497 +1,4979 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="002B207F" w14:paraId="169B7F28" w14:textId="6A9127D1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...43 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00525627">
-[...43 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...69 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Justitie en Veiligheid (VI) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="2E80AA00" w14:textId="5341CAD4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="002B207F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="449195D6" w14:textId="29F04FEA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="5D6CEC61" w14:textId="19D0D2C5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2B003686" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4657D20B" w14:textId="19068A9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Het begint met het vooraf goedkeuren van begrotingswetsvoorstellen door het parlement. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3221C172" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5406F6E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 van het ministerie van Justitie en Veiligheid (begrotingshoofdstuk VI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2A3AB025" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00B35F3A" w14:paraId="55864A57" w14:textId="0EED3F0E">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="28844612" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00B35F3A" w14:paraId="1BDEDA34" w14:textId="1A268A30">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid geld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7580F714" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00B35F3A" w14:paraId="4F65B443" w14:textId="1632E7AA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6F93B299" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00603621" w:rsidP="003E1D03" w:rsidRDefault="00B35F3A" w14:paraId="2CC8F14F" w14:textId="2A92B1D3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="10378CFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00781CFA" w:rsidR="00F9640D" w:rsidP="00781CFA" w:rsidRDefault="00B35F3A" w14:paraId="1D785C2E" w14:textId="6ACA5312">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deltaplan strafrechtketen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3E28DE64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reflectie minister op ons onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een ernstige zaak – Prioritering in opsporing door politie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="40E86E4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2FDC8738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="009A6F09" w14:paraId="3A3C43DD" w14:textId="7FD228D9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...142 lines deleted...]
-    <w:p w:rsidR="009B2EB0" w:rsidP="009B2EB0" w:rsidRDefault="00B35F3A" w14:paraId="335F4053" w14:textId="7C25A0D1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="008768FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="35044AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="00BB578B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2E1A2320" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij selecteerden 2 intensiveringen uit het coalitieakkoord die in 2027 ingaan en bekeken of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3BC23BDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="009B2EB0" w:rsidP="009B2EB0" w:rsidRDefault="00B35F3A" w14:paraId="6FDBAF0E" w14:textId="4A977B6B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregel 25. Nationale veiligheid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="257FB6AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-      </w:pPr>
-[...48 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatregel 26. DJI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2F8F4F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de ontwerpbegroting (§2.3 Belangrijke beleidsmatige mutaties) is een overzicht opgenomen van de verdeling van de extra gelden (zie tabel 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="27D8A7E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3DAD0368" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B2EB0">
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verdeling extra gelden coalitieakkoord (bedragen in € miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="7938" w:type="dxa"/>
+        <w:tblW w:w="8080" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3544"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B75ACA" w:rsidTr="00B75ACA" w14:paraId="7B282F5B" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="251F6D38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="61D96399" w14:textId="77777777"/>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="31688E1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF217B" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="6BCED127" w14:textId="4D91B7A2">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1320C681" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF217B">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF217B" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="783AA692" w14:textId="08364EE9">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6B6BFFC7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF217B">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF217B" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="7D153455" w14:textId="0D25EE7F">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="294068FC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF217B">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF217B" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="3185A67A" w14:textId="7E00CC91">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="27085068" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF217B">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF217B" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="6F506B10" w14:textId="4119A1B6">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="05017CDA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF217B">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="09679F2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="7183F8E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="4FADC1A6" w14:textId="684994AB">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="41ADD5C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25. Nationale veiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="57EAE66E" w14:textId="3F27D1CA">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="44EE5A34" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>285</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="6996DDBB" w14:textId="1EAE622A">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="070757DB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="5BC52B9E" w14:textId="3830ED1C">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3FC233AA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="362740B0" w14:textId="3739E13A">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1844E910" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="1AE9762F" w14:textId="0935F8C3">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="26ADB84C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="37670C27" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="29972B90" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00012852" w14:paraId="67523A5E" w14:textId="6A833F28">
-[...10 lines deleted...]
-              <w:t>olitie</w:t>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6EF07FB8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      waarvan politie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="58960AC1" w14:textId="1D19AD31">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1B60B2E7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="0F276974" w14:textId="76F58D3F">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="67BC0189" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="76054AB9" w14:textId="53859E71">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3293D8C2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="44109544" w14:textId="4E0AD96D">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6CEF6B35" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="4B3B277F" w14:textId="40AB034F">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="37F0BD33" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>462</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="7FB8F5C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="10EA3DD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00012852" w14:paraId="074A05EB" w14:textId="1D5B6A98">
-[...4 lines deleted...]
-              <w:t>waarvan ICT-OM</w:t>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="276F0B94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      waarvan ICT-OM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="3DD1C25E" w14:textId="60571A95">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6A1C058E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="331A5A41" w14:textId="08C6B890">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="500DFBCA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="15053BBE" w14:textId="6E10252D">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4381611B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="04D1B07C" w14:textId="4C0DB92F">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="557711CA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="7B6C2AF5" w14:textId="42F38AD2">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="53F24913" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="4DCEC1B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="1152F8A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00012852" w14:paraId="75B8FDF2" w14:textId="57150F5A">
-[...4 lines deleted...]
-              <w:t>waarvan NCTV</w:t>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="05521B39" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      waarvan NCTV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="54F33176" w14:textId="14216FC9">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="39EB1833" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="10BD6226" w14:textId="61CA2F29">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0B0C22BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="4C6AFCF5" w14:textId="24801A21">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6B9D67B4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="3F7722D6" w14:textId="61771C7C">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="10A04354" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="588051CB" w14:textId="318C993D">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6F43A662" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="105F902E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="020175EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00012852" w14:paraId="0FEA9C0B" w14:textId="001FA5FC">
-[...4 lines deleted...]
-              <w:t>waarvan femicide</w:t>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="37194295" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      waarvan femicide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="36711090" w14:textId="79DF8AFB">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5F1C1EE6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="2A95317E" w14:textId="0FE3A683">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="54DA566A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="389865B2" w14:textId="2B77B5A6">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5731F9D2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="49823CF9" w14:textId="1D0CB71C">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3349DAE9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="2469F819" w14:textId="2E0CEA17">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="335FEC85" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="0E9130DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="5BD0EFA1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00012852" w14:paraId="05A82748" w14:textId="27D414A7">
-[...4 lines deleted...]
-              <w:t>waarvan overig veiligheidsbeleid</w:t>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0D159CC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      waarvan overig veiligheidsbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="1EF7AB42" w14:textId="1EEEEB37">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="112C410F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="1E71BC00" w14:textId="0FC647FB">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="69C8A0D9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="0C46083F" w14:textId="33548955">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="50CF8F91" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="75B70DDC" w14:textId="2DA6CEBB">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="45C39108" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="0A9B9AE0" w14:textId="3A3F5DB2">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7A9FB433" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="347FFF37" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="08060AB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="33374EAB" w14:textId="77777777"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="6BD1B715" w14:textId="77777777">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7985CAED" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="67698CF9" w14:textId="77777777">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1CC6E554" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="57521F79" w14:textId="77777777">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="15588B7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="048E37D5" w14:textId="77777777">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="00EB977F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="691FA43F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="5F0095CF" w14:textId="77777777">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7DECFF2B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidTr="00B75ACA" w14:paraId="33E89258" w14:textId="77777777">
+      <w:tr w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidTr="002E487D" w14:paraId="0F5D5DB5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00FF217B" w14:paraId="0DC6D63A" w14:textId="051B7C05">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6AD5A5C8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26. DJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="20151AC1" w14:textId="3E2789C2">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2145D64E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="64B033FB" w14:textId="19C62EB1">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0F3B3080" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="56C7042A" w14:textId="219630AB">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6CC060E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="2BF7B340" w14:textId="20B5A60A">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2B51BBC2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D60863" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00525CC1" w14:paraId="58A4589E" w14:textId="42118B1C">
+          <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="799CCC7A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60863">
-              <w:rPr>
+            <w:r w:rsidRPr="009A6F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B0246D" w:rsidR="00FF217B" w:rsidP="00FF217B" w:rsidRDefault="00D60863" w14:paraId="1D346930" w14:textId="2FC7D8AD">
-[...36 lines deleted...]
-    <w:p w:rsidR="003D7BEA" w:rsidP="003D7BEA" w:rsidRDefault="000938F2" w14:paraId="546A397A" w14:textId="5CE496B8">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0BE0A620" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bron: Ontwerpbegroting 2027 ministerie van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="73F8F9BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk238636325" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk238629817" w:id="1"/>
-      <w:r>
-[...150 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0FDA5FC5" w14:textId="5D4D27B4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De extra gelden uit het coalitieakkoord voor nationale veiligheid worden ingezet voor diverse doelen. Het overgrote deel van de extra gelden voor nationale veiligheid is bestemd voor versterking van de slagkracht van de politie.  De ontwerpbegroting geeft geen inzicht welke bedragen op welke artikelen en daarbinnen op welke posten de extra gelden voor nationale veiligheid zijn verwerkt. Navraag bij het ministerie van Justitie en Veiligheid leerde dat de extra gelden verdeeld zijn over bijna alle begrotingsartikelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4798BB84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="495EA493" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De extra gelden uit het coalitieakkoord voor de Dienst Justitiële Inrichtingen (DJI) zijn bestemd om cellencapaciteit beschikbaar te houden. Met de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2026 is € 30 miljoen hiervan toegevoegd aan de begroting van Justitie en Veiligheid voor r 2027 en vanaf 2028 structureel € 40 miljoen. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rtikel 34 Straffen en beschermen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de agentschapsbegroting van DJI geven geen inzicht in op welke posten de extra gelden zijn verwerkt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="008F4B79" w:rsidP="0072522F" w:rsidRDefault="008F4B79" w14:paraId="248A1349" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="008768FB" w14:paraId="4EDC6B46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="790C4E64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op bovenstaande stellen we vast dat de genoemde intensiveringen uit het coalitieakkoord ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="68285D18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...72 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6F884AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderbouwing extra uitgaven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E0D90" w:rsidP="00802971" w:rsidRDefault="001E0D90" w14:paraId="18D26C8F" w14:textId="74995FA2">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5AAC143D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wij attenderen u erop dat u van de minister de onderbouwingen ontvangt voor de extra uitgaven waarvoor onderbouwing is vereist volgens </w:t>
       </w:r>
-      <w:r w:rsidRPr="007202B7">
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidskeuzes uitgelegd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00802971">
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C30DB0">
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CW 3.1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:i/>
-[...41 lines deleted...]
-    <w:p w:rsidR="001E0D90" w:rsidP="001E0D90" w:rsidRDefault="00BB1EB0" w14:paraId="6A2B72CE" w14:textId="59F62442">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het betreft volgens de ontwerpbegroting een onderbouwing voor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="16914500" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w:rsidR="001E0D90" w:rsidP="001E0D90" w:rsidRDefault="00802971" w14:paraId="00341B4A" w14:textId="77269FBF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het oplossen van de financiële problematiek bij de politie; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5E10C67F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="001E0D90" w:rsidP="001E0D90" w:rsidRDefault="00802971" w14:paraId="069A92BE" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meer agenten in de wijk; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="449BEA80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="001E0D90" w:rsidR="00802971" w:rsidP="00BB5697" w:rsidRDefault="00B459B9" w14:paraId="7E86AC2A" w14:textId="250AC4EF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de aanpak van online criminaliteit; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2C800DB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de DJI-uitgaven in het kader van het Actieplan DJI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002E487D" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="008768FB" w14:paraId="479AD775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="009A6F09" w14:paraId="1A488344" w14:textId="4AE95D5C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="008768FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6AE0806C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4F69799F" w14:textId="2FD88AD1">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="41AB9C55" w14:textId="4FA6B226">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...103 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie-Van der Lee c.s. Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="007E7BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36740 nr. 7). Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten te onderschrijven. De minister wil deze ook een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6F992E56" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00004B7F" w:rsidP="00EB604D" w:rsidRDefault="009469F7" w14:paraId="4D717274" w14:textId="6DFA338E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="629381B1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00032B10" w:rsidP="00D34530" w:rsidRDefault="00032B10" w14:paraId="3ED3B804" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van het ministerie van Justitie en Veiligheid duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4FE3453B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="00004B7F" w14:paraId="1373022F" w14:textId="3F52B25B">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5CE3D1C8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00854772" w:rsidP="00854772" w:rsidRDefault="00501580" w14:paraId="6D4380AA" w14:textId="7F959725">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de begroting zijn de volgende beleidsprioriteiten van het kabinet opgenomen (§ 2.1):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2AF3CE55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00854772" w:rsidP="00854772" w:rsidRDefault="00501580" w14:paraId="51ABF936" w14:textId="7535BE5B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>veiligheid thuis, op straat en online;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="663F6333" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00854772" w:rsidP="00854772" w:rsidRDefault="00501580" w14:paraId="4D846568" w14:textId="2A5DB9B6">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sterke rechtsstaat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="28CD90F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00854772" w:rsidP="00854772" w:rsidRDefault="00501580" w14:paraId="6B3329FC" w14:textId="7A75631B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondermijning door georganiseerde criminaliteit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="713E393A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nationale veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7B265170" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De intensiveringen uit het coalitieakkoord hangen samen met deze 4 beleidsprioriteiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D57BDA" w:rsidP="00782C18" w:rsidRDefault="00D57BDA" w14:paraId="00E69BD7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="080F4122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4C426A2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We stellen vast dat voor de in de beleidsagenda aangegeven beleidsprioriteiten geen concrete doelen met indicatoren zijn geformuleerd. Wel zijn bij elke beleidsprioriteit maatregelen opgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2AF01C5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">We stellen vast dat voor de in de beleidsagenda aangegeven beleidsprioriteiten geen concrete doelen met indicatoren </w:t>
-[...39 lines deleted...]
-      <w:r>
+        <w:t>Afgelopen jaren hebben we herhaaldelijk geconstateerd dat concrete doelen met indicatoren ontbreken in de begroting van het ministerie van Justitie en Veiligheid. In paragraaf 4 doen we suggesties voor indicatoren voor de strafrechtketen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="587CD15C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="47788B64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor de beleidsprioriteit </w:t>
       </w:r>
-      <w:r w:rsidRPr="0011004E">
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ondermijning door georganiseerde criminaliteit</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00821D06" w:rsidP="00821D06" w:rsidRDefault="00782C18" w14:paraId="1E5006D4" w14:textId="6ACADC6F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Taskforce Ondermijning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingesteld. De taskforce richt zich op 4 thema’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7688546A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00821D06" w:rsidP="00821D06" w:rsidRDefault="00782C18" w14:paraId="319770E7" w14:textId="301D50B7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een veilige en integere economie; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="671B6596" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00821D06" w:rsidP="00821D06" w:rsidRDefault="00775AE6" w14:paraId="11A44B6B" w14:textId="6FAE4CF3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het tegengaan van corruptie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="211507BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00821D06" w:rsidP="00821D06" w:rsidRDefault="00821D06" w14:paraId="525A7C4E" w14:textId="643D28FF">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een internationale aanpak van ondermijning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3ED65B6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...42 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brede inzet op preventie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="407DBA1D" w14:textId="651E26CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de ontwerpbegroting is toegelicht welke acties op deze thema’s zijn en worden ondernomen. Daarvoor is aangesloten bij de aanpak van de minister in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Koersbrief ondermijning door georganiseerde criminaliteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00710F2B" w:rsidR="00710F2B">
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 26 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="00D27DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E6249">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk 29911, nr. 505). Maatregelen met concrete doelen om ondermijning tegen te gaan ontbreken vooralsnog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3259C4C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="38DDC7E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Strategische evaluatieagenda (SEA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C97ABD" w:rsidP="00070320" w:rsidRDefault="00E61E55" w14:paraId="127858A4" w14:textId="5149E259">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2F4AADB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...110 lines deleted...]
-    <w:p w:rsidRPr="00A8016A" w:rsidR="00A8016A" w:rsidP="00A8016A" w:rsidRDefault="0053056C" w14:paraId="6225E463" w14:textId="42C8320C">
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5EF6A27D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="36C475EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vinden de volgende evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie Justitie en Veiligheid, gelet op de kabinetsprioriteiten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="29EC906A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodieke rapportage artikel 36.2: Nationale Veiligheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A8016A">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00A8016A" w:rsidR="00412C56" w:rsidP="00A8016A" w:rsidRDefault="003102E8" w14:paraId="23A40AB0" w14:textId="6AEE61B9">
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(subthema’s: Bewaken en beveiligen; Crisisbeheersing; Cybersecurity; Statelijke dreigingen);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="736CF664" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...73 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodieke rapportage artikel 33.3: Georganiseerde ondermijnende criminaliteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(subthema’s: Aanpak drugssmokkel via mainports, Aanpak Outlaw Motorcycle Gangs en Strafrechtelijke aanpak).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="363549E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij adviseren u deze evaluatie(s) te agenderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="24231D23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="009A6F09" w14:paraId="72217C03" w14:textId="46EC8DD1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...33 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="008768FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E228E" w:rsidP="00725EB5" w:rsidRDefault="00725EB5" w14:paraId="4FDDDD9B" w14:textId="1AC9647C">
-[...106 lines deleted...]
-    <w:p w:rsidR="00A8016A" w:rsidP="00A8016A" w:rsidRDefault="00A8016A" w14:paraId="67F3EB50" w14:textId="77777777">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="099F770E" w14:textId="502B4E27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben op 20 mei 2026 onze hoogrisicolijst gepubliceerd. De minister van Justitie en Veiligheid heeft in het jaarverslag over 2025 ook een aantal risico’s genoemd (Kamerstuk 36945-VI, nr. 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="45A70038" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="32C03DA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ontwerpbegroting voor 2027 heeft de minister aandacht voor onder meer de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="140A43A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ICT-kwetsbaarheden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A8016A" w:rsidP="00A8016A" w:rsidRDefault="00391792" w14:paraId="139737A1" w14:textId="2570F277">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="68D22D8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00A8016A" w:rsidP="00A8016A" w:rsidRDefault="00391792" w14:paraId="1C8C4585" w14:textId="7EAF44C0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>legacy en arbeidsmarkt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6229F919" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...99 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complexiteit regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7F46187B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de begroting is bij elk van deze risico’s toegelicht wat de gevolgen zijn en hoe de minister de risico’s wil beheersen. Naast deze 3 risico’s die het kabinet voor alle departementen relevant acht, benoemt de minister in de ontwerpbegroting geen specifieke risico’s voor beleidsprioriteiten en/of beleidsonderwerpen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3F26362C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="37F909D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast deze risico’s attenderen we u op een aantal belangrijke risico’s voor de binnenlandse veiligheid uit onze hoogrisicolijst en recente onderzoeken van ons zoals het verantwoordingsonderzoek 2025 en het onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="00526539" w:rsidP="00526539" w:rsidRDefault="00391792" w14:paraId="3E5E47C6" w14:textId="6271E9A0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een ernstige zaak – Prioritering in de opsporing door politie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (juni 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="67FAEDAB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00526539" w:rsidP="00526539" w:rsidRDefault="00391792" w14:paraId="41F43F50" w14:textId="5030D906">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ineffectieve strafrechtspleging door enerzijds te lange doorlooptijden en anderzijds onvoldoende detentiecapaciteit om vrijheidsbenemende straffen en maatregelen ten uitvoer te brengen; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="207CA94A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00526539" w:rsidP="00526539" w:rsidRDefault="00391792" w14:paraId="522DA55F" w14:textId="014D26D7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>te weinig aandacht voor fraude en witwassen met maatschappelijke schade als gevolg;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6977527F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen goede sturing op doelmatige en doeltreffende inzet van politie door onbekendheid van resultaten van opsporingsonderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="21A4D171" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4B03A6D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6623F77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="009A6F09" w14:paraId="0CDA8CDF" w14:textId="3C128086">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>g</w:t>
-[...115 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="008768FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deltaplan strafrechtketen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="375AF04C" w14:textId="5360AAA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan de minister van Justitie en Veiligheid heeft u verzocht om de Tweede Kamer vóór de zomer van 2026 een deltaplan voor de strafrechtketen toe te sturen. In zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voortgangsbrief strafrechtketen van 22 juni 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00D02043">
-[...135 lines deleted...]
-    <w:p w:rsidR="009D03A0" w:rsidP="009757BA" w:rsidRDefault="00FC5F28" w14:paraId="6589EFA5" w14:textId="70173B3F">
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schrijft de minister dat hij het deltaplan in het eerste kwartaal van 2027 aan de Tweede Kamer zal sturen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="0052546C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 29279, nr. 1043)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In het verantwoordingsonderzoek 2026 over het ministerie van Justitie en Veiligheid doen wij vervolgonderzoek naar de verbetering van prestaties in de strafrechtketen. Daarin betrekken wij het deltaplan van de minister en beoordelen we de toereikendheid van de aanpak van de minister. Tegen de tot nu toe tekortschietende aanpak van de minister hebben we in mei 2026 overwogen bezwaar te maken. Vooralsnog hebben we daarvan afgezien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="36C170AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="360C40E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als onderdeel van het deltaplan heeft u de minister opgeroepen om de informatievoorziening over de prestaties in de strafrechtketen te verbeteren. Zo kunt u de voortgang bij doelstellingen voor de keten actueel, meerjarig en goed vergelijken. In het bijzonder heeft u gevraagd om ketenbreed inzicht in de doorlooptijden van individuele strafzaken. Ook andere indicatoren kunnen u het gewenste inzicht verschaffen. We onderscheiden hierbij:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0F222C78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="007F1ADE" w:rsidP="009757BA" w:rsidRDefault="00FC5F28" w14:paraId="32E0BBC3" w14:textId="6E70C352">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>indicatoren die inzicht geven in de sturing van de prestaties in de strafrechtketen. Behalve aan doorlooptijden denken we aan selectie van strafzaken: wat wordt in de praktijk geprioriteerd en wat niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="2D10AF91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>indicatoren die inzicht geven in het effect van de prestaties van de strafrechtketen. Aansluitend bij de Monitor Brede Welvaart van het CBS zijn mogelijke indicatoren veiligheidsgevoel van burgers en vertrouwen in het recht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="742C1B73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="009A6F09" w14:paraId="5B25F972" w14:textId="1C082F6E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>i</w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="008768FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Reflectie op 10.000 niet behandelde aangiften</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00767793" w:rsidP="00767793" w:rsidRDefault="00767793" w14:paraId="6A92EB44" w14:textId="717796C5">
-      <w:r>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5ADF6F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wij concluderen in ons onderzoek </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D931FC">
-        <w:rPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een ernstige zaak – Prioritering in opsporing door politie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de politie 10.000 aangiften van ernstige misdrijven in 2024 niet heeft behandeld. Het betreft aangiften en meldingen die bij voorbaat zijn afgewezen of vroegtijdig beëindigd wegens capaciteitstekort. Het gevolg hiervan is dat slachtoffers van bijvoorbeeld zedenzaken en zware diefstallen (bijvoorbeeld met geweld) geen recht wordt gedaan: hun ernstige zaak heeft geen noemenswaardige aandacht gekregen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="48B99067" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="11E5A4F3" w14:textId="4291CCED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het wetgevingsoverleg van 23 juni 2026 reflecteert de minister van Justitie en Veiligheid op deze conclusie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09" w:rsidR="00AF3956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36945-VI, nr. 36)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het gaat volgens hem in ons hele rapport voor een heel groot deel over meldingen, zonder enig aanknopingspunt voor de opsporing. Dit is een onjuist beeld, omdat die 10.000 zaken slechts voor 10% uit meldingen bestaan. Daarmee zet de minister de Tweede Kamer op het verkeerde been. In het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...72 lines deleted...]
-      <w:r w:rsidR="008226D4">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerste halfjaarbericht politie 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="006B195C" w:rsidR="009613F7">
+      <w:r w:rsidRPr="009A6F09" w:rsidR="002B207F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk 29628, nr. 1345) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nuanceert de minister zijn eerste lezing en gebruikt hij de aanpak van zedenzaken, 200 in aantal, als voorbeeld. Wij verbazen ons dat de minister het beeld van deze kleine groep zedenzaken gebruikt om een beeld van alle 10.000 aangiften van ernstige, niet opgevolgde misdrijven te schetsen. Zo bestaat de kleine groep zedenzaken voor 50% uit meldingen, maar de veel grotere groep met 3.450 zware diefstallen voor maar 4% uit meldingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="31F5B67A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3A6622A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7B4BA984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="20B33925" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>zedenzaken, 200 in aantal, als voorbeeld. Wij verbazen ons dat de minister het beeld van deze kleine groep zedenzaken gebruikt om een beeld van alle 10.000 aangiften van ernstige, niet opgevolgde misdrijven te schetsen. Zo bestaat de kleine groep zedenzaken voor 50% uit meldingen, maar de veel grotere groep met 3.450 zware diefstallen voor maar 4% uit meldingen.</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t>Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="516992A5" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="16A41497" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="1C338E00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. P.J. (Pieter) Duisenberg, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="00DB43EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...23 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="76C9E88F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="3AEBB3C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P. (Mark) Smolenaars,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="7F5BD797" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretaris </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="5BFC5C0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1C6B2B04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="565DFDB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00D94E2E" w:rsidRDefault="00741F47" w14:paraId="095E1B25" w14:textId="17DB7DEC">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="008768FB" w14:paraId="6EDA1C7B" w14:textId="6CA387F4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="6C102379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="009A6F09" w:rsidP="009A6F09" w:rsidRDefault="009A6F09" w14:paraId="3E0094C1" w14:textId="01105EC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4C09A5A8" wp14:anchorId="66A36A9A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="54367ADE" wp14:anchorId="56332101">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>46355</wp:posOffset>
+              <wp:posOffset>-23495</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>417195</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>1438275</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4476750" cy="5150485"/>
+            <wp:extent cx="5200650" cy="5981700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapTopAndBottom/>
             <wp:docPr id="265273269" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="265273269" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4476750" cy="5150485"/>
+                      <a:ext cx="5200650" cy="5981700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
-[...5 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="009A6F09" w:rsidP="002E487D" w:rsidRDefault="009A6F09" w14:paraId="7064800B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="002E487D" w:rsidRDefault="008768FB" w14:paraId="408388D4" w14:textId="422DC17C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00577E51" w:rsidP="005A2F1E" w:rsidRDefault="00577E51" w14:paraId="061A6B52" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00437D04" w:rsidR="00437D04" w:rsidP="00F11B23" w:rsidRDefault="00577E51" w14:paraId="2E9F6C5A" w14:textId="77777777">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="11250775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="549BD032" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afpakketen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00577E51" w:rsidP="00437D04" w:rsidRDefault="00437D04" w14:paraId="05CCB04A" w14:textId="26F32E36">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="788EECF2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00437D04" w:rsidR="00577E51" w:rsidP="00577E51" w:rsidRDefault="00577E51" w14:paraId="62A3B208" w14:textId="167BADD1">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geen aanbeveling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1E24F781" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0B37BF72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coördinatie prestaties in de strafrechtketen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633351" w:rsidR="00633351" w:rsidP="00633351" w:rsidRDefault="005A4012" w14:paraId="36F256D6" w14:textId="7AB7C5C2">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="74B83900" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00633351" w:rsidP="00633351" w:rsidRDefault="005A4012" w14:paraId="09FA2577" w14:textId="1A16F339">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voer een oorzakenanalyse uit naar enerzijds de lange doorlooptijden en anderzijds waarom het niet lukt om de doorlooptijden te verkorten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5A6FA4DE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="005A4012" w:rsidP="005A4012" w:rsidRDefault="005A4012" w14:paraId="0D22E1B8" w14:textId="70BA174B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stel op basis van deze oorzakenanalyse een verbeterplan op dat voldoet aan onze normen, zoals maatregelen met SMART-C doelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0814B9D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00633351" w:rsidR="00633351" w:rsidP="005A4012" w:rsidRDefault="00633351" w14:paraId="5C7BF1EA" w14:textId="2BC7054B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ga in het deltaplan strafrechtketen tenminste in op: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1E29EA69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00633351">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">hoe de minister de strafrechtketen gaat coördineren en hoe hij zijn (aanwijzings)bevoegdheid kan inzetten; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00633351" w:rsidR="00633351" w:rsidP="00633351" w:rsidRDefault="00F934A5" w14:paraId="19FC73E1" w14:textId="0B242AA7">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="4912834E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00633351" w:rsidR="00633351" w:rsidP="00633351" w:rsidRDefault="00F934A5" w14:paraId="04F6385D" w14:textId="73A349CA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de maatregelen die de minister neemt om de informatievoorziening te verbeteren, waaronder ketenbreed inzicht in doorlooptijden van strafzaken; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="664413E9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00633351" w:rsidR="00633351" w:rsidP="00633351" w:rsidRDefault="00633351" w14:paraId="74DCEF0B" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoe de organisaties in de keten kunnen worden betrokken bij het uitvoeren van de oorzakenanalyse en het opstellen van het verbeterplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5CBCC3E9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00437D04" w:rsidR="00437D04" w:rsidP="00FC2645" w:rsidRDefault="00633351" w14:paraId="7B8C3D58" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="50B49B8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="00633351" w:rsidP="00437D04" w:rsidRDefault="00437D04" w14:paraId="1C4A6863" w14:textId="4DAE9C3A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitvoeringstoetsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3BC09597" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00437D04" w:rsidR="00D85BE3" w:rsidP="00885EC6" w:rsidRDefault="00D85BE3" w14:paraId="4AE493DD" w14:textId="382F803E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geen aanbeveling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6637971F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="7DAD7539" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slachtofferrechten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF421C" w:rsidP="00D430C9" w:rsidRDefault="00FF421C" w14:paraId="3D2C710A" w14:textId="4837EAA2">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="0276FA4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00D85BE3" w:rsidP="00FF421C" w:rsidRDefault="00FF421C" w14:paraId="6C379355" w14:textId="5DCC9D1A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OM: maak het verbeterplan inhoudelijk en qua planning vollediger. Maak daarbij gebruik van een oorzakenanalyse die is gebaseerd op ervaringen van lokale parketten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="296D39B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="00D85BE3" w:rsidP="00610477" w:rsidRDefault="00610477" w14:paraId="4FD5F9C5" w14:textId="04E3AAAF">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OM: houd bij wat de precieze stand van zaken is per tekortkoming, zodat alle tekortkomingen in beeld blijven totdat ze zijn opgelost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="5E4BB783" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="19CBF682" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00437D04" w:rsidR="00610477" w:rsidP="00610477" w:rsidRDefault="00610477" w14:paraId="6E55B573" w14:textId="33F83419">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onduidelijkheid over herstel foutieve tenaamstellingen van veroordeelden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="40BC8B81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mogelijk onrechtmatig handelen bij foutieve tenaamstellingen van veroordeelden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D85BE3" w:rsidR="00D85BE3" w:rsidP="00744025" w:rsidRDefault="00FF421C" w14:paraId="752889FB" w14:textId="482D94AD">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1C40A922" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00D85BE3" w:rsidR="00D85BE3" w:rsidP="00744025" w:rsidRDefault="00FF421C" w14:paraId="2F424A56" w14:textId="568E84ED">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Breng de risico’s van de huidige werkwijze van automatisch wijzigen in kaart, herzie vervolgens deze werkwijze en breng deze in lijn met het toetsings- en handelingskader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="77A54BF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00D85BE3" w:rsidR="00D85BE3" w:rsidP="00744025" w:rsidRDefault="00FF421C" w14:paraId="1D2A8B4D" w14:textId="4A5B4B21">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak op korte termijn afspraken met ketenpartners over het corrigeren van foutieve tenaamstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="1B5F97E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00437D04" w:rsidR="00437D04" w:rsidP="00610477" w:rsidRDefault="00D85BE3" w14:paraId="5E5F3037" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informeer burgers over het ontstaan en wijzigen van hun strafblad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="3D5223BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="13323925" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IT-beheer DJI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D85BE3" w:rsidP="00437D04" w:rsidRDefault="00437D04" w14:paraId="71F6C8E5" w14:textId="7F43A766">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="08C7035B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00437D04" w:rsidR="00437D04" w:rsidP="00610477" w:rsidRDefault="00D85BE3" w14:paraId="4B923C6E" w14:textId="628457FA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geen aanbeveling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="55D87567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="6C1CC4DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acccreditatie IT-systemen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D85BE3" w:rsidP="00437D04" w:rsidRDefault="00437D04" w14:paraId="25B3D1BB" w14:textId="611295AF">
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="26B920F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A6F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geen aanbeveling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="008768FB" w:rsidP="009A6F09" w:rsidRDefault="008768FB" w14:paraId="27324CB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A6F09" w:rsidR="00932411" w:rsidP="009A6F09" w:rsidRDefault="00932411" w14:paraId="4FB5F008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009A6F09" w:rsidR="00932411" w:rsidSect="00CC2142">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7391D0D3" w14:textId="77777777" w:rsidR="001953BE" w:rsidRDefault="001953BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="316D9BC4" w14:textId="77777777" w:rsidR="007771A7" w:rsidRDefault="007771A7" w:rsidP="008768FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DE3594F" w14:textId="77777777" w:rsidR="001953BE" w:rsidRDefault="001953BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E3355D7" w14:textId="77777777" w:rsidR="007771A7" w:rsidRDefault="007771A7" w:rsidP="008768FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-[...42 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7913554C" w14:textId="77777777" w:rsidR="00D60DC8" w:rsidRDefault="00D60DC8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D149D22" w14:textId="77777777" w:rsidR="008768FB" w:rsidRPr="008768FB" w:rsidRDefault="008768FB" w:rsidP="008768FB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E5A8D69" w14:textId="77777777" w:rsidR="008768FB" w:rsidRPr="008768FB" w:rsidRDefault="008768FB" w:rsidP="008768FB">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5318CC57" w14:textId="77777777" w:rsidR="00D60DC8" w:rsidRDefault="00D60DC8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DBB8536" w14:textId="77777777" w:rsidR="008768FB" w:rsidRPr="008768FB" w:rsidRDefault="008768FB" w:rsidP="008768FB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FFE5B06" w14:textId="77777777" w:rsidR="001953BE" w:rsidRDefault="001953BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E715224" w14:textId="77777777" w:rsidR="007771A7" w:rsidRDefault="007771A7" w:rsidP="008768FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08B28A7F" w14:textId="77777777" w:rsidR="001953BE" w:rsidRDefault="001953BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="260EDF75" w14:textId="77777777" w:rsidR="007771A7" w:rsidRDefault="007771A7" w:rsidP="008768FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AF46B1F" w14:textId="77777777" w:rsidR="00D60DC8" w:rsidRDefault="00D60DC8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FF37D62" w14:textId="77777777" w:rsidR="008768FB" w:rsidRPr="008768FB" w:rsidRDefault="008768FB" w:rsidP="008768FB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EBE3096" w14:textId="77777777" w:rsidR="008768FB" w:rsidRPr="008768FB" w:rsidRDefault="008768FB" w:rsidP="008768FB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2063BF15" w14:textId="77777777" w:rsidR="008768FB" w:rsidRPr="008768FB" w:rsidRDefault="008768FB" w:rsidP="008768FB">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B9F853BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -6500,204 +4982,50 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...152 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B14436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADDEB684"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6766,164 +5094,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="059B4527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="753639B8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6992,164 +5207,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E655DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73E4946E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7218,512 +5320,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...460 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25986F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50AEB76"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7792,51 +5433,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28A73E8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C436E098"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7905,51 +5546,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B665F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62F60B4A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FFC76F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
@@ -8017,253 +5658,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31BF2C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4142D3E0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8332,137 +5771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B8218CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27DEBF6E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8531,164 +5884,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FDB05A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E500E076"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8757,117 +5997,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...65 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41CE413E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A181152"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -8912,276 +6086,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57077A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EDE8F6A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9250,277 +6199,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FC97136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1F08BE0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9589,51 +6312,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9675,164 +6398,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EC377D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1927FC2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9901,1034 +6511,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...982 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D5B6E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AF8A376"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FFC76F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
@@ -10996,1509 +6623,281 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1195584363">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="436829219">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="520554044">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="97261408">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
+  <w:num w:numId="6" w16cid:durableId="1861355591">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="350883503">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2125810063">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="665398448">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1708065677">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1502426319">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="133377273">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="972557439">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="274605148">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="14" w16cid:durableId="784538109">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="735930898">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="15" w16cid:durableId="749232164">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="354043184">
-[...59 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="97261408">
+  <w:num w:numId="16" w16cid:durableId="1208838737">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2109502442">
-[...92 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1036 lines deleted...]
-    <w:rsid w:val="00FF421C"/>
+    <w:rsidRoot w:val="008768FB"/>
+    <w:rsid w:val="002B207F"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E487D"/>
+    <w:rsid w:val="0052546C"/>
+    <w:rsid w:val="007771A7"/>
+    <w:rsid w:val="007D18C6"/>
+    <w:rsid w:val="007E7BBE"/>
+    <w:rsid w:val="008768FB"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00971007"/>
+    <w:rsid w:val="009A6F09"/>
+    <w:rsid w:val="00AF3956"/>
+    <w:rsid w:val="00CC2142"/>
+    <w:rsid w:val="00D27DB5"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="49E1A689"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{88D00B2B-EB0F-4551-B8C1-0E97418B5E8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12523,75 +6922,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12626,55 +7025,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -12746,1262 +7145,815 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008768FB"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008768FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008768FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008768FB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008768FB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...43 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="008768FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A64334"/>
+    <w:rsid w:val="008768FB"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008768FB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008768FB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008768FB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A6F09"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...79 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...188 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -14016,65 +7968,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14095,81 +8047,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>9</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11479</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2151</ap:Words>
+  <ap:Characters>11835</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>95</ap:Lines>
+  <ap:Lines>98</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13538</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13959</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-02T08:29:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>