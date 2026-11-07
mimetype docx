--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,6726 +1,3739 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...19 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="008C0D8C" w14:paraId="12DBE46E" w14:textId="41391302">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF" w:rsidR="00395EBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>XV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF" w:rsidR="00395EBF">
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Sociale Zaken en Werkgelegenheid (XV) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="00395EBF" w14:paraId="5C7EA544" w14:textId="4A8C96A3">
+      <w:r w:rsidRPr="00395EBF">
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="00395EBF" w:rsidP="005A4FF3" w:rsidRDefault="00395EBF" w14:paraId="3F48EFF2" w14:textId="06364D75">
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="00395EBF" w:rsidP="005A4FF3" w:rsidRDefault="00395EBF" w14:paraId="5A9F678C" w14:textId="1A341E52">
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="17CCBA37" w14:textId="77777777"/>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1DC9F429" w14:textId="0196F8A0">
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Het budgetrecht is </w:t>
       </w:r>
-      <w:r w:rsidR="00F27070">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">een essentieel </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">parlementair recht. </w:t>
       </w:r>
-      <w:r w:rsidR="00F04FE8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">Allereerst keurt het parlement vooraf </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">begrotingswetsvoorstellen </w:t>
       </w:r>
-      <w:r w:rsidR="00F04FE8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>goed</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E92638">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="67A89D90" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="4AB180E4" w14:textId="44082275">
+      <w:r>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C464B7">
         <w:t>begrotingshoofdstuk</w:t>
       </w:r>
-      <w:r w:rsidR="00A63462">
-[...17 lines deleted...]
-      <w:r w:rsidR="0096258C">
+      <w:r>
+        <w:t xml:space="preserve"> XV) van het ministerie van Sociale Zaken en Werkgelegenheid (SZW)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B31E2">
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XV)</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A63462" w:rsidRDefault="00A63462" w14:paraId="77DC9482" w14:textId="77777777">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00444183" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="28FDAB48" w14:textId="77777777">
       <w:r w:rsidRPr="00444183">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00F04FE8" w14:paraId="55864A57" w14:textId="7C0B4206">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="26A0C1B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00F04FE8" w14:paraId="1BDEDA34" w14:textId="6A2CFA1E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="0034A483" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00F04FE8" w14:paraId="4F65B443" w14:textId="3FE3491B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="7E97E1F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00A63462" w:rsidR="00A63462" w:rsidP="00AD1558" w:rsidRDefault="00F04FE8" w14:paraId="2BCC6699" w14:textId="68140234">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A63462" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="23C3EF23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63462" w:rsidR="00CB1849">
+      <w:r w:rsidRPr="00A63462">
         <w:t xml:space="preserve">itgelicht: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0053278E">
+      <w:r>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0053278E">
+      <w:r>
         <w:t>-premie veel hoger dan uitgaven arbeidsongeschiktheidsuitkeringen</w:t>
       </w:r>
-      <w:r w:rsidDel="0053278E" w:rsidR="0053278E">
+      <w:r w:rsidDel="0053278E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A63462" w:rsidRDefault="00A63462" w14:paraId="0C8DD682" w14:textId="77777777"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="007E123F" w:rsidP="007E123F" w:rsidRDefault="007E123F" w14:paraId="795790DE" w14:textId="095E46F3">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="2EB9DB12" w14:textId="77777777"/>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="2B1614B6" w14:textId="77777777">
+      <w:r>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="784AD8C3" w14:textId="77777777">
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve">In 2027 zijn de totale </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">uitgaven aan </w:t>
-[...2 lines deleted...]
-        <w:t>de sociale zekerheid</w:t>
+        <w:t>uitgaven aan de sociale zekerheid</w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve"> € </w:t>
       </w:r>
       <w:r>
-        <w:t>13</w:t>
-[...2 lines deleted...]
-        <w:t>4,3</w:t>
+        <w:t>134,3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve"> miljard. De uitgaven op de </w:t>
       </w:r>
       <w:r>
         <w:t>SZW</w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve">-ontwerpbegroting bedragen € </w:t>
       </w:r>
       <w:r>
-        <w:t>68</w:t>
-[...2 lines deleted...]
-        <w:t>,3</w:t>
+        <w:t>68,3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve"> miljard. Dit bedrag bestaat</w:t>
       </w:r>
-      <w:r w:rsidR="00137951">
+      <w:r>
         <w:t xml:space="preserve"> onder meer</w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve"> uit Rijksbijdragen (samen € </w:t>
       </w:r>
-      <w:r w:rsidR="00137951">
-[...3 lines deleted...]
-        <w:t>7</w:t>
+      <w:r>
+        <w:t>33,7</w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve"> miljard), de </w:t>
       </w:r>
-      <w:r w:rsidR="00C53710">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> miljard) en </w:t>
+      <w:r>
+        <w:t xml:space="preserve">kinderopvangtoeslag (€ 6,7 miljard), kinderbijslag (€ 5,1 miljard), kindgebonden budget (€ 5,0 miljard) en </w:t>
       </w:r>
       <w:r w:rsidRPr="007E123F">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00C53710">
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:t xml:space="preserve">bijstand en Participatiewet (samen € 9,8 miljard). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1919D020" w14:textId="77777777">
+      <w:r>
         <w:t xml:space="preserve">Over de begrotingsuitgaven heeft het parlement formeel budgetrecht. Het parlement heeft geen formeel budgetrecht bij de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>premiegefinancierde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> sociale zekerheidsuitgaven. Als medewetgever kan de Tweede Kamer wel invloed hebben op de hoogte van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>premiegefinancierde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uitgaven via onderliggende wet- en regelgeving en moties. De Raad van State noemt dit het materiële budgetrecht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361895" w:rsidRDefault="00361895" w14:paraId="6BAC8B0F" w14:textId="77777777"/>
-[...131 lines deleted...]
-    <w:p w:rsidR="00F54462" w:rsidP="00C92E9F" w:rsidRDefault="00F04FE8" w14:paraId="26D5ECC6" w14:textId="4CB11EB5">
+    <w:p w:rsidR="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="0E522702" w14:textId="75850214">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="0AADA876" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00395EBF" w:rsidRDefault="005A4FF3" w14:paraId="00AF20DE" w14:textId="02E86282">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F54462" w:rsidP="00C92E9F" w:rsidRDefault="00F04FE8" w14:paraId="78DDE1DE" w14:textId="41F3F3AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="598C8D68" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="78128318" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">We selecteerden 2 intensiveringen uit het coalitieakkoord die ingaan in 2027 en we bekeken of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="793C3371" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="002817CF" w:rsidP="002817CF" w:rsidRDefault="002817CF" w14:paraId="170AE084" w14:textId="47D84B7A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>de versterking van gezinnen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="158E6A1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>de aanpak van armoede en schulden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1389C250" w14:textId="77777777"/>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="26F0407E" w14:textId="0839AD19">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>In het coalitieakkoord is ook afgesproken om het maximum pensioengevend loon per 2027 voor een periode van 6 jaar niet te indexeren. Dit betekent dat mensen met een inkomen boven deze grens minder fiscaal voordeel hebben van pensioenopbouw. Deze maatregel is onderdeel van het Belastingplan 2027.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>In het coalitieakkoord is ook afgesproken om het maximum pensioengevend loon per 2027 voor een periode van 6 jaar niet te indexeren</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36848, nr. 31)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>. Dit betekent dat mensen met een inkomen boven deze grens minder fiscaal voordeel hebben van pensioenopbouw. Deze maatregel is onderdeel van het Belastingplan 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="4D9F343F" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tabel 1 geeft weer welke financiële informatie over de intensiveringen in de ontwerpbegroting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00235A9D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, voorjaarsnota en miljoenennota </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107EB0" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="5D5B0730" w14:textId="03617A58">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>staat.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="0094697D" w:rsidP="0094697D" w:rsidRDefault="0094697D" w14:paraId="6C15C311" w14:textId="788D77AE">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tabel 1 geeft weer welke financiële informatie over de intensiveringen in de ontwerpbegroting, voorjaarsnota en miljoenennota staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="27DB0E7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Tabel \* ARABIC ">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>-Jetten (bedragen miljoenen €)</w:t>
+        <w:t xml:space="preserve"> Navolgbaarheid intensiveringen coalitieakkoord kabinet-Jetten (bedragen miljoenen €)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="7510" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1671"/>
         <w:gridCol w:w="1498"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="1003"/>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="835"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidTr="00EA36E3" w14:paraId="72A610B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidTr="00395EBF" w14:paraId="54719744" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="19E94BDA" w14:textId="64421504">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="19C7425A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="5402569B" w14:textId="77777777">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="0C493CFB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="260FBA98" w14:textId="1CDC8C62">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="70B52B31" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
-              <w:rPr>
+            <w:r w:rsidRPr="00395EBF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="44762F3D" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="7146F7F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="04FEFEB8" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="4AA4115B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
-              <w:rPr>
+            <w:r w:rsidRPr="00395EBF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="457E9E3A" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="133A9A51" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="2588F88E" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="4A3EC920" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
-              <w:rPr>
+            <w:r w:rsidRPr="00395EBF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="12B41F21" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="65B6B733" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="231AE9AA" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="2D9F12EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
-              <w:rPr>
+            <w:r w:rsidRPr="00395EBF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="5A82ECD5" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="4AA590B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="6BC48B8E" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="4CADCA65" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4D66">
-              <w:rPr>
+            <w:r w:rsidRPr="00395EBF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="00EA36E3" w:rsidP="00183CAF" w:rsidRDefault="00EA36E3" w14:paraId="6E2AC12B" w14:textId="77777777">
+          <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="423A5F94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidTr="00EA36E3" w14:paraId="7C9D3691" w14:textId="77777777">
+      <w:tr w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidTr="00EA36E3" w14:paraId="609C6BD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="006501A4" w14:paraId="67DB761F" w14:textId="269449C5">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="24C4F820" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Versterking van gezinnen (art. 10 </w:t>
-[...7 lines deleted...]
-              <w:t>Tegemoetkoming ouders)</w:t>
+              <w:t>Versterking van gezinnen (art. 10 Tegemoetkoming ouders)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="006501A4" w14:paraId="2A73B93F" w14:textId="4014F850">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="336FB719" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Envelop versterking voor gezinnen</w:t>
             </w:r>
-            <w:r w:rsidR="00FA66DF">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="694F6E08" w14:textId="5BC00378">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="5FCFFAE5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="273D22E4" w14:textId="4CB3F450">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="48D9019A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="6F705393" w14:textId="531F7A31">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="481F45B0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="43432AEF" w14:textId="320E2E17">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="72C15B7C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="02D2E879" w14:textId="1937840C">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="7EDF891F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidTr="00EA36E3" w14:paraId="46C1B724" w14:textId="77777777">
+      <w:tr w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidTr="00EA36E3" w14:paraId="1834F68D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="006501A4" w14:paraId="19119D9A" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="6BE0E6A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="006501A4" w14:paraId="53D7DE95" w14:textId="7E286755">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="2DFD5136" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aanvullende </w:t>
-[...6 lines deleted...]
-              <w:t>P</w:t>
+              <w:t>Aanvullende Post (Financiën)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-              <w:t>Financiën</w:t>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
-            </w:r>
-[...6 lines deleted...]
-              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="006501A4" w14:paraId="1B82D877" w14:textId="1157CB3B">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="6A215576" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="05B71B03" w14:textId="260F9A96">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="1BD88FB3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="5C93E408" w14:textId="0AE65452">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="5E0D74DB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="309FEB9C" w14:textId="76F3D3C5">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="4548E38E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="00183CAF" w:rsidRDefault="00D5484F" w14:paraId="021E9E4F" w14:textId="03C98FA4">
+          <w:p w:rsidR="005A4FF3" w:rsidP="00183CAF" w:rsidRDefault="005A4FF3" w14:paraId="184E8AF1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidTr="006501A4" w14:paraId="0EBB1DB1" w14:textId="77777777">
+      <w:tr w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidTr="006501A4" w14:paraId="18C1BEC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="3643471F" w14:textId="08191920">
+          <w:p w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="42E33F23" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aanpak armoede en schulden (art. 2 Bijstand, Participatie en Toeslagenwet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="0B55E3C4" w14:textId="45C7C6E8">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="22F9F93C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Envelop armoede en schulden</w:t>
             </w:r>
-            <w:r w:rsidR="00BA0B03">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="4E0C4036" w14:textId="6F437606">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="6ADB2C44" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="47082A30" w14:textId="3305D0B1">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="753E12C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="1F4753B9" w14:textId="16300549">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="69625F3C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="0E63A359" w14:textId="20E87083">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="7DEC7B00" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="1F7E3738" w14:textId="1985D497">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="7437B904" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidTr="00EA36E3" w14:paraId="79706C60" w14:textId="77777777">
+      <w:tr w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidTr="00EA36E3" w14:paraId="463A27EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="2D3F1790" w14:textId="21E8C18F">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="5BC07032" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="636F71E6" w14:textId="754E8979">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="009D05D6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Noodfonds energie</w:t>
             </w:r>
-            <w:r w:rsidR="00BA0B03">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="6877C27B" w14:textId="65390568">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="22F583CA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="556CDA59" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="3FCD93D5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="4C01773A" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="4CAD213E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="6F47BF50" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="28E11500" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="2E8358B3" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="5DEF73CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A4D66" w:rsidR="006501A4" w:rsidTr="00EA36E3" w14:paraId="55081B14" w14:textId="77777777">
+      <w:tr w:rsidRPr="006A4D66" w:rsidR="005A4FF3" w:rsidTr="00EA36E3" w14:paraId="59C4E2F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="519B232A" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="401AD8F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="47A0E6E3" w14:textId="60F672F5">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="610226BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aanvullende </w:t>
-[...6 lines deleted...]
-              <w:t>P</w:t>
+              <w:t>Aanvullende Post (Financiën)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...19 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:footnoteReference w:id="7"/>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="006501A4" w14:paraId="02C66A23" w14:textId="77777777">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="2A95048B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="10E261C3" w14:textId="13F1D339">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="31DC00D8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="57CD2D4A" w14:textId="52AE864B">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="601928B9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="754F4A3E" w14:textId="4A031E68">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="403C1B45" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006501A4" w:rsidP="0094697D" w:rsidRDefault="00D5484F" w14:paraId="7DE02EF8" w14:textId="5FFCA599">
+          <w:p w:rsidR="005A4FF3" w:rsidP="0094697D" w:rsidRDefault="005A4FF3" w14:paraId="5CEF0CA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C4421A">
               <w:t>€</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006501A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0094697D" w:rsidP="006501A4" w:rsidRDefault="006501A4" w14:paraId="09E4FE52" w14:textId="4768E68B">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="71441371" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4857">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">* De </w:t>
       </w:r>
-      <w:r w:rsidR="001E7431">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4857">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">anvullende </w:t>
       </w:r>
-      <w:r w:rsidR="001E7431">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4857">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ost is een begrotings</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E4857" w:rsidR="005F3371">
+        <w:t>ost is een begrotingspost van het ministerie van Financiën waarop middelen tijdelijk worden gereserveerd</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>post van het ministerie van Financiën waarop middelen tijdelijk worden gereserveerd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C475F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4857">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E4857" w:rsidR="005F3371">
+        <w:t xml:space="preserve"> totdat deze aan de betreffende departementale begroting kunnen worden toegewezen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E4857" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="5BAABD9A" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> totdat deze aan de betreffende departementale begroting kunnen worden toegewezen. </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00C92E9F" w:rsidR="00F54462" w:rsidP="00F54462" w:rsidRDefault="00F54462" w14:paraId="0E368F25" w14:textId="7B393818">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C92E9F" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="403897FC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92E9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>De versterking van gezinnen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A36240" w:rsidP="00A36240" w:rsidRDefault="00C92E9F" w14:paraId="21219896" w14:textId="04CB4FEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C4421A" w:rsidR="0093174B">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="562B6C9F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In het coalitieakkoord is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4421A">
         <w:t>€</w:t>
       </w:r>
-      <w:r w:rsidR="0093174B">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4421A" w:rsidR="0093174B">
+      <w:r w:rsidRPr="00C4421A">
         <w:t xml:space="preserve">300 miljoen </w:t>
       </w:r>
-      <w:r w:rsidR="0093174B">
-[...5 lines deleted...]
-      <w:r w:rsidR="0093174B">
+      <w:r>
+        <w:t xml:space="preserve">in 2027, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4421A">
+        <w:t xml:space="preserve">oplopend naar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">jaarlijks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4421A">
+        <w:t>€</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4421A" w:rsidR="0093174B">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C4421A" w:rsidR="0093174B">
+      <w:r w:rsidRPr="00C4421A">
         <w:t xml:space="preserve">600 miljoen </w:t>
       </w:r>
       <w:r>
-        <w:t>beschikbaar gesteld</w:t>
-[...51 lines deleted...]
-    <w:p w:rsidRPr="00C92E9F" w:rsidR="00F54462" w:rsidP="00F54462" w:rsidRDefault="00F54462" w14:paraId="5E1E3B48" w14:textId="75FFDFCD">
+        <w:t>beschikbaar gesteld om ouders meer eenvoud en zekerheid te bieden. Hiertoe wil het kabinet het kindgebonden budget en de kinderbijslag samenvoegen tot één regeling. In de ontwerpbegroting is vanaf 2027 jaarlijks € 150 miljoen begroot voor de envelop versterking van gezinnen. Op de Aanvullende Post van het ministerie van Financiën (FIN) is vanaf 2028 structureel € 300 miljoen gereserveerd. Dit is vanaf 2027 structureel € 150 miljoen minder dan begroot voor de versterking van ouders ten opzichte van het coalitieakkoord. De minister licht dit verschil niet toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="5AF2F3F1" w14:textId="77777777"/>
+    <w:p w:rsidR="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="5772A4CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92E9F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C92E9F" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="358538C5" w14:textId="337981BB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92E9F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>De aanpak van armoede en schulden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0093174B" w:rsidR="00F54462" w:rsidP="00852C7E" w:rsidRDefault="00C92E9F" w14:paraId="73065792" w14:textId="4D0593AF">
+    <w:p w:rsidRPr="0093174B" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="52DFBDB3" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">In het coalitieakkoord is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4421A" w:rsidR="0093174B">
+      <w:r w:rsidRPr="00C4421A">
         <w:t>€</w:t>
       </w:r>
-      <w:r w:rsidR="0093174B">
-[...5 lines deleted...]
-      <w:r w:rsidR="0093174B">
+      <w:r>
+        <w:t xml:space="preserve"> 125 miljoen in 2027 oplopend naar jaarlijks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4421A">
+        <w:t>€</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 150 miljoen gereserveerd voor de versterking van de aanpak van armoede en problematische schulden. Van de envelop is in de ontwerpbegroting jaarlijks € 20 miljoen opgenomen voor het vroeg signaleren van armoede en schulden door gemeenten. Dit bedrag wordt overgeheveld naar het Gemeentefonds. In 2027 is daarnaast € </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852C7E">
+        <w:t xml:space="preserve">105 miljoen begroot voor het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Noodfonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852C7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4421A" w:rsidR="0093174B">
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852C7E">
+        <w:t>nergie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, afkomstig uit de envelop voor armoede en schulden. Daarvan is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4421A">
         <w:t>€</w:t>
       </w:r>
-      <w:r w:rsidR="0093174B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B04ED3">
+      <w:r>
+        <w:t xml:space="preserve"> 2 miljoen bestemd voor Caribisch Nederland. Na 2027 is jaarlijks € 130 miljoen beschikbaar op de Aanvullende Post bij FIN. Dit vermeldt de minister niet in de ontwerpbegroting. De totale gereserveerde bedragen voor 2027 en vanaf 2028 komen overeen met de benoemde bedragen uit het coalitieakkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1F961459" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op bovenstaande stellen we vast dat de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">genoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005718E3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>intensiveringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD0124">
-[...26 lines deleted...]
-      <w:r w:rsidR="0093174B">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107EB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het coalitieakkoord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005718E3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten dele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651EA5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn opgenomen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de ontwerpbegroting. Het verschil is wel navolgbaar maar niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651EA5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>toegelicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008B33F8">
-[...224 lines deleted...]
-    <w:p w:rsidR="004E0E34" w:rsidP="00636598" w:rsidRDefault="002F7B75" w14:paraId="30FB34E0" w14:textId="129990CB">
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="598D6D78" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Naast de bovengenoemde begrotingsintensiveringen uit het coalitieakkoord willen we attenderen op 2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>premiegefinancierde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> uitgaven die hoger uitvallen in de ontwerpbegroting voor 2027 ten opzichte van 2026.</w:t>
       </w:r>
       <w:r w:rsidRPr="00205141">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Het betreft hier dus uitgaven waar geen budgetrecht voor geldt. </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="004E0E34" w:rsidP="004E0E34" w:rsidRDefault="00C82E63" w14:paraId="144BC6FB" w14:textId="1F770000">
+        <w:t>Het betreft hier dus uitgaven waar geen budgetrecht voor geldt. Het gaat om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="21AD7E52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">De </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De uitgaven aan AOW stijgen van € 58,4 miljard in 2026 naar € 59,7 miljard in 2027. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002C218D">
+      <w:r>
         <w:t>begrotingsgefinancierde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002C218D">
-[...8 lines deleted...]
-      <w:r w:rsidR="002C218D">
+      <w:r>
+        <w:t xml:space="preserve"> rijksbijdrage aan het Ouderdomsfonds is geraamd op € 33,4 miljard in 2027.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Uit het Ouderdomsfonds worden de AOW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-uitkeringen betaald. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="17D3CE95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Een toename van de uitgaven voor WIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:t>-uitkeringen met € 813 miljoen naar € 14,3 miljard in 2027 ten opzichte van 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De minister geeft aan dat dit wordt veroorzaakt door een hogere instroom in de WIA. De WIA-uitkeringen worden betaald uit het Arbeidsongeschiktheidsfonds dat wordt gefinancierd met premies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="33A8E5D9" w14:textId="6428F2FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00812D16" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="11FE9553" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00395EBF" w:rsidRDefault="005A4FF3" w14:paraId="718686C0" w14:textId="4AB42972">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00455A2F" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="50EC7A8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455A2F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1B261E02" w14:textId="49AE4EE8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het is belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77082">
+        <w:t xml:space="preserve">het kabinet vooraf duidelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aangeeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77082">
+        <w:t xml:space="preserve">wat het wil bereiken. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>nemen in het jaarverslag (motie-Van der Lee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF" w:rsidR="0086059F">
+        <w:t xml:space="preserve"> c.s. Kamerstuk 36740, nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:t>). Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009469F7">
+        <w:t>onderschrij</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ven en deze een plaats te willen geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="38001B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>We zijn nagegaan of in de beleidsagenda van de ontwerpbegroting van het ministerie van Sociale Zaken en Werkgelegenheid (SZW) duidelijke en bij voorkeur meetbaar geformuleerde doelen zijn opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="766CEBA5" w14:textId="02F8952B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>In de begroting zijn de volgende beleidsprioriteiten opgenomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="4B990DAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De minister richt zich op het bevorderen van, bij voorkeur betaalde, arbeidsparticipatie en wil ervoor zorgen dat mensen wendbaar zijn en zeker van een baan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="49AEA60D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De minister neemt maatregelen om de positie van werkgevers en werknemers te verbeteren. Daarnaast wil de minister arbeidsproductiviteit verhogen en innovatie stimuleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="4C251265" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De minister zet in op het vereenvoudigen van de sociale zekerheid, belastingen, toeslagen en verlofregelingen. Ook wil de minister de betaalbaarheid en toegankelijkheid van inkomensondersteuning borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="453F8615" w14:textId="77777777"/>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="3107A1DB" w14:textId="77777777">
+      <w:r w:rsidRPr="007563D8">
+        <w:t>We stellen vast dat de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve"> beleidsprioriteiten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wel zijn vertaald naar strategische doelen, maar zeer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zijn vertaald naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve">concrete </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en meetbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>doelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve"> Er zijn wel goede voorbeelden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>het doel van de minister om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vanaf 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC5D29">
-[...33 lines deleted...]
-    <w:p w:rsidR="00361895" w:rsidP="00812D16" w:rsidRDefault="00E306B4" w14:paraId="51D4C470" w14:textId="1A84CD79">
+      <w:r>
+        <w:t xml:space="preserve">tot en met 2030 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>75.000 meer nieuwkomers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve"> aan het werk te helpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E0C93" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="7FD33B09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategische </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>valuati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>genda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="658CCF83" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. Uw Kamer kan deze uitkomsten ook gebruiken bij het beoordelen van het beleid van de minister. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="71A6E044" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="6E840A78" w14:textId="6EB35A94">
+      <w:r>
+        <w:t>De Algemene Rekenkamer wijst u op het belang van de volgende evaluaties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007563D8" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="5A928AEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...74 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...195 lines deleted...]
-    <w:p w:rsidR="00E162AA" w:rsidP="00E162AA" w:rsidRDefault="00F9427E" w14:paraId="7FAFC01A" w14:textId="300E9EB5">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007563D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluatie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">egionale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007563D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>verbinders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statushouders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve">. Het lerend netwerk Regionale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>verbinders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve">tatushouders is onderdeel van het plan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>´</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>Statushouders aan het wer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">k´ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve">uit 2023. De uitkomsten van de evaluatie zijn relevant voor het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t xml:space="preserve"> van de minister van Werk en Participatie om statushouders snel naar werk te begeleiden, in combinatie met taalverwerving en doorgroei naar een baan op niveau. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De Algemene Rekenkamer publiceerde eerder in 2026 een rapport over de inburgeringswet. Hierin concludeerden wij dat het kabinet het potentieel van statushouders veel beter kan benutten dan tot nu toe, met passende taalverwerving en werkbegeleiding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007563D8">
+        <w:t>De evaluatie wordt in november 2026 afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0096278A" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="42E80D72" w14:textId="72D88F8C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...33 lines deleted...]
-      <w:r w:rsidR="00F15EFE">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A342F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Periodieke rapportage uitvoering SUWI-stelsel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en evaluatie Wet SUWI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3DA8">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="008432EE" w:rsidP="00E162AA" w:rsidRDefault="00F15EFE" w14:paraId="07BBFFA2" w14:textId="26D53AFA">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="002B3DA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Deze evaluatie beantwoordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3DA8">
+        <w:t xml:space="preserve">de vraag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3DA8">
+        <w:t>het uitvoeringsstelsel voor werk en inkomen doeltreffend en doelmatig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3DA8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3DA8">
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+        </w:rPr>
+        <w:t>De uitkomsten van de evaluatie zijn relevant in het licht van de beleidsdoelstelling van de minister om het socialezekerheidsstelsel te verbeteren. In het rapport ´</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6679F">
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+        </w:rPr>
+        <w:t>Fouten bij WIA-uitkeringen: blind voor de signalen, burgers geraakt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">´ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+        </w:rPr>
+        <w:t>(2025) deed de Algemene Rekenkamer aanbevelingen om de uitvoering van de WIA en het toezicht hierop van de minister te verbeteren. De minister van SZW stuurt de evaluatie binnenkort aan de Tweede Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF273A">
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 32716, nr. 54)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Univers LT Std"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="5B58B178" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A6679F" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="749D2760" w14:textId="77777777">
+      <w:r w:rsidRPr="00A6679F">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6679F">
+        <w:t xml:space="preserve"> adviseren u deze evaluaties te overwegen voor uw agendering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="3198D5D0" w14:textId="12EAC785">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF" w:rsidR="005A4FF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="4F4F4D26" w14:textId="77777777">
+      <w:r w:rsidRPr="001C70A7">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C70A7">
+        <w:t xml:space="preserve"> verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C70A7">
+        <w:t>Door transparant te zijn over risico’s in de begroting, biedt de minister het parlement inzicht dat meegenomen kan worden in zowel het behandelen en aanpassen van de begroting als bij het beoordelen van voortgangs- en verantwoordingsinformatie van de minister. De minister van SZW geeft in zijn ontwerpbegroting aan waar mogelijk in te gaan op risico’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="78ED9997" w14:textId="0CBFC76F">
+      <w:r>
+        <w:t>We constateren dat de minister in zijn ontwerpbegroting aandacht besteedt aan de risico’s waar hij zich over verantwoordde in zijn jaarverslag van 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="005549AE">
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005549AE" w:rsidR="005549AE">
+        <w:t>36945-XV, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005549AE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Daarbij noemt hij mitigerende maatregelen. Het gaat om de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F46B6" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="4E2A1F47" w14:textId="0D389158">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-    <w:p w:rsidR="008432EE" w:rsidP="00E162AA" w:rsidRDefault="00B45A05" w14:paraId="50BE9DBE" w14:textId="3D5162CB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098191A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitvoerbaarheid van de WIA.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098191A">
+        <w:t>De uitvoerbaarheid van het stelsel van ziekte en arbeidsongeschiktheid staat onder druk. Mensen zitten in onzekerheid door late beoordelingen en UWV staat voor grote organisatorische uitdagingen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Dit risico onderschrijven we in onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005549AE">
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F46B6" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="40FED683" w14:textId="0DCD8374">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...18 lines deleted...]
-      <w:r w:rsidR="00AA3303">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098191A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nbegrijpelijk stelsel van inkomensondersteuning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098191A">
+        <w:t>Het huidige stelsel van inkomensondersteuning is voor groepen mensen onbegrijpelijk en kan tot onzekerheid en onrechtvaardige uitkomsten leiden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8705F">
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> werd bevestigd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8705F">
+        <w:t>in on</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8705F">
+        <w:t xml:space="preserve"> onderzoek</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8705F">
+        <w:t xml:space="preserve"> naar de WIA-uitkering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ‘Grip op menselijke maat’ (2024</w:t>
+      </w:r>
+      <w:r w:rsidR="005549AE">
+        <w:t xml:space="preserve"> Kamerstuk 26448, nr. 752</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8705F">
+        <w:t xml:space="preserve"> ‘Fouten bij WIA-uitkeringen; blind voor de signalen, burgers geraakt’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8705F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E162AA" w:rsidP="008F25F5" w:rsidRDefault="00E162AA" w14:paraId="40B4A89B" w14:textId="77777777"/>
-[...199 lines deleted...]
-    <w:p w:rsidRPr="007563D8" w:rsidR="007563D8" w:rsidP="007563D8" w:rsidRDefault="007563D8" w14:paraId="58B16E49" w14:textId="4B1B56FB">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1D402E25" w14:textId="5CAE0663">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007563D8">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Evaluatie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00322DB2">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098191A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>R</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">egionale </w:t>
+        <w:t>eerbaarheid.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098191A">
+        <w:t>Door de geopolitieke situatie is de kans groter geworden dat Nederland als lid van een bondgenootschap betrokken raakt bij een conflict. Daardoor kunnen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098191A">
+        <w:t xml:space="preserve"> arbeidsmarkt, sociale zekerheid en sociale stabiliteit onder druk komen te staan. De digitale weerbaarheid van SZW vraagt speciale aandacht</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F46B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="49E03286" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="423709F9" w14:textId="77777777">
+      <w:r w:rsidRPr="00BF73B1">
+        <w:t xml:space="preserve">Daarnaast </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stellen we vast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF73B1">
+        <w:t xml:space="preserve"> dat de minister in zijn ontwerpbegroting aandacht besteed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF73B1">
+        <w:t xml:space="preserve"> aan de risico’s uit onze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007563D8">
-[...4 lines deleted...]
-        <w:t>verbinders</w:t>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF73B1">
+        <w:t>oogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00322DB2">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="0096278A" w:rsidR="002B3DA8" w:rsidP="002B3DA8" w:rsidRDefault="006C0DA2" w14:paraId="75874CBE" w14:textId="3255F36F">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dit betreft de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="548668B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A342F7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7835">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...29 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Gebrek aan samenhang in de aanpak van problematische schulden.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B3DA8">
-[...323 lines deleted...]
-    <w:p w:rsidRPr="001F46B6" w:rsidR="00C72D18" w:rsidP="00C72D18" w:rsidRDefault="00C72D18" w14:paraId="7E41B55B" w14:textId="46262D3D">
+      <w:r w:rsidRPr="005B7835">
+        <w:t>Om mensen met problematische schulden zo snel en goedkoop mogelijk te helpen, heeft de overheid een stelsel ingericht van schuldhulpverlening waarbij verschillende instanties betrokken zijn. Het risico is dat door gebrek aan voortgang en samenhang in de aanpak van problematische schulden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7835">
+        <w:t xml:space="preserve"> mensen onder het bestaansminimum blijven komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="436B93A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0098191A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uitvoerbaarheid van de WIA.</w:t>
+        <w:t>Een gebrekkige aanpak van arbeidsuitbuiting.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098191A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in onze </w:t>
+      <w:r w:rsidRPr="005B7835">
+        <w:t>Doordat werkgevers wetten voor eerlijk werk niet naleven en door onvoldoende toezicht, blijven arbeidsmigranten en flexwerkers (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009405E9">
-[...3 lines deleted...]
-        <w:t>oogrisicolijst</w:t>
+      <w:r w:rsidRPr="005B7835">
+        <w:t>arbeids</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005B7835">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="001F46B6" w:rsidR="00C72D18" w:rsidP="00C72D18" w:rsidRDefault="00E005BE" w14:paraId="39D756A0" w14:textId="0D5B3C79">
+      <w:r w:rsidRPr="005B7835">
+        <w:t>)uitbuiting, onderbetaling en slechte huisvesting ondervinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="110CA52C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7835">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>O</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00C72D18">
+        <w:t>Grotere ongelijkheid voor burgers in Caribisch Nederland door achterstanden in sociaaleconomische voorzieningen.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098191A" w:rsidR="00C72D18">
-        <w:t>Het huidige stelsel van inkomensondersteuning is voor groepen mensen onbegrijpelijk en kan tot onzekerheid en onrechtvaardige uitkomsten leiden</w:t>
+      <w:r w:rsidRPr="005B7835">
+        <w:t>Het risico is dat achterstanden in sociaaleconomische voorzieningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7835">
+        <w:t>infra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>structuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7835">
+        <w:t>, zorg, onderwijs, wonen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7835">
+        <w:t>leiden tot ongelijkheid tussen burgers in Caribisch en Europees Nederland</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D8705F">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00D8705F" w:rsidR="00D8705F">
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="2D29363E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BF73B1" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="2112B746" w14:textId="21E06CB2">
+      <w:r w:rsidRPr="003D71C6">
+        <w:t xml:space="preserve">Tot slot wijzen wij u op de risico’s voor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">doeltreffendheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D71C6">
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van de voorgenomen herziening van het financieringsstelsel voor kinderopvang in 2029. Het betreft risico’s in termen van arbeidsmarktparticipatie, ontwikkeling en kansengelijkheid van kinderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D71C6">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00BF73B1" w:rsidR="00BF73B1" w:rsidP="00B4795B" w:rsidRDefault="00E005BE" w14:paraId="7CB2C28F" w14:textId="33F34859">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="003D71C6">
+        <w:t xml:space="preserve"> We hebben hier eerder aandacht voor gevraagd in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> onze brief met aandachtspunten bij de ontwerpbegroting voor 2025 van het ministerie van SZW</w:t>
+      </w:r>
+      <w:r w:rsidR="005549AE">
+        <w:t xml:space="preserve"> (Kamerstuk 36600-XV, nr. 4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D71C6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="660DCE98" w14:textId="38FF1FB6">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="00395EBF" w:rsidRDefault="005A4FF3" w14:paraId="2E706B93" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00395EBF" w:rsidRDefault="005A4FF3" w14:paraId="3ABB9913" w14:textId="642C7625">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0098191A" w:rsidR="00C72D18">
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>eerbaarheid.</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> aan de risico’s uit onze </w:t>
+        <w:t xml:space="preserve">Uitgelicht: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009405E9">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="005B7835">
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Gebrek aan samenhang in de aanpak van problematische schulden.</w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Een gebrekkige aanpak van arbeidsuitbuiting.</w:t>
-[...5 lines deleted...]
-        <w:t>Doordat werkgevers wetten voor eerlijk werk niet naleven en door onvoldoende toezicht, blijven arbeidsmigranten en flexwerkers (</w:t>
+        <w:t>-premie veel hoger dan uitgaven arbeidsongeschiktheidsuitkeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="49EC5168" w14:textId="77777777">
+      <w:r>
+        <w:t>Werknemers zijn in Nederland verzekerd tegen de inkomensgevolgen door werkloosheid (WW), ziekte (ZW) en arbeidsongeschiktheid (WIA). Hier worden premies voor betaald, die de Belastingdienst int via de loonaangiften van de werkgevers. De door werkgevers en werknemers betaalde premieopbrengsten voor de WW en WIA zijn al meerdere jaren vele miljarden hoger dan de uitgaven voor uitkeringen en uitvoeringskosten. Bij de AOW is dat juist andersom: de uitgaven zijn veel hoger dan de premie-inkomsten. De AOW wordt daardoor inmiddels voor meer dan de helft uit belastinggeld betaald. Het (fictieve) vermogen van het Algemeen Werkloosheidsfonds (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B7835">
-        <w:t>arbeids</w:t>
+      <w:r>
+        <w:t>Awf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B7835">
-[...131 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r>
+        <w:t>) en het Arbeidsongeschiktheidsfonds (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E12F0">
+      <w:r>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0065438B">
-[...27 lines deleted...]
-        <w:t>(fictieve) vermogen van het Algemeen Werkloosheidsfonds (</w:t>
+      <w:r>
+        <w:t xml:space="preserve">) neemt toe. Eind 2025 was het positieve saldo € 15,4 miljard in het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C907E3">
+      <w:r>
         <w:t>Awf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C907E3">
-        <w:t>) en het Arbeidsongeschiktheidsfonds (</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> en € 39,4 miljard in het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C907E3">
+      <w:r>
         <w:t>Aof</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C907E3">
-        <w:t xml:space="preserve">) neemt toe. Eind 2025 was het positieve saldo € 15,4 miljard in het </w:t>
+      <w:r>
+        <w:t xml:space="preserve">. Dat mag, want de premies hoeven volgens de wet niet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C907E3">
-        <w:t>Awf</w:t>
+      <w:r>
+        <w:t>lastendekkend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C907E3">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C907E3">
+      <w:r>
         <w:t xml:space="preserve"> te zijn. We constateren dat het kabinet de premies ook gebruikt om inkomenspolitiek te voeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF286D" w:rsidP="00C907E3" w:rsidRDefault="00DF286D" w14:paraId="6AACC547" w14:textId="77777777"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="006255B9" w:rsidP="00233310" w:rsidRDefault="00372403" w14:paraId="641ADF06" w14:textId="16AE2EA9">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="1F8D82F4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De vermogens van de sociale fondsen bestaan alleen op papier. De sociale fondsen maken onderdeel uit van de collectieve sector en maken daarom onderdeel uit van het EMU-saldo en de EMU-schuld. De overschotten gebruikt de minister van Financiën om een deel van de staatsschuld af te dekken. De minister van Financiën hoeft daardoor minder te lenen op de kapitaalmarkt. De fondsen hebben een vordering bij de minister van Financiën en krijgen over het fictieve vermogen ook rente vergoed. Er staat echter niet echt geld op de rekening. Dat betekent ook dat als het vermogen wordt afgebouwd door de premies te verlagen of extra uitgaven te doen, dit leidt tot een hogere staatsschuld en een groter begrotingstekort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="08E4D96B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het verschil tussen premies, die in beginsel bedoeld zijn om uitgaven aan bepaalde uitkeringen te dekken, en belastingen, is in de loop der tijd steeds minder helder geworden. De vermenging van premies en belastingen neemt verder toe door de in het coalitieakkoord voorgenomen vrijheidsbijdrage voor bedrijven van € 1,5 miljard in 2027 als opslag op de arbeidsongeschiktheidspremie, terwijl de opbrengst wordt besteed aan defensie. Voor het parlement is dit van belang, omdat de minister van SZW de premies jaarlijks vaststelt via een ministeriele regeling terwijl belastingen alleen met instemming van het parlement per wet kunnen worden gewijzigd. Deze route is daarmee een verzwakking van het budgetrecht van de Tweede Kamer.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="4E759ED5" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="12AA2176" wp14:anchorId="7F3F7A7C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7CF2EA3C" wp14:anchorId="5CDF48A6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-34345</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>331</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5039878" cy="3599695"/>
             <wp:effectExtent l="0" t="0" r="8890" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="359435767" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="359435767" name="Afbeelding 359435767"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5039878" cy="3599695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003232DF">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00233310" w:rsidR="00233310" w:rsidP="00233310" w:rsidRDefault="00233310" w14:paraId="2344F0EB" w14:textId="59330E08"/>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="3F97A9EA" w14:textId="78152248">
+    <w:p w:rsidRPr="00233310" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="115B3DBA" w14:textId="77777777"/>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="745BD512" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="385E571E" w14:textId="2E2F5E68"/>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="1640DCF6" w14:textId="48B40EF1">
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="0209FED7" w14:textId="77777777"/>
+    <w:p w:rsidR="00395EBF" w:rsidP="005A4FF3" w:rsidRDefault="00395EBF" w14:paraId="7C60AA34" w14:textId="2CBEEC3C">
       <w:r>
         <w:t>Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="516992A5" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Pieter </w:t>
+    <w:p w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="65B930ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="0C96ECF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00B536C7">
         <w:t>Duisenberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00B536C7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="32C136C0" w14:textId="41CFD2AF">
-      <w:r>
+    <w:p w:rsidRPr="00360322" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="150D4C52" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Mark </w:t>
+    <w:p w:rsidRPr="00360322" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="3A35AD0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="383C753C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="0"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00395EBF" w:rsidP="00395EBF" w:rsidRDefault="00395EBF" w14:paraId="026A4A67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Smolenaars</w:t>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006247D9">
-[...12 lines deleted...]
-    <w:p w:rsidR="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="07843D1E" w14:textId="7729603E">
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="49B8507D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="3EF49E82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="095E1B25" w14:textId="0504DEBA">
-[...18 lines deleted...]
-    <w:p w:rsidR="00AD1558" w:rsidP="009027DE" w:rsidRDefault="00F7048D" w14:paraId="01EA8D56" w14:textId="2078EB49">
+    <w:p w:rsidRPr="00395EBF" w:rsidR="005A4FF3" w:rsidP="00395EBF" w:rsidRDefault="005A4FF3" w14:paraId="4971A590" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage: overzicht onvolkomenheden verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A4FF3" w:rsidP="005A4FF3" w:rsidRDefault="005A4FF3" w14:paraId="27E951F7" w14:textId="77777777">
       <w:r w:rsidRPr="00F7048D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4BD5CA44" wp14:anchorId="19792BF7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="39CD1944" wp14:anchorId="0E10E926">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-183184</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>356235</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="3131185"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="956112070" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="956112070" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="3131185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AD1558">
-[...7 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="3CFA439A" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B92F091" w14:textId="77777777" w:rsidR="003A1B08" w:rsidRDefault="003A1B08">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52D4B6FF" w14:textId="77777777" w:rsidR="00B14062" w:rsidRDefault="00B14062" w:rsidP="005A4FF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="356E44B8" w14:textId="77777777" w:rsidR="003A1B08" w:rsidRDefault="003A1B08">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6E5B90C4" w14:textId="77777777" w:rsidR="00B14062" w:rsidRDefault="00B14062" w:rsidP="005A4FF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-[...14 lines deleted...]
-    <w:panose1 w:val="00000500000000000000"/>
+  <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Vesper Libre Medium">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers LT Std">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7573ACC4" w14:textId="77777777" w:rsidR="00E74BC5" w:rsidRDefault="00E74BC5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65BE2097" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="005A4FF3" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C94DEBF" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="005A4FF3" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="313BA6A3" w14:textId="77777777" w:rsidR="00E74BC5" w:rsidRDefault="00E74BC5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="222FEF12" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="005A4FF3" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E6BD2A2" w14:textId="77777777" w:rsidR="003A1B08" w:rsidRDefault="003A1B08">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E52AB6F" w14:textId="77777777" w:rsidR="00B14062" w:rsidRDefault="00B14062" w:rsidP="005A4FF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="460D0EDA" w14:textId="77777777" w:rsidR="003A1B08" w:rsidRDefault="003A1B08">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4DFFD278" w14:textId="77777777" w:rsidR="00B14062" w:rsidRDefault="00B14062" w:rsidP="005A4FF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="06F2D2E1" w14:textId="5A6309E4" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ontwerpbegroting 2027, begrotingshoofdstuk XV – Sociale Zaken en Werkgelegenheid, pagina 22</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XV, nr. 2)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7F86EC6D" w14:textId="1A153361" w:rsidR="00FA66DF" w:rsidRPr="00966BBB" w:rsidRDefault="00FA66DF">
+    <w:p w14:paraId="2C90AE3F" w14:textId="6459E4FB" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>Sociale Zaken en Werkgelegenheid, pagina 22</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Miljoenennota 2027, bijlagen, hoofdstuk 9 – verticale toelichting, pagina 280, (Kamerstuk 37020, nr. 2)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="22D1C32F" w14:textId="4CCBA429" w:rsidR="00BA0B03" w:rsidRPr="00966BBB" w:rsidRDefault="00BA0B03">
+    <w:p w14:paraId="45797CAE" w14:textId="6CB74CC9" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00966BBB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00966BBB">
-[...18 lines deleted...]
-        <w:t>280</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorjaarsnota 2026, bijlage 3 – verticale toelichting, pagina 237</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36915, nr. 1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="12F7DB66" w14:textId="7D4A5D33" w:rsidR="00111FB4" w:rsidRPr="00B2186F" w:rsidRDefault="00111FB4">
+    <w:p w14:paraId="60B0F839" w14:textId="1E855281" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B2186F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B2186F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Voorjaarsnota 2026, bijlage 3 – verticale toelichting, pagina 237</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ontwerpbegroting 2027, begrotingshoofdstuk XV – Sociale Zaken en Werkgelegenheid, pagina 22</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XV, nr. 2)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1C267964" w14:textId="64878887" w:rsidR="00BA0B03" w:rsidRPr="00966BBB" w:rsidRDefault="00BA0B03">
+    <w:p w14:paraId="002F9AD2" w14:textId="4C2C425C" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00966BBB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00966BBB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ontwerpbegroting 2027, begrotingshoofdstuk XV – Sociale Zaken en Werkgelegenheid, pagina 22</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XV, nr. 2)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="60FCD014" w14:textId="7F1F8476" w:rsidR="00BA0B03" w:rsidRDefault="00BA0B03">
+    <w:p w14:paraId="3D532449" w14:textId="392E848D" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00966BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00966BBB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Ontwerpbegroting 2027, begrotingshoofdstuk XV – Sociale Zaken en Werkgelegenheid, pagina 22</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorjaarsnota 2026, bijlage 3 – verticale toelichting, pagina 237</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36915, nr. 1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="44B5C3E0" w14:textId="68B181DB" w:rsidR="00BA0B03" w:rsidRPr="00A6679F" w:rsidRDefault="00BA0B03">
+    <w:p w14:paraId="39A3CEA0" w14:textId="343DC53C" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A6679F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A6679F">
-[...11 lines deleted...]
-        <w:t>Voorjaarsnota 2026, bijlage 3 – verticale toelichting, pagina 237</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ontwerpbegroting 2027, begrotingshoofdstuk XV – Sociale Zaken en Werkgelegenheid, pagina 156</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XV, nr. 2)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="717E0541" w14:textId="3DD86026" w:rsidR="001E19D0" w:rsidRDefault="001E19D0">
+    <w:p w14:paraId="5C3AAAA3" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>156</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemene Ouderdomswet</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7DE32E42" w14:textId="4941ED80" w:rsidR="00A952B0" w:rsidRDefault="00A952B0">
+    <w:p w14:paraId="51B1193D" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A952B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A952B0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Algemene Ouderdomswet</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wet werk en inkomen naar arbeidsvermogen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3C1BA798" w14:textId="5DE3E292" w:rsidR="00A952B0" w:rsidRPr="00A952B0" w:rsidRDefault="00A952B0">
+    <w:p w14:paraId="122213D4" w14:textId="4A6AA153" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A952B0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A952B0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Wet werk en inkomen naar arbeidsvermogen</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ontwerpbegroting 2027, begrotingshoofdstuk XV – Sociale Zaken en Werkgelegenheid, pagina 188</w:t>
+      </w:r>
+      <w:r w:rsidR="0086059F" w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XV, nr. 2)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="56CA7E7E" w14:textId="5F56002C" w:rsidR="001E19D0" w:rsidRDefault="001E19D0">
+    <w:p w14:paraId="405F5740" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>88</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wet structuur uitvoeringsorganisatie werk en inkomen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="1890232F" w14:textId="77777777" w:rsidR="00823A08" w:rsidRPr="00A952B0" w:rsidRDefault="00823A08" w:rsidP="00823A08">
+    <w:p w14:paraId="24A304AC" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A952B0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A952B0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Wet structuur uitvoeringsorganisatie werk en inkomen</w:t>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemene Rekenkamer (2026). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>; Hoge risico’s voor Nederland, stand voorjaar 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="531BFB03" w14:textId="663AF569" w:rsidR="007401CA" w:rsidRDefault="007401CA">
+    <w:p w14:paraId="1CF70CD5" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="00395EBF" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395EBF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00395EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> CPB en SCP (2023). Herziening financieringsstelsel kinderopvang. Maatschappelijke effecten van het voorgenomen kabinetsplan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06B52B18" w14:textId="77777777" w:rsidR="00E74BC5" w:rsidRDefault="00E74BC5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CC83FBF" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="005A4FF3" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="759BE391" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="005A4FF3" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E126CA7" w14:textId="77777777" w:rsidR="005A4FF3" w:rsidRPr="005A4FF3" w:rsidRDefault="005A4FF3" w:rsidP="005A4FF3">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...151 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002069FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D4C4F2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6765,371 +3778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...319 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="76982676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7206,164 +3899,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AD100C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="426EE4F4"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7432,1121 +4012,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...1069 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8964B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A596D5B2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -8591,621 +4101,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F996F48"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F0D5894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CEE6F6E6"/>
-[...398 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4E6C0360">
+    <w:tmpl w:val="58B46652"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0BB0B8A6">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FC84FA92">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="53A8DB46">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="14ECE9A2">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9247,51 +4276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61A416EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAB0F30C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9360,449 +4389,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...397 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9502ED8A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9871,226 +4502,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72463AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80BC2886"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10159,252 +4615,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...200 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F72991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="185E2F5E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -10449,2207 +4704,262 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...424 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
+  <w:num w:numId="3" w16cid:durableId="1390346545">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="822965084">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="130174240">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1889993496">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="90128423">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="274605148">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="9" w16cid:durableId="412358457">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="735930898">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="354043184">
+  <w:num w:numId="10" w16cid:durableId="1656836162">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="869688219">
-[...122 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1424 lines deleted...]
-    <w:rsid w:val="00FF2774"/>
+    <w:rsidRoot w:val="005A4FF3"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00395EBF"/>
+    <w:rsid w:val="005549AE"/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rsid w:val="00674DD2"/>
+    <w:rsid w:val="006B31E2"/>
+    <w:rsid w:val="0086059F"/>
+    <w:rsid w:val="008C0D8C"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00B14062"/>
+    <w:rsid w:val="00C830AC"/>
+    <w:rsid w:val="00DF273A"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="3825D0D7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9D3080A9-B5E3-4769-BA54-2A0BDF116C85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12674,75 +4984,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -12777,55 +5087,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -12897,1349 +5207,907 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...43 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...59 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A6142E"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A6142E"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A6142E"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0094697D"/>
+    <w:rsid w:val="005A4FF3"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A4FF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A4FF3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005A4FF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395EBF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00395EBF"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...240 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -14254,65 +6122,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14333,81 +6201,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>2404</ap:Words>
-  <ap:Characters>13225</ap:Characters>
+  <ap:Words>2478</ap:Words>
+  <ap:Characters>13632</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>110</ap:Lines>
-  <ap:Paragraphs>31</ap:Paragraphs>
+  <ap:Lines>113</ap:Lines>
+  <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15598</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16078</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-17T12:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>