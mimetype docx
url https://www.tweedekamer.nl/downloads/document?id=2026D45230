--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,6827 +1,5456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="61D85F35">
-[...10 lines deleted...]
-        <w:t>,</w:t>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00A61239" w14:paraId="109C3D11" w14:textId="1820B2F7">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2" w:rsidR="00141ED2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2" w:rsidR="00141ED2">
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062085C" w:rsidRDefault="0062085C" w14:paraId="1630B7C0" w14:textId="77777777"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="3DEE4EE6" w14:textId="196BC6D1">
+      <w:r w:rsidRPr="00141ED2">
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="42EF703D" w14:textId="45555820">
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="28FFAFE7" w14:textId="1586911E">
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6EB69BFD" w14:textId="7A559A81"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="55AF2C40" w14:textId="5EF16B84">
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Het budgetrecht is </w:t>
       </w:r>
-      <w:r w:rsidR="00F27070">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">een essentieel </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">parlementair recht. </w:t>
       </w:r>
-      <w:r w:rsidR="00394156">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">vooraf </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Allereerst keurt het parlement vooraf </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">begrotingswetsvoorstellen </w:t>
       </w:r>
-      <w:r w:rsidR="00394156">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>goed</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E92638">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">het kabinet de begroting uitvoeren. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4D87" w:rsidRDefault="00A345D3" w14:paraId="11203C96" w14:textId="3D324341">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3C417B07" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F07E0" w:rsidRDefault="00A345D3" w14:paraId="1CC0F8C6" w14:textId="6A8FAA1A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="371984F9" w14:textId="5D410E27">
+      <w:r>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C464B7">
         <w:t>begrotingshoofdstuk</w:t>
       </w:r>
-      <w:r w:rsidR="00DE00A9">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> XVI) van het ministerie van Volksgezondheid Welzijn en Sport (VWS) (Kamerstuk 37020 XVI).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444183" w:rsidR="006317F4" w:rsidRDefault="006317F4" w14:paraId="321472D6" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00444183" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="690F1E98" w14:textId="77777777">
       <w:r w:rsidRPr="00444183">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00394156" w14:paraId="55864A57" w14:textId="4496E516">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="04159AC5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>eld</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>navolgbaarheid van het geld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00394156" w14:paraId="1BDEDA34" w14:textId="6BDF67B0">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4BDF1A1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>esultaten</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sturen op resultaten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00394156" w14:paraId="4F65B443" w14:textId="7499BDF3">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="48F973E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>isico’s en beheer</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0010639F" w:rsidR="001C2D06" w:rsidP="0048721B" w:rsidRDefault="00394156" w14:paraId="50D4A816" w14:textId="4ADA2FEE">
+    <w:p w:rsidRPr="0010639F" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="24DFFC39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010639F" w:rsidR="00CB1849">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0010639F" w:rsidR="0010639F">
+      <w:r w:rsidRPr="0010639F">
+        <w:t xml:space="preserve">itgelicht: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010639F">
+        <w:t xml:space="preserve">reventie (leefstijl) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3FDBDCFD" w14:textId="77777777">
+      <w:r>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="20C5D156" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2027 zijn de totale </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">netto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zorguitgaven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA17A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>118</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA17A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De netto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>begrotingsgefinancierde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgaven </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>op de VWS-ontwerpbegroting bedragen circa € 40 miljard. Dit bedrag bestaat voor het grootste deel uit rijksbijdragen (samen zo’n € 24,5 miljard) en de inkomensoverdrachten (Zorgtoeslag en de Tegemoetkoming specifieke kosten, samen zo’n € 8,2 miljard).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>p</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">reventie (leefstijl) </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De overige netto begrotingsuitgaven van € 7,3 miljard zijn verdeeld over verschillende begrotingsartikelen. De rijksbijdragen vormen de bijdragen uit belastingmiddelen ter (gedeeltelijke) financiering van de uitgaven in de curatieve (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>) en de langdurige (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) zorg. Het grootste deel wordt gefinancierd uit premies. De netto zorguitgaven aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tellen op € 110,7 miljard. In de inleiding van de ontwerpbegroting van VWS staat dat de rijksbijdragen en zorgtoeslag niet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>amendeerbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn. Dit is feitelijk onjuist. Het formele budgetrecht geldt voor de volledige € 40 miljard aan begrotingsuitgaven, inclusief de rijksbijdragen en de zorgtoeslag. De uitgaven zijn daarmee ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>amendeerbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de Tweede Kamer. Het amenderen van de rijksbijdragen heeft echter geen invloed op de hoogte van de zorguitgaven en ook niet op het EMU-saldo en de EMU-schuld.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B25E4" w:rsidP="002E0C73" w:rsidRDefault="00CB1849" w14:paraId="3FBADCA1" w14:textId="5FD850B9">
-[...7 lines deleted...]
-        <w:t>2025.</w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="5FFC8969" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het parlement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965208">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen formeel budgetrecht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>premiegefinancierde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de curatieve en langdurige zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dat betekent dat de minister </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van VWS voor deze uitgaven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet vooraf toestemming hoeft te vragen aan het parlement. Wel kan het parlement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als medewetgever </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>invloed uitoefenen op deze uitgaven door de wet- en regelgeving aan te passen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en moties in te dienen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit noemt de Raad van State het materieel budgetrecht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212496">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze wet- en regelgeving is vastgelegd op welke zorg mensen recht hebben en hoe de zorgpremies worden vastgesteld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1849" w:rsidRDefault="00CB1849" w14:paraId="4AC51B2E" w14:textId="77777777"/>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">netto </w:t>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="0099567F" w:rsidP="00141ED2" w:rsidRDefault="0099567F" w14:paraId="3B864009" w14:textId="09F3268C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="28535DAE" w14:textId="1D34A429">
+      <w:r>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F84">
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F84" w:rsidR="005A4F84">
+        <w:t>36915-XVI)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt</w:t>
+      </w:r>
+      <w:r w:rsidR="008626DE">
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36848, nr. 31)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="568F4D21" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Wij selecteerden 2 bezuinigingen en 1 intensivering uit het coalitieakkoord die ingaan in 2027 en bekeken of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00965208" w:rsidR="00E17757">
-[...3 lines deleted...]
-        <w:t>begrotingsgefinancierde</w:t>
+      <w:r>
+        <w:t>premiegefinancierde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00965208" w:rsidR="00E17757">
-[...502 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> maatregelen: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4625F" w:rsidRDefault="004B221A" w14:paraId="627F0FE6" w14:textId="215106AC">
-[...155 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="000E2FB4" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="528EC128" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...6 lines deleted...]
-        <w:t>eld</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>het eigen risico indexeren, verhogen en (vanaf 2028) per behandeling maximeren (trancheren). I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1D8B">
+        <w:t xml:space="preserve">n de ontwerpbegroting is afgesproken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dat het verhogen vanaf 2028 ingaat;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4B69" w:rsidP="009C1DE2" w:rsidRDefault="009C1DE2" w14:paraId="151AA976" w14:textId="2BB125D0">
-[...129 lines deleted...]
-    <w:p w:rsidRPr="000E2FB4" w:rsidR="003A64C2" w:rsidP="003A64C2" w:rsidRDefault="003A64C2" w14:paraId="113BD175" w14:textId="089DBE66">
+    <w:p w:rsidR="0099567F" w:rsidDel="003A6B28" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4994F106" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidDel="003A6B28">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidR="00B24E55">
-[...47 lines deleted...]
-      <w:r w:rsidR="000B4AAD">
+      <w:r w:rsidRPr="00687C99" w:rsidDel="003A6B28">
+        <w:t xml:space="preserve">Bestuurlijk akkoord </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00687C99" w:rsidDel="003A6B28">
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00687C99" w:rsidDel="003A6B28">
+        <w:t>/scheiden wonen en zorg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tussen de minister van Langdurige Zorg, Jeugd en Sport en partijen in de (langdurige) zorg</w:t>
+      </w:r>
+      <w:r w:rsidDel="003A6B28">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687C99" w:rsidDel="003A6B28" w:rsidP="00687C99" w:rsidRDefault="00045744" w14:paraId="48F6E364" w14:textId="5EA9CFF4">
+    <w:p w:rsidRPr="00212496" w:rsidR="0099567F" w:rsidDel="003A6B28" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="71EF56AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidDel="003A6B28">
-        <w:t xml:space="preserve">het </w:t>
-[...16 lines deleted...]
-        <w:t>van Langdurige Zorg, Jeugd en Sport en partijen in de (langdurige) zorg</w:t>
+        <w:t>het uitvoeren van</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> afspraken uit</w:t>
       </w:r>
       <w:r w:rsidDel="003A6B28">
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> het Aanvullend Zorg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidDel="003A6B28">
+        <w:t xml:space="preserve"> en Welzijnsakkoord (AZWA).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00212496" w:rsidR="0080514F" w:rsidDel="003A6B28" w:rsidP="00212496" w:rsidRDefault="00A070E3" w14:paraId="4873A59C" w14:textId="49771A65">
-[...94 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="05DD59CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3038" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="17CB12C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3038">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Eigen Risico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="649BEEB9" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In het coalitieakkoord zijn afspraken gemaakt over het indexeren, verhogen en trancheren van het eigen risico. Tabel 1 geeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
+        <w:t xml:space="preserve">financiële effecten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">weer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de afspraken over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
+        <w:t xml:space="preserve">het eigen risico in het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
+        <w:t>oalitieakkoord</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
+        <w:t>oorjaarsnota</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en de ontwerpbegroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050467C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A6B28" w:rsidP="00FE03BC" w:rsidRDefault="003A6B28" w14:paraId="6651EA04" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="18344F84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA3038" w:rsidR="00DA3038" w:rsidP="00FE03BC" w:rsidRDefault="00DA3038" w14:paraId="28A662D9" w14:textId="7B1AF919">
-[...84 lines deleted...]
-    <w:p w:rsidRPr="00334DC3" w:rsidR="00334DC3" w:rsidP="00334DC3" w:rsidRDefault="00334DC3" w14:paraId="2C6CB7AC" w14:textId="5C7C16A2">
+    <w:p w:rsidRPr="00334DC3" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="31AFF5C5" w14:textId="58B0F859">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A51EA4">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financiële effecten maatregelen </w:t>
       </w:r>
-      <w:r w:rsidR="009C73E7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00334DC3" w:rsidR="009C73E7">
+      <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">igen </w:t>
       </w:r>
-      <w:r w:rsidR="009C73E7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00334DC3" w:rsidR="009C73E7">
+      <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>isico</w:t>
       </w:r>
-      <w:r w:rsidR="00963F1A">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A7031">
+        <w:t xml:space="preserve"> in Voorjaarsnota en ontwerpbegroting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00826BCF" w:rsidR="00334DC3" w:rsidP="00334DC3" w:rsidRDefault="00334DC3" w14:paraId="45955C7B" w14:textId="49F70D9E">
+    <w:p w:rsidRPr="00826BCF" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="46744907" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>in € miljoen. N</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">egatieve bedragen betekenen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>lagere zorg</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>uitgaven</w:t>
       </w:r>
-      <w:r w:rsidR="000B4F90">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of hogere ontvangsten</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00326989">
+        <w:t xml:space="preserve"> of hogere ontvangsten. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
         <w:t>Door afrondingsverschillen komt de som van de individuele getallen niet altijd precies overeen met het totaal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00826BCF">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4999" w:type="pct"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3394"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="904"/>
+        <w:gridCol w:w="3880"/>
+        <w:gridCol w:w="1037"/>
+        <w:gridCol w:w="1037"/>
+        <w:gridCol w:w="1037"/>
+        <w:gridCol w:w="1036"/>
+        <w:gridCol w:w="1033"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidTr="00063C8F" w14:paraId="60F136DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00141ED2" w14:paraId="72C2454C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="76226FCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="2227F8A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="727A9E71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="651D4059" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="2E3A745E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="138F126B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="6C708960" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="21E957D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ER niet verlagen en indexeren per 2027 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00416401" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="0FDAB349" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oalitieakkoord)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="541CC080" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-3.705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="6E11C531" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-3.926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="3AC6C8B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-4.127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="770EB4C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-4.222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="0A39F4C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-4.317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="050E75BE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="34531738" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="72AE962F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2.007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="2EC476EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2.144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="4212FA4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2.246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="6D192925" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2.340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="794C7416" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-2.435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="015B8BFA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="16C7B658" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Remgeldeffect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="06AB09EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.698</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="6AA81578" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="4D4C9707" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="0E4AB9BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="63C46B76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="00EB47DC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="30159DD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="4854CE12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="787257C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="559E372C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="31B770B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="656C2599" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="0AFF4763" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="5D307E43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verhoging ER met € 60 per 2027 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00416401" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="2868CB26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oalitieakkoord)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="57464AF1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>€ -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="3EB5ED19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6455A0FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="440DD9A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6262FFE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-1.112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="75048906" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="7E6262F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="1F7BEBA3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="700B8562" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="0508F126" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="4317EBB0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="07B99136" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-448</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00B641F1" w14:paraId="02CCB868" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="4A09A52A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Remgeldeffect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="6F120B01" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="223D21E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-619</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="1E4A23D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="1D4D93D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="005A569E" w:rsidRDefault="0099567F" w14:paraId="442CB947" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-592</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="206BBF8F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="02CB1892" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B641F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bijstelling remgeld</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C323E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Voorjaarsnota</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="447A41A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="21357F61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="1C6464A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="5276789E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="25FE1B58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="098E344E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="60A09A74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00745F57" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="0C523540" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="48D19B50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="2C401558" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="317F9D2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="07BD706A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="31C704F8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="2F7944BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00416401">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uitstel verhoging ER met € 60 naar 2028</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ontwerpbegroting)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003C323E" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="5A4EED89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C323E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>€ 1.050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="20FB89AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6CDD4A59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="007A2163" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="685F798D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="48D31BE5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="3B166EDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="66A80D24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>613</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="580D1DC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="0A3B62BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="2347962C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="0C58E197" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="14BEF269" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="65E20950" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="2B8C3C32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="3DEE26DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="7455471E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="06964682" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="4E1B9F66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="1090D28E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="7C665E43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="7E3B3269" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="4009F2EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="58B9A05A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="64497B41" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="720A4F4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="1718DFAD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="1EEA510D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="1E3433CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="53B3C4F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="3297355B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6DE6BBCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="47BF75D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="08348F9A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="30499B28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tranchering ER op € 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00902D5F" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="12D226EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00902D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00902D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oalitieakkoord)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="232BF9F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="69211E1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="368D573D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6758A00A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="4E009A84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="3CF3DE1B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6375ABA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="34474C62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="2E4A2B36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6E6887C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="572" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="3B2D392E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="50F75E92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006009F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="2E25CACE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidP="005A569E" w:rsidRDefault="006B13DE" w14:paraId="665F1B7A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="729C8E31" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006009F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Ontvangsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidP="005A569E" w:rsidRDefault="006B13DE" w14:paraId="69ADF3B4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="7B07EC93" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006009F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>2027</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidP="005A569E" w:rsidRDefault="006B13DE" w14:paraId="516B3F2B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="7A0BD07D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
             <w:r w:rsidRPr="006009F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>2028</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidP="005A569E" w:rsidRDefault="006B13DE" w14:paraId="1A633B5A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="324A4CD0" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
             <w:r w:rsidRPr="006009F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>2029</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidP="005A569E" w:rsidRDefault="006B13DE" w14:paraId="6BE8A04B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="677195B6" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
             <w:r w:rsidRPr="006009F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>2030</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidP="005A569E" w:rsidRDefault="006B13DE" w14:paraId="565A4AB7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="0B895245" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
             <w:r w:rsidRPr="006009F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>2031</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006009F0" w:rsidR="006B13DE" w:rsidTr="00063C8F" w14:paraId="660AD536" w14:textId="77777777">
-[...2192 lines deleted...]
-      <w:tr w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidTr="00063C8F" w14:paraId="576ED0D5" w14:textId="77777777">
+      <w:tr w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="40CC892D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidP="00063C8F" w:rsidRDefault="00063C8F" w14:paraId="7AA0686D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00416401" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="7AE1FAFA" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00416401">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Uitstel verhoging ER met € 60 naar 2028</w:t>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C323E" w:rsidR="00063C8F" w:rsidP="00063C8F" w:rsidRDefault="00063C8F" w14:paraId="76D31601" w14:textId="6B47D268">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00416401" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="4A664739" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C323E">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidP="00063C8F" w:rsidRDefault="00063C8F" w14:paraId="1B0020AC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="50C74008" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidP="00063C8F" w:rsidRDefault="00063C8F" w14:paraId="6EF22725" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="06F04315" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidP="00063C8F" w:rsidRDefault="00063C8F" w14:paraId="5AD4AD47" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="4A4A3DBE" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidP="00063C8F" w:rsidRDefault="00063C8F" w14:paraId="2C0859EE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="006009F0" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="1D2F75F2" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006009F0" w:rsidR="00063C8F" w:rsidTr="00063C8F" w14:paraId="14AB6F6A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidTr="00063C8F" w14:paraId="1F64B6D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="01B74909" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-              <w:t>Uitgaven</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB0F83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TOTAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="6F798EE5" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>613</w:t>
+            <w:r w:rsidRPr="00FB0F83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-3.705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="256BE2FA" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB0F83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-5.145</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="36EF5E12" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB0F83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-5.350</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="17F8BCCC" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB0F83">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-5.448</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:autoSpaceDN/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB0F83" w:rsidR="0099567F" w:rsidP="00063C8F" w:rsidRDefault="0099567F" w14:paraId="3C6F92EF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...371 lines deleted...]
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB0F83">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...1297 lines deleted...]
-              </w:rPr>
               <w:t>-5.629</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009568CF" w:rsidP="00326989" w:rsidRDefault="009568CF" w14:paraId="7ABBBD19" w14:textId="41A74366"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">, maar dalen ook de zorguitgaven door het zogenaamde remgeldeffect. Mensen maken minder gebruik van zorg als ze meer eigen risico moeten betalen. </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="75C70BAD" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="7017E72D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In het coalitieakkoord heeft het kabinet-Jetten afgesproken om de door het kabinet-Schoof voorgenomen verlaging van het eigen risico terug te draaien en te indexeren per 2027. Daardoor stijgen niet alleen de ontvangsten (dit zijn de eigen betalingen door burgers), maar dalen ook de zorguitgaven door het zogenaamde remgeldeffect. Mensen maken minder gebruik van zorg als ze meer eigen risico moeten betalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7031" w:rsidP="0058328D" w:rsidRDefault="003A7031" w14:paraId="7C3C8999" w14:textId="77777777"/>
-[...76 lines deleted...]
-      <w:r w:rsidRPr="006B3D4B" w:rsidR="00F12423">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="60BA5901" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In het coalitieakkoord is ook afgesproken dat het eigen risico per 1 januari 2027 met € 60 wordt verhoogd. Hierdoor stijgen de ontvangsten nog eens met ruim € 400 miljoen en dalen de zorguitgaven door het eerdergenoemde remgeldeffect met € 584 miljoen in 2027, oplopend tot structureel € 592 miljoen. In de Voorjaarsnota is vervolgens het remgeldeffect bijgesteld door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3D4B">
         <w:t>verhoging van het eigen risico</w:t>
       </w:r>
-      <w:r w:rsidR="00F12423">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E60BA1" w:rsidP="00F64D5F" w:rsidRDefault="00E60BA1" w14:paraId="7BDBBD55" w14:textId="77777777"/>
-    <w:p w:rsidR="00E60BA1" w:rsidP="00F64D5F" w:rsidRDefault="00E60BA1" w14:paraId="4AF026DC" w14:textId="101B0F2E">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="49FD9B9F" w14:textId="77777777">
       <w:r>
         <w:t>In de begrotingsonderhandelingen heeft het kabinet besloten de</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64589">
         <w:t xml:space="preserve"> verhoging van het eigen risico met € 60 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">een jaar uit te stellen. Dit </w:t>
       </w:r>
       <w:r w:rsidRPr="00616C66">
         <w:t xml:space="preserve">heeft gevolgen voor de uitgaven </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">en ontvangsten </w:t>
       </w:r>
       <w:r w:rsidRPr="00616C66">
         <w:t>in 2027</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. De uitgaven worden € 613 miljoen hoger geraamd. Het verschil tussen dit bedrag en de € 584 miljoen uit het coalitieakkoord is </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">bijstelling van het </w:t>
+        <w:t xml:space="preserve">. De uitgaven worden € 613 miljoen hoger geraamd. Het verschil tussen dit bedrag en de € 584 miljoen uit het coalitieakkoord is het gevolg van voornoemde bijstelling van het </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3D4B">
         <w:t>remgeldeffect</w:t>
       </w:r>
-      <w:r w:rsidR="00F12423">
-[...7 lines deleted...]
-        <w:t>burgers) zijn daarnaast € 437 miljoen lager dan wanneer de verhoging van het eigen risico met € 60 niet zou worden uitgesteld. Het totale effect is een verhoging van de zorguitgaven van € 1.050 miljoen.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> in de Voorjaarsnota. De ontvangsten (de eigen betalingen door burgers) zijn daarnaast € 437 miljoen lager dan wanneer de verhoging van het eigen risico met € 60 niet zou worden uitgesteld. Het totale effect is een verhoging van de zorguitgaven van € 1.050 miljoen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A7031" w:rsidP="00F64D5F" w:rsidRDefault="003A7031" w14:paraId="70EE6465" w14:textId="77777777"/>
-[...64 lines deleted...]
-      <w:r w:rsidR="00552CE0">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="63DD38A8" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Tot slot wil het kabinet het eigen risico vanaf 2028 maximeren tot € 150 per behandeling (trancheren). Daardoor zijn mensen bij bijvoorbeeld een ziekenhuisopname niet direct hun gehele eigen risico kwijt, maar wordt dit verdeeld over meerdere behandelingen. Dit leidt tot lagere uitgaven. Dit komt omdat bij elke keer dat iemand zorg krijgt, mensen een deel zelf moeten betalen (maximaal € 150 per keer) en daardoor geremd worden in hun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7279">
+        <w:t>zorggebruik terwijl</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dit ‘remgeldeffect’ eerst eenmalig was (maximaal € 385). Dit verlaagt de vraag naar zorg en daarmee de zorguitgaven. Tegelijkertijd gaan de ontvangsten ook omlaag. Voorheen waren mensen voor een dure behandeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7279">
+        <w:t>gelijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> het totale eigen risico van € 385 kwijt, waardoor de ontvangsten hoger waren dan de situatie nu waarin het eigen risico gemaximeerd is op € 150 per keer. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Per saldo wordt de hoogte van het remgeldeffect sterker ingeschat dan de derving van de betalingen aan eigen risico (de ontvangsten). Dit leidt tot lagere zorguitgaven van € 200 miljoen per jaar.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="2163F1BE" w14:textId="77777777">
+      <w:r>
+        <w:t>We concluderen dat d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve">e in het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t>oalitieakkoord voorgenomen indexering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, verhoging en tranchering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve"> van het eigen risico niet direct herkenbaar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve">opgenomen in de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Voorjaarsnota en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve">ontwerpbegroting. Dit komt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>onder andere door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve">dat ontvangsten en uitgaven </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gesaldeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0807">
-[...77 lines deleted...]
-      <w:r w:rsidR="00037C0B">
+      <w:r>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve"> opgenomen in het </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">coalitieakkoord. In de ontwerpbegroting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">deze bedragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t>uitgesplitst</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ook is het remgeldeffect door de verhoging nog bijgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005531EF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00B24099" w:rsidP="004856CF" w:rsidRDefault="00B24099" w14:paraId="2A785D9F" w14:textId="77777777"/>
-[...116 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6A465884" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bestuurlijk akkoord </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/scheiden wonen en zorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844368" w:rsidP="00EB16E5" w:rsidRDefault="00844368" w14:paraId="780054BB" w14:textId="77777777"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="001E01E1" w:rsidP="001E01E1" w:rsidRDefault="00126801" w14:paraId="69D6B2A7" w14:textId="0A6A35BF">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="27BEB119" w14:textId="77777777">
       <w:r w:rsidRPr="003C323E">
         <w:t xml:space="preserve">Het kabinet-Jetten heeft in het coalitieakkoord bezuinigingen ingeboekt voor het Bestuurlijk akkoord </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C323E">
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C323E">
         <w:t>/scheiden wonen en zorg die oplopen van € 130 miljoen in 2027 tot € 990 miljoen structureel per 2031.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31C8">
+        <w:t xml:space="preserve"> Tabel 2 geeft de financiële effecten weer van de actuele stand van de afspraken over het</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D31C8" w:rsidR="001E01E1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00687C99" w:rsidR="001E01E1">
+      <w:r w:rsidRPr="00687C99">
         <w:t xml:space="preserve">Bestuurlijk akkoord </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00687C99" w:rsidR="001E01E1">
+      <w:r w:rsidRPr="00687C99">
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00687C99" w:rsidR="001E01E1">
+      <w:r w:rsidRPr="00687C99">
         <w:t>/scheiden wonen en zorg</w:t>
       </w:r>
-      <w:r w:rsidR="001E01E1">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E01E1" w:rsidP="001E01E1" w:rsidRDefault="001E01E1" w14:paraId="6C909F7C" w14:textId="77777777"/>
-    <w:p w:rsidR="001E01E1" w:rsidP="001E01E1" w:rsidRDefault="001E01E1" w14:paraId="03434AB1" w14:textId="10C01055">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="599CCA32" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6F05D041" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A51EA4">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009B3254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1AE4">
@@ -6844,526 +5473,518 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">estuurlijk akkoord </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002E1AE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002E1AE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">/scheiden wonen en zorg </w:t>
       </w:r>
-      <w:r w:rsidR="005D0144">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>in ontwerpbegroting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E1AE4" w:rsidR="001E01E1" w:rsidP="001E01E1" w:rsidRDefault="001E01E1" w14:paraId="4795187B" w14:textId="77777777">
+    <w:p w:rsidRPr="002E1AE4" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4D1343A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>in € miljoen. N</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">egatieve bedragen betekenen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>lagere zorg</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA08BE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>uitgaven)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5182" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4108"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="4696"/>
+        <w:gridCol w:w="971"/>
+        <w:gridCol w:w="971"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="909"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidTr="00AF798D" w14:paraId="6B2E6163" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="00141ED2" w14:paraId="2B0B9FE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="77162E42" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Taakstelling                                     </w:t>
             </w:r>
-            <w:r w:rsidR="001D2B80">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="28F991B7" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="0957D726" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="09E59317" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="47489B5E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="477D3FF6" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidTr="00AF798D" w14:paraId="15794BF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="00AF798D" w14:paraId="5D425C6D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="6D5B14E3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="78022B18" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Bestuurlijk akkoord </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wlz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/scheiden wonen en zorg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>(coalitieakkoord)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="5A3D4778" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="063C312E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="7BEB9BEF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="4E37761F" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="18CA1BC2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="40BB56E2" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="1C97A5BD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="6E00EAD9" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="00BE0959" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="343E835D" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidTr="00AF798D" w14:paraId="14253975" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="00AF798D" w14:paraId="3CEA94A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E96814" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="6963F1C9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00E96814" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="55E0B30A" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Altern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>atieve</w:t>
             </w:r>
@@ -7393,2913 +6014,1739 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">estuurlijk akkoord </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wlz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="3A3F940F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="284160A0" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(ontwerpbegroting)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="341FD220" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="6F24935E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="43CCE4D3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="693674A8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="26734C45" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="69264671" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="3041AFD6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="7C694F17" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="63036421" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="6F0C10BA" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidTr="00AF798D" w14:paraId="7D73EA83" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="00AF798D" w14:paraId="28171778" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="7319ED75" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="0E557F7F" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgettaire opgave schrappen tariefmaatregelen GHZ/GGZ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E96814" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="44B784EF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00E96814" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="0108E0CA" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ontwerpbegroting</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96814">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="4F73A029" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="4CA45AF5" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="21D42ED8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="58423DF9" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="6415E829" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="00505E04" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="377868FA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="263369CA" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="001E01E1" w:rsidP="00AF798D" w:rsidRDefault="001E01E1" w14:paraId="216010DE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF798D" w:rsidRDefault="0099567F" w14:paraId="1D6E35EA" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E01E1" w:rsidP="001E01E1" w:rsidRDefault="001E01E1" w14:paraId="4156BD8C" w14:textId="77777777"/>
-    <w:p w:rsidR="001E01E1" w:rsidP="00516681" w:rsidRDefault="00126801" w14:paraId="19AC1F2B" w14:textId="1BFA02F2">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="18EC18AF" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="347BACFE" w14:textId="77777777">
       <w:r w:rsidRPr="008D31C8">
         <w:t xml:space="preserve">Het Bestuurlijk akkoord </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001E01E1">
+      <w:r>
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001E01E1">
+      <w:r>
         <w:t xml:space="preserve">/scheiden wonen en zorg </w:t>
       </w:r>
       <w:r w:rsidRPr="008D31C8">
-        <w:t xml:space="preserve">bestaat uit 3 deelakkoorden </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ggz-wonen)</w:t>
+        <w:t>bestaat uit 3 deelakkoorden (ouderenzorg, gehandicaptenzorg en ggz-wonen). Voor de ouderenzorg is in juni 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> al</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31C8">
-        <w:t>.</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008D31C8" w:rsidR="001512A4">
+        <w:t xml:space="preserve"> het Hoofdlijnenakkoord Ouderenzorg (HLO) gesloten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D31C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">De bezuinigingen zijn taakstellend en moeten worden verwerkt in de (nog te maken) bestuurlijke afspraken. </w:t>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="008D31C8">
+        <w:t xml:space="preserve"> De minister van Langdurige Zorg, Jeugd en Sport is voornemens begin 2027 de akkoorden voor de gehandicaptenzorg en langdurige ggz af te sluiten. De bezuinigingen zijn taakstellend en moeten worden verwerkt in de (nog te maken) bestuurlijke afspraken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E01E1" w:rsidP="00516681" w:rsidRDefault="001E01E1" w14:paraId="01A925C0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008D31C8" w:rsidR="00516681" w:rsidP="00516681" w:rsidRDefault="00516681" w14:paraId="4AC07EC7" w14:textId="2EEE290A">
+    <w:p w:rsidRPr="008D31C8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="629E957D" w14:textId="77777777">
       <w:r w:rsidRPr="008D31C8">
         <w:t>Voor het jaar 2027 is de taakstelling van € 130 miljoen geschrapt. De minister van Langdurige Zorg, Jeugd en Sport wil hiermee de partijen meer tijd geven om te komen tot bestuurlijke afspraken. Voor het invullen van deze taakstelling is een alternatief gevonden in de gereserveerde middelen voor lopende kostenonderzoeken van de Nederlandse Zorgautoriteit (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D31C8">
         <w:t>NZa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D31C8">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31C8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D31C8" w:rsidR="00516681" w:rsidP="00516681" w:rsidRDefault="00516681" w14:paraId="4C48480B" w14:textId="429B7698">
+    <w:p w:rsidRPr="008D31C8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="78D9D258" w14:textId="77777777">
       <w:r w:rsidRPr="008D31C8">
         <w:t xml:space="preserve">Tot slot </w:t>
       </w:r>
-      <w:r w:rsidR="006C3FF5">
+      <w:r>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="008D31C8">
-        <w:t>tariefmaatregelen</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> van kabinetten Rutte IV en Schoof</w:t>
+        <w:t>tariefmaatregelen van kabinetten Rutte IV en Schoof voor de gehandicaptenzorg en langdurige g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gz</w:t>
       </w:r>
       <w:r w:rsidRPr="008D31C8">
-        <w:t xml:space="preserve"> voor de gehandicaptenzorg en langdurige g</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008D31C8">
+        <w:t xml:space="preserve"> geschrapt. Dekking voor deze maatregelen per 2028 moet worden gevonden in de nog te sluiten akkoorden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="37370233" w14:textId="77777777">
+      <w:r>
+        <w:t>We concluderen dat d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C323E">
+        <w:t xml:space="preserve">e bezuinigingen navolgbaar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C323E">
+        <w:t xml:space="preserve">opgenomen in de ontwerpbegroting. Ze staan geboekt als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C323E">
+        <w:t>premiegefinancierde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C323E">
+        <w:t xml:space="preserve"> zorguitgaven onder paragraaf ‘6.3 Wet langdurige zorg’.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="003C323E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D31C8" w:rsidR="00C82DD1">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D31C8" w:rsidR="00516681" w:rsidP="00516681" w:rsidRDefault="00516681" w14:paraId="591D8F80" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="006B192D">
+    <w:p w:rsidRPr="00346FD1" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6E47BE36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitvoeren afspraken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3038">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aanvullen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C323E" w:rsidR="00986467">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="003C323E" w:rsidR="00986467">
+      <w:r w:rsidRPr="00DA3038">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zorg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3038">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Welzijnsakkoord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AZWA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="5159005F" w14:textId="48CD2D24">
+      <w:r>
+        <w:t xml:space="preserve">In het coalitieakkoord heeft het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
+        <w:t xml:space="preserve">kabinet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">afgesproken om tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
+        <w:t xml:space="preserve">en met 2035 middelen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">te reserveren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
+        <w:t>om de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> intensiveringen uit te voeren die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...93 lines deleted...]
-      <w:r w:rsidRPr="005C38CF" w:rsidR="005C38CF">
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZWA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F2616C">
-[...48 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="00307AF7">
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00307AF7" w:rsidR="00307AF7">
+        <w:t>31765, nr. 943)</w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C38CF">
+        <w:t>afgesproken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Deze intensiveringen zijn navolgbaar opgenomen in de ontwerpbegroting. Ze zijn geboekt als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>premiegefinancierde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zorguitgaven onder artikel ‘6.2 Zorgverzekeringswet’. In tabel 3 staan de financiële effecten van de intensiveringen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00346FD1" w:rsidR="00690ADA" w:rsidP="00690ADA" w:rsidRDefault="00690ADA" w14:paraId="3A5BFD4F" w14:textId="34C4782E">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002004B6" w:rsidR="0099567F" w:rsidP="002004B6" w:rsidRDefault="0099567F" w14:paraId="0F6C3178" w14:textId="7057E4AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="002004B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A51EA4">
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00346FD1">
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00346FD1">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="002004B6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C323E" w:rsidR="005D0144">
+      <w:r w:rsidRPr="002004B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financiële effecten AZWA in ontwerpbegroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002004B6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in € miljoen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3878"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="4432"/>
+        <w:gridCol w:w="926"/>
+        <w:gridCol w:w="926"/>
+        <w:gridCol w:w="926"/>
+        <w:gridCol w:w="926"/>
+        <w:gridCol w:w="926"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidTr="003C323E" w14:paraId="665F490E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="002004B6" w14:paraId="5C2C58D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="44B294CC" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensivering                                             </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="12032589" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="1DC3C0EE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="79CD1ADD" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="4C8C7729" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="43C448DF" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidTr="003C323E" w14:paraId="78DEF3C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="003C323E" w14:paraId="301F5706" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidP="00AF129D" w:rsidRDefault="00690ADA" w14:paraId="7082942C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="2C593B66" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Uitvoeren afspraken AZWA (t/m 2035)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="5C7B4003" w14:textId="10C43A7E">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="7648853A" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00304DAC" w:rsidR="00690ADA">
+            <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>794</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="7F539FCF" w14:textId="5D2F23D5">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="572C05B8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00304DAC" w:rsidR="00690ADA">
+            <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="4626B78B" w14:textId="60196C3D">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="4EE4433A" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00304DAC" w:rsidR="00690ADA">
+            <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="565C2656" w14:textId="4F761864">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="25F3EAAE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00304DAC" w:rsidR="00690ADA">
+            <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="511" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="00690ADA" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="28379F17" w14:textId="6E665CC2">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="197ECA30" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="008A0C02">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>230</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B65C03" w:rsidP="00346FD1" w:rsidRDefault="00B65C03" w14:paraId="4566004B" w14:textId="3778D826"/>
-[...119 lines deleted...]
-        <w:t>Gezamenlijk leidt dit tot de intensivering van € 794 miljoen in 2027.</w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3D5A54E0" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4D76EB18" w14:textId="77777777">
+      <w:r>
+        <w:t>Vlak voor het afsluiten van het AZWA liet het Centraal Planbureau (CPB) weten dat de groei van de zorgvraag lager bleek dan gedacht. Daarmee zouden de zorguitgaven naar verwachting lager uitvallen. Het kabinet sluit voor de raming van de zorguitgaven aan bij de berekeningen van het CPB. Dat betekent dat de minister van VWS minder geld hoeft te reserveren voor de zorg. In het AZWA is vervolgens afgesproken deze aanpassing niet door te voeren. Hierdoor blijft er meer geld beschikbaar voor de zorg. De minister van VWS betaalt dit uit de remgelden die gereserveerd waren om de extra zorgvraag bij een lager eigen risico te financieren. Gezamenlijk leidt dit tot de intensivering van € 794 miljoen in 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F667B9" w:rsidP="004E268D" w:rsidRDefault="00F667B9" w14:paraId="1A958C41" w14:textId="77777777"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="52BA3A12" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Van deze € 794 miljoen heeft het ministerie van VWS ons laten weten dat € 183 miljoen als begrotingsgeld op de ontwerpbegroting is opgenomen. Deze € 183 miljoen zijn onderdeel van een breder pakket aan intensiveringen van € 472 miljoen uit het AZWA  voor preventie, sociaal domein en opleiden. We concluderen dat deze intensiveringen verspreid staan over verschillende begrotingsartikelen, maar niet te herleiden zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D8128F" w:rsidP="004E268D" w:rsidRDefault="00D8128F" w14:paraId="59CAEA60" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4D52A486" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="0099567F" w:rsidP="00141ED2" w:rsidRDefault="0099567F" w14:paraId="767E764D" w14:textId="34E0123B">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...9 lines deleted...]
-        <w:t>esultaten</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00455A2F" w:rsidR="00270340" w:rsidP="00E61E55" w:rsidRDefault="00270340" w14:paraId="223EEC38" w14:textId="77777777">
+    <w:p w:rsidRPr="00455A2F" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6C8D6F11" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455A2F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Doelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="002D18CC" w14:paraId="4F69799F" w14:textId="5C462916">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="08EACC33" w14:textId="1E57938B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Het is</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Het is belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie Van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2" w:rsidR="005A4F84">
+        <w:t xml:space="preserve"> Kamerstuk 36740, nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:t>). Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten te onderschrijven en deze een plaats te willen geven in de begroting.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="052088E6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
       </w:pPr>
+      <w:r>
+        <w:t>We zijn nagegaan of in de beleidsagenda van de ontwerpbegroting van het ministerie van VWS duidelijke en bij voorkeur meetbaar geformuleerde doelen zijn opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="0034328F" w14:paraId="4D717274" w14:textId="0803E71B">
-[...52 lines deleted...]
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00D56AC8" w14:paraId="2F554DA0" w14:textId="6D0371DB">
+    <w:p w:rsidRPr="00D56AC8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="7F09A5A0" w14:textId="77777777">
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">In de </w:t>
       </w:r>
-      <w:r w:rsidR="000A0021">
+      <w:r>
         <w:t>ontwerp</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t>begroting zijn de volgende beleidsprioriteiten van het kabinet opgenomen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00795322" w14:paraId="6587EEF1" w14:textId="448DD76B">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3023ED20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D56AC8" w:rsidR="00D56AC8">
+      <w:r w:rsidRPr="00D56AC8">
         <w:t>nvesteren in de gezondste generatie ooit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00795322" w14:paraId="5EE77EBB" w14:textId="3505815D">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6D4CC428" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D56AC8" w:rsidR="00D56AC8">
+      <w:r w:rsidRPr="00D56AC8">
         <w:t>assende zorg, nu en in de toekomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00795322" w14:paraId="41B3AB74" w14:textId="5D9B816D">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="350E2313" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D56AC8" w:rsidR="00D56AC8">
+      <w:r w:rsidRPr="00D56AC8">
         <w:t>elfstandig leven met passende ondersteuning dichtbij</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00795322" w14:paraId="63867068" w14:textId="57E700C3">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="7A646325" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D56AC8" w:rsidR="00D56AC8">
+      <w:r w:rsidRPr="00D56AC8">
         <w:t>olidair zorgstelsel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00795322" w14:paraId="262EE53C" w14:textId="47C24BA6">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="783C7B13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D56AC8" w:rsidR="00D56AC8">
+      <w:r w:rsidRPr="00D56AC8">
         <w:t>edisch-ethische vraagstukken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00D56AC8" w14:paraId="044FA192" w14:textId="03DD04C3">
+    <w:p w:rsidRPr="00D56AC8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="434A72D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">Caribisch Nederland </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D56AC8" w:rsidP="00D56AC8" w:rsidRDefault="00D56AC8" w14:paraId="7DF6218C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00141182" w:rsidP="00141182" w:rsidRDefault="00141182" w14:paraId="76BE169C" w14:textId="2771235D">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="1A23EA49" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D56AC8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6EDFBFFE" w14:textId="77777777">
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">We stellen vast dat voor de in de beleidsagenda aangegeven beleidsprioriteiten beperkt concrete doelen zijn geformuleerd. De toelichting onder de beleidsprioriteiten bestaat vooral uit een overzicht van voorgenomen acties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00141182" w:rsidP="00141182" w:rsidRDefault="00141182" w14:paraId="757663AB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00141182" w:rsidP="00141182" w:rsidRDefault="00141182" w14:paraId="59DA80D8" w14:textId="6BD0AB10">
+    <w:p w:rsidRPr="00D56AC8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4EADAD39" w14:textId="77777777">
       <w:r w:rsidRPr="00D56AC8">
         <w:t>In een aantal gevallen zijn er wel doelen geformuleerd onder de beleidsprioriteiten, maar deze zijn niet concreet. Zo streeft de minister</w:t>
       </w:r>
-      <w:r w:rsidR="00953C9A">
+      <w:r>
         <w:t xml:space="preserve"> van VWS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> bij het </w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
         <w:t xml:space="preserve">investeren in de </w:t>
       </w:r>
-      <w:r w:rsidR="000A0021">
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
         <w:t>gezondste generatie</w:t>
       </w:r>
-      <w:r w:rsidR="000A0021">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> naar een sterke basis voor de jeugd en mentale gezondheid en beoogt daarbij </w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
-        <w:t>de inzet op gezondheid en preventie minder vrijblijvend te maken</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00724BBC">
+        <w:t>de inzet op gezondheid en preventie minder vrijblijvend te maken’</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">ijvoorbeeld door </w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
         <w:t>het verkennen van wettelijke verankering van gezondheidstaken voor gemeenten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D5193D" w:rsidR="00724BBC">
+      <w:r w:rsidRPr="00D5193D">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00B436EF">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> In paragraaf 4 </w:t>
       </w:r>
-      <w:r w:rsidR="00133D13">
+      <w:r>
         <w:t xml:space="preserve">van deze brief </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t>gaan w</w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> verder in op preventie</w:t>
       </w:r>
-      <w:r w:rsidR="006C5104">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00141182" w:rsidP="00141182" w:rsidRDefault="00141182" w14:paraId="2E8DC3B3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00141182" w:rsidP="00141182" w:rsidRDefault="00141182" w14:paraId="0F996CB8" w14:textId="483BD61C">
+    <w:p w:rsidRPr="00D56AC8" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="325EC3D1" w14:textId="77777777">
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">In enkele gevallen zijn er wel concrete doelen te vinden onder de beleidsprioriteiten. </w:t>
       </w:r>
-      <w:r w:rsidR="00793CC4">
+      <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t>e minister</w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
-[...9 lines deleted...]
-        <w:t>naar</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> van Langdurige Zorg, Jeugd en Sport streeft naar</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
         <w:t>zelfstandig leven met passende ondersteuning dichtbij</w:t>
       </w:r>
-      <w:r w:rsidR="00C04033">
+      <w:r>
         <w:t>. Zij wil</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> dat ouderen langer zelfstandig en volwaardig kunnen meedoen</w:t>
       </w:r>
-      <w:r w:rsidR="00793CC4">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00793CC4">
+      <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="00793CC4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> het</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> kabinet heeft hierbij het</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> concrete doel om </w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
         <w:t>door te gaan met de bouw van 290.000 woningen voor ouderen in de periode tot en met 2030</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D5193D" w:rsidR="00724BBC">
+      <w:r w:rsidRPr="00D5193D">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t>. Ook zijn er concrete doelen te vinden in het Aanvullend Zorg</w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> en Welzijnsakkoord (AZWA), waar de minister </w:t>
       </w:r>
-      <w:r w:rsidR="00953C9A">
+      <w:r>
         <w:t xml:space="preserve">van VWS </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">in haar </w:t>
       </w:r>
-      <w:r w:rsidR="0013130A">
+      <w:r>
         <w:t>ontwerp</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve">begroting naar verwijst. Een voorbeeld is het doel dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D5193D" w:rsidR="00724BBC">
+      <w:r w:rsidRPr="00D5193D">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0082262B">
         <w:t>zorgverleners per 2030 maximaal 20% van hun tijd aan administratie besteden</w:t>
       </w:r>
-      <w:r w:rsidR="00724BBC">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidR="00770456">
-[...9 lines deleted...]
-        <w:t>de minister van</w:t>
+      <w:r>
+        <w:t>Voor deze genoemde concrete doelen geldt wel dat de verantwoordelijkheid van de bewindspersonen van VWS een gedeelde is (met de minister van</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73C99" w:rsidR="00C73C99">
+      <w:r w:rsidRPr="00C73C99">
         <w:t>Volkshuisvesting en Ruimtelijke Ordening</w:t>
       </w:r>
-      <w:r w:rsidR="00C73C99">
+      <w:r>
         <w:t xml:space="preserve"> respectievelijk zorgpartijen in het AZWA). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D56AC8" w:rsidR="00816EB5" w:rsidP="00D56AC8" w:rsidRDefault="00816EB5" w14:paraId="1056E68A" w14:textId="4A0CCBAA"/>
-[...40 lines deleted...]
-        <w:t>(SEA)</w:t>
+    <w:p w:rsidRPr="002004B6" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="03C89AFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002004B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Strategische Evaluatieagenda (SEA)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C97ABD" w:rsidP="00070320" w:rsidRDefault="00E61E55" w14:paraId="127858A4" w14:textId="5149E259">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="41EE8D96" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland </w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E41EDE" w:rsidP="005904DF" w:rsidRDefault="00E41EDE" w14:paraId="67B0DE94" w14:textId="77777777"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00346FD1" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4D424B3A" w14:textId="77777777">
       <w:r w:rsidRPr="00AA7623">
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00CE72FC">
+        <w:t xml:space="preserve">Eerder onderzochten wij hoe effectief de prijsonderhandelingen van de minister van VWS met de farmaceutische industrie zijn </w:t>
+      </w:r>
+      <w:r>
         <w:t>bij</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7623">
         <w:t xml:space="preserve"> dure </w:t>
       </w:r>
-      <w:r w:rsidR="00CE72FC">
+      <w:r>
         <w:t xml:space="preserve">nieuwe </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7623">
         <w:t>geneesmiddelen</w:t>
       </w:r>
-      <w:r w:rsidR="00A25745">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A25745">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ook keken we naar de bijdrage van de voorraadverplichting aan het opvangen van de medicijntekorten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
         <w:footnoteReference w:id="7"/>
-      </w:r>
-[...16 lines deleted...]
-        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00AA7623">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D6438">
+      <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7623">
         <w:t xml:space="preserve">preferentiebeleid hebben wij </w:t>
       </w:r>
-      <w:r w:rsidR="007D6438">
+      <w:r>
         <w:t xml:space="preserve">hierbij </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7623">
         <w:t xml:space="preserve">niet onderzocht. </w:t>
       </w:r>
-      <w:r w:rsidR="007D6438">
-[...2 lines deleted...]
-      <w:r w:rsidR="00652D6E">
+      <w:r>
+        <w:t>Wij wijzen de Tweede Kamer op de ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3C51">
+        <w:t>Evaluatie (van kosten en baten) van het preferentiebeleid</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652D6E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64481">
+        <w:t>(publicatie eind 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C56F7F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D06">
+        <w:t>uit de SEA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Met deze ev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346FD1">
+        <w:t xml:space="preserve">aluatie geeft de minister uitvoering aan de motie Jansen en Tielen </w:t>
+      </w:r>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE3C51" w:rsidR="008A4DF7">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BE3C51">
+        <w:t>om een onafhankelijke evaluatie te laten verrichten naar de verhouding tussen de baten van het preferentiebeleid en de kosten die voortkomen uit geneesmiddelentekorten, noodmaatregelen en administratieve lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018329B">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00652D6E" w:rsidR="008A4DF7">
-[...23 lines deleted...]
-      <w:r w:rsidR="007D6438">
+      <w:r w:rsidRPr="00346FD1">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007D6438">
-[...35 lines deleted...]
-      <w:r w:rsidR="002634D0">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De minister van VWS heeft de Tweede Kamer daarover in april 2026 geïnformeerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="006D2939">
-[...41 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E60B99" w:rsidP="00E60B99" w:rsidRDefault="00E60B99" w14:paraId="5ECD7F33" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3696E28A" w14:textId="77777777">
+      <w:r w:rsidRPr="00D8167E">
+        <w:t>Voor dit kabinet is het bevorderen van passende zorg een beleidsprioriteit. Eind 2027 komt het kabinet met wet- en regelgeving om te zorgen dat passende zorg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> standaard het uitgangspunt is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8167E">
+        <w:t xml:space="preserve"> In dat kader wijzen w</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8167E">
+        <w:t xml:space="preserve"> u erop dat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de minister van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8167E">
+        <w:t xml:space="preserve">VWS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>van plan is om in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8167E">
+        <w:t xml:space="preserve"> 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>te evalueren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8167E">
+        <w:t xml:space="preserve"> in hoeverre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> het zorgstelsel (denk aan bekostiging, organisatie en informatievoorziening) passende zorg daadwerkelijk mogelijk maakt. Ook wil de minister van VWS daarbij de doeltreffend- en doelmatigheid van passende zorg onderzoeken. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CE4F82" w:rsidP="00533272" w:rsidRDefault="00D8167E" w14:paraId="15B87530" w14:textId="499579B8">
-[...159 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4C68DC69" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">We adviseren bovengenoemde evaluaties voor uw parlementaire agendering te overwegen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F02A12" w:rsidP="00533272" w:rsidRDefault="00F02A12" w14:paraId="31D0513D" w14:textId="77777777">
-[...186 lines deleted...]
-    <w:p w:rsidRPr="00EE43B6" w:rsidR="00BE38A3" w:rsidP="007D3295" w:rsidRDefault="0034328F" w14:paraId="417E59CA" w14:textId="48E978B6">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6DDC9709" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="0099567F" w:rsidP="00141ED2" w:rsidRDefault="0099567F" w14:paraId="429B2DE1" w14:textId="41BC12EF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003C323E" w:rsidR="001B307D" w:rsidP="00320294" w:rsidRDefault="0034328F" w14:paraId="5A3499F2" w14:textId="180DB450">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="563BE315" w14:textId="2380DF7E">
+      <w:r>
+        <w:t xml:space="preserve">We verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. We hebben op 20 mei 2026 onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gepubliceerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De minister heeft in het jaarverslag over 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9186F">
+        <w:t xml:space="preserve">5 (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9186F" w:rsidR="00B9186F">
+        <w:t>36945-XVI, nr. 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ook een aantal risico’s genoemd. In de ontwerpbegroting voor 2027 noemt de minister ‘randvoorwaarden voor een ambitieuze beleidsagenda’. Dit zien we als risico’s die de minister van VWS ziet voor het (kunnen) uitvoeren van haar beleid. De minister heeft onder meer aandacht voor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE43B6" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="52838E5F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE43B6">
+        <w:t>egeldruk/administratieve lasten</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC314D">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00320294" w:rsidP="00320294" w:rsidRDefault="0034328F" w14:paraId="43E7E107" w14:textId="77777777">
+    <w:p w:rsidRPr="003C323E" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="1BF9A203" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00320294">
+        <w:t>zorgfraude</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ook onderdeel van de ministeriële Taskforce Ondermijning)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="52C91C37" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE43B6">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>op de arbeidsmarkt</w:t>
+        <w:t>rapte op de arbeidsmarkt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00320294" w:rsidP="00320294" w:rsidRDefault="00320294" w14:paraId="205B8A7E" w14:textId="77777777"/>
-    <w:p w:rsidR="00803C0D" w:rsidP="00803C0D" w:rsidRDefault="00C44016" w14:paraId="123CA5D6" w14:textId="7FF10567">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="084C3CA1" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6FBEAD60" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...51 lines deleted...]
-      <w:r w:rsidR="00611CB3">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>In de zorg is er sprake van een krappe arbeidsmarkt. Waar het aantal openstaande vacatures in 2026 zo’n 70.000 beslaat</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:t>, noemt de minister van VWS in de ontwerpbegroting 2027 een raming die uitgaat van een tekort van bijna 301.000 personen in 2035. In figuur 1 hebben we dit weergegeven. Met onder andere het AZWA probeert de minister met partijen in de sectoren zorg en welzijn het ‘onbeheersbare arbeidsmarkttekort’ af te wenden. Een risico is dat hoofdlijnenakkoorden, zoals het AZWA, te vrijblijvend zijn en onvoldoende effectief.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidR="00611CB3">
-[...214 lines deleted...]
-        <w:t xml:space="preserve"> dit als een hoog risico.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> We identificeren dit als een hoog risico.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A7846" w:rsidP="00803C0D" w:rsidRDefault="00033109" w14:paraId="64DAC4F9" w14:textId="320DBB5D">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="010E2142" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="67592ABF" wp14:anchorId="652BDF34">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="22F8C22F" wp14:anchorId="67B4ED19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-130810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>283210</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5039360" cy="142875"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
                 <wp:wrapThrough wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="20160"/>
                     <wp:lineTo x="21556" y="20160"/>
                     <wp:lineTo x="21556" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapThrough>
                 <wp:docPr id="455487455" name="Tekstvak 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5039360" cy="142875"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="006A7846" w:rsidR="00967D78" w:rsidP="006A7846" w:rsidRDefault="00967D78" w14:paraId="543EB8AF" w14:textId="7AD0F9A0">
+                          <w:p w:rsidRPr="006A7846" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="0E6B54CF" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Bijschrift"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:noProof/>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A7846">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Figuur </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A7846">
@@ -10310,109 +7757,109 @@
                                 <w:iCs w:val="0"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="006A7846">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> SEQ Figuur \* ARABIC </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="006A7846">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
-                            <w:r w:rsidR="00A51EA4">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:noProof/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A7846">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                             <w:r w:rsidRPr="006A7846">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i w:val="0"/>
                                 <w:iCs w:val="0"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t>: De (verwachte) ontwikkeling van het aantal vacatures in de zorg</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="652BDF34">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="67B4ED19">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-10.3pt;margin-top:22.3pt;width:396.8pt;height:11.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBK3H2VGQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yka9cFcYosRYYB&#10;QVsgHXpWZCkWIIsapcTOfv0ofyRdt9Owi0yTFKn3Hjm/ayrLjgqDAZfzyWjMmXISCuP2Of/+vP5w&#10;y1mIwhXCglM5P6nA7xbv381rP1NTKMEWChkVcWFW+5yXMfpZlgVZqkqEEXjlKKgBKxHpF/dZgaKm&#10;6pXNpuPxTVYDFh5BqhDIe98F+aKtr7WS8VHroCKzOae3xfbE9tylM1vMxWyPwpdG9s8Q//CKShhH&#10;Tc+l7kUU7IDmj1KVkQgBdBxJqDLQ2kjVYiA0k/EbNNtSeNViIXKCP9MU/l9Z+XDc+idksfkCDQmY&#10;CKl9mAVyJjyNxip96aWM4kTh6UybaiKT5LweX32+uqGQpNjk4/T203Uqk11uewzxq4KKJSPnSLK0&#10;bInjJsQudUhJzQJYU6yNteknBVYW2VGQhHVpouqL/5ZlXcp1kG51BZMnu0BJVmx2TY9vB8WJYCN0&#10;ExG8XBtqtBEhPgmkESA4NNbxkQ5toc459BZnJeDPv/lTPilDUc5qGqmchx8HgYoz+82RZmn+BgMH&#10;YzcY7lCtgCBOaGG8bE26gNEOpkaoXmjal6kLhYST1CvncTBXsRts2haplss2iabMi7hxWy9T6YHQ&#10;5+ZFoO/liCTkAwzDJmZvVOlyO3qXhwjatJIlQjsWe55pQlvR+21KK/D6v8267PziFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANw9jlrfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JC5oS1emFpWmE2xwg8PGtHPWeG21xqmadO3eHnNiJ8vyr8/fn68m24oL9r5xpGAxj0Aglc40VCnY&#10;/3zOXkD4oMno1hEquKKHVXF/l+vMuJG2eNmFSjCEfKYV1CF0mZS+rNFqP3cdEt9Orrc68NpX0vR6&#10;ZLhtZRxFibS6If5Q6w7XNZbn3WAVJJt+GLe0ftrsP770d1fFh/frQanHh+ntFUTAKfyH4U+f1aFg&#10;p6MbyHjRKpjFUcJRBcslTw6k6TOXOzI9XYAscnnboPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAStx9lRkCAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA3D2OWt8AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-10.3pt;margin-top:22.3pt;width:396.8pt;height:11.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBK3H2VGQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yka9cFcYosRYYB&#10;QVsgHXpWZCkWIIsapcTOfv0ofyRdt9Owi0yTFKn3Hjm/ayrLjgqDAZfzyWjMmXISCuP2Of/+vP5w&#10;y1mIwhXCglM5P6nA7xbv381rP1NTKMEWChkVcWFW+5yXMfpZlgVZqkqEEXjlKKgBKxHpF/dZgaKm&#10;6pXNpuPxTVYDFh5BqhDIe98F+aKtr7WS8VHroCKzOae3xfbE9tylM1vMxWyPwpdG9s8Q//CKShhH&#10;Tc+l7kUU7IDmj1KVkQgBdBxJqDLQ2kjVYiA0k/EbNNtSeNViIXKCP9MU/l9Z+XDc+idksfkCDQmY&#10;CKl9mAVyJjyNxip96aWM4kTh6UybaiKT5LweX32+uqGQpNjk4/T203Uqk11uewzxq4KKJSPnSLK0&#10;bInjJsQudUhJzQJYU6yNteknBVYW2VGQhHVpouqL/5ZlXcp1kG51BZMnu0BJVmx2TY9vB8WJYCN0&#10;ExG8XBtqtBEhPgmkESA4NNbxkQ5toc459BZnJeDPv/lTPilDUc5qGqmchx8HgYoz+82RZmn+BgMH&#10;YzcY7lCtgCBOaGG8bE26gNEOpkaoXmjal6kLhYST1CvncTBXsRts2haplss2iabMi7hxWy9T6YHQ&#10;5+ZFoO/liCTkAwzDJmZvVOlyO3qXhwjatJIlQjsWe55pQlvR+21KK/D6v8267PziFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANw9jlrfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JC5oS1emFpWmE2xwg8PGtHPWeG21xqmadO3eHnNiJ8vyr8/fn68m24oL9r5xpGAxj0Aglc40VCnY&#10;/3zOXkD4oMno1hEquKKHVXF/l+vMuJG2eNmFSjCEfKYV1CF0mZS+rNFqP3cdEt9Orrc68NpX0vR6&#10;ZLhtZRxFibS6If5Q6w7XNZbn3WAVJJt+GLe0ftrsP770d1fFh/frQanHh+ntFUTAKfyH4U+f1aFg&#10;p6MbyHjRKpjFUcJRBcslTw6k6TOXOzI9XYAscnnboPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAStx9lRkCAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA3D2OWt8AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="006A7846" w:rsidR="00967D78" w:rsidP="006A7846" w:rsidRDefault="00967D78" w14:paraId="543EB8AF" w14:textId="7AD0F9A0">
+                    <w:p w:rsidRPr="006A7846" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="0E6B54CF" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Bijschrift"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:noProof/>
                           <w:color w:val="auto"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A7846">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Figuur </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A7846">
@@ -10423,4697 +7870,2526 @@
                           <w:iCs w:val="0"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="006A7846">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> SEQ Figuur \* ARABIC </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="006A7846">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
-                      <w:r w:rsidR="00A51EA4">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:noProof/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A7846">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                       <w:r w:rsidRPr="006A7846">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i w:val="0"/>
                           <w:iCs w:val="0"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t>: De (verwachte) ontwikkeling van het aantal vacatures in de zorg</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C82E51">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="40DE68B2" wp14:anchorId="5411C365">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3B373D72" wp14:anchorId="3C3E4058">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>434340</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3639820" cy="2338070"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21471"/>
                 <wp:lineTo x="21479" y="21471"/>
                 <wp:lineTo x="21479" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1866161064" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1866161064" name="Afbeelding 1866161064"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3639820" cy="2338070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C82E51" w:rsidP="00725EB5" w:rsidRDefault="00C82E51" w14:paraId="3EE01139" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="161E8B50" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="2CD34798" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="406E54CB" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="63B7C546" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="1C180891" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="610D58FF" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="581C22ED" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4A74B457" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00565FC0" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="05C4477A" w14:textId="1E9A39B8">
+      <w:r>
+        <w:t xml:space="preserve">We vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C82E51" w:rsidP="00725EB5" w:rsidRDefault="00C82E51" w14:paraId="2E735595" w14:textId="77777777">
-[...256 lines deleted...]
-    <w:p w:rsidR="00F06253" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="4D0A1C59" w14:textId="77777777">
+    <w:p w:rsidRPr="00141ED2" w:rsidR="0099567F" w:rsidP="00141ED2" w:rsidRDefault="0099567F" w14:paraId="55F6BF27" w14:textId="52FC9878">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>Gratis schoolfruit voor kinderen in het primair en voortgezet onderwijs. Hiervoor is vanaf 2027 € 23,3 miljoen beschikbaar, oplopend tot € 80 miljoen structureel vanaf 2032.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitgelicht: preventie (leefstijl) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06253" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="17EE60D2" w14:textId="4BC831C3">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="76101EF8" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Een ander risico op onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is een ongezonde bevolking als gevolg van een ongezonde leefstijl en leefomgeving.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495729">
+        <w:t xml:space="preserve">De minister van VWS schrijft in de ontwerpbegroting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304DAC">
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304DAC">
+        <w:t>preventie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> belangrijk is om te komen tot ‘de gezondste generatie ooit’. Ook wil ze de inzet op gezondheid en preventie minder vrijblijvend maken. Enkele concrete voornemens die de minister daarbij noemt zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="63810E32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-      </w:pPr>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gratis schoolfruit voor kinderen in het primair en voortgezet onderwijs. Hiervoor is vanaf 2027 € 23,3 miljoen beschikbaar, oplopend tot € 80 miljoen structureel vanaf 2032.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041189E" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="4BCFC6F7" w14:textId="14291FDE">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="690A88FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">op tot € 62 miljoen structureel.  </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het invoeren van een suikerbelasting op eetwaren en alcoholvrije dranken. Het kabinet verwacht in 2027 het benodigde wetsvoorstel hiervoor naar de Tweede Kamer te sturen. Graag wijzen we u erop dat de Algemene Rekenkamer in het najaar een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3EEA">
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> publiceert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005174A5">
+        <w:t>naar maatregelen buiten de zorg die impact hebben op de leefomgeving, onze gezondheid en onze zorguitgaven</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hierin komt ook de voedselomgeving aan bod. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041189E" w:rsidP="0041189E" w:rsidRDefault="0041189E" w14:paraId="546C2850" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> staan de reeksen van bovengenoemde maatregelen zoals opgenomen in de ontwerpbegroting 2027.</w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="5435BF7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het ondersteunen van kwetsbare gezinnen met het programma Kansrijke Start, onder andere door vroege signalering en voorbereiding op het ouderschap. Hiervoor is in 2027 € 25 miljoen beschikbaar en dat bedrag loopt op tot € 62 miljoen structureel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C6D5D" w:rsidP="00F06253" w:rsidRDefault="004C6D5D" w14:paraId="511919F9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0041189E" w:rsidR="0041189E" w:rsidP="0041189E" w:rsidRDefault="0041189E" w14:paraId="37ADF2E7" w14:textId="1AB104B0">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="2CFF914D" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3EE9615A" w14:textId="449F01E1">
+      <w:r>
+        <w:t>In tabel 4 staan de reeksen van bovengenoemde maatregelen zoals opgenomen in de ontwerpbegroting 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0041189E" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="1A489E40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A51EA4">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003C323E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enkele concrete </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C323E" w:rsidR="00036258">
+        <w:t>Enkele concrete preventiemaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041189E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C323E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>preventiemaatregelen</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>in ontwerpbegroting</w:t>
       </w:r>
-      <w:r w:rsidR="004A72C9">
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0041189E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(in € miljoen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3254"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="779"/>
+        <w:gridCol w:w="3722"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="890"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidTr="003C323E" w14:paraId="641541FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="002004B6" w14:paraId="2FB09110" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2053" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="6EEBCDF2" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensivering               </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="6748AECE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Artikel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="6A66F245" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="0A692E51" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="00228676" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="478D16B6" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304DAC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="0AAD26A7" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidTr="003C323E" w14:paraId="0FAF3DB3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="003C323E" w14:paraId="01FB6DA4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2053" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="004C6D5D" w14:paraId="5160B254" w14:textId="676ACDBE">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="23B9D5BA" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeugd en </w:t>
             </w:r>
-            <w:r w:rsidR="00C11160">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D85827" w:rsidR="00C11160">
+            <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>chool</w:t>
             </w:r>
-            <w:r w:rsidR="00C11160">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(schoolfruit)</w:t>
+              <w:t xml:space="preserve"> (schoolfruit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="004C6D5D" w14:paraId="05A613D7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="2B48FBEA" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 en 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="4F53D1FB" w14:textId="2333D01D">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="29F51474" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D85827" w:rsidR="004C6D5D">
+            <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="5DAB70D5" w14:textId="5FDF248B">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="3A1E74D1" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D85827" w:rsidR="004C6D5D">
+            <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="151495BD" w14:textId="281FA451">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="3D744520" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D85827" w:rsidR="004C6D5D">
+            <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="51C13EE3" w14:textId="6F923FC8">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="308CB63E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D85827" w:rsidR="004C6D5D">
+            <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="7D967263" w14:textId="5FF627BD">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="2138254B" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D85827" w:rsidR="004C6D5D">
+            <w:r w:rsidRPr="00D85827">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00304DAC" w:rsidR="004C6D5D" w:rsidTr="003C323E" w14:paraId="1F7F21FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00304DAC" w:rsidR="0099567F" w:rsidTr="003C323E" w14:paraId="060BCA6D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2053" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="004C6D5D" w14:paraId="50DEA7B6" w14:textId="0763EE8F">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="25A9D351" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5562">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Kansrijke </w:t>
             </w:r>
-            <w:r w:rsidR="00C11160">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5562">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tart: gemeentelijke en maatschappelijke ondersteuning kwetsbare gezinnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="004C6D5D" w14:paraId="08D4C6FD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="7F1CA0BE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="65E29187" w14:textId="1F54F9D4">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="084F9376" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="3FF5DC08" w14:textId="624E0C01">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="6FD8C1D9" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="5606FFA3" w14:textId="729D4881">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="69919392" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="6589FD29" w14:textId="603039D3">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="10D73E0E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D85827" w:rsidR="004C6D5D" w:rsidP="00AF129D" w:rsidRDefault="007D12AA" w14:paraId="79C1EBC7" w14:textId="49142050">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00D85827" w:rsidR="0099567F" w:rsidP="00AF129D" w:rsidRDefault="0099567F" w14:paraId="2C7455C9" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">€ </w:t>
             </w:r>
-            <w:r w:rsidR="004C6D5D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C6D5D" w:rsidP="00F06253" w:rsidRDefault="004C6D5D" w14:paraId="57DA66AF" w14:textId="77777777"/>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="0D61793D" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="6F87D320" w14:textId="3FC927B5">
+      <w:r>
+        <w:t>We merken op dat de minister van VWS in deze ontwerpbegroting geen link legt tussen de eerdergenoemde maatregelen, de bijbehorende bedragen in de begroting en enkele concrete doelstellingen over fruitconsumptie door en overgewicht bij kinderen. Deze doelstellingen heeft de minister van VWS in de begroting van vorig jaar (2026) opgenomen en gelden ook nu nog</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9186F">
+        <w:t xml:space="preserve"> (Kamerstuk 36800-XVI)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Een voorbeeld is het doel dat ten minste 65% van de kinderen onder de 18 jaar voldoende fruit eet in 2040.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00120FDF" w:rsidP="00F06253" w:rsidRDefault="00120FDF" w14:paraId="5A952D19" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003C323E" w:rsidR="00332545">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="48BB6172" w14:textId="77777777">
+      <w:r>
+        <w:t>De minister van VWS noemt ook expliciet het stimuleren van sport en bewegen, de inzet op een rookvrije generatie en het verhogen van de vaccinatiegraad. Deze thema’s komen ook terug in ons dashboard ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C323E">
         <w:t>Blik op Nederland</w:t>
       </w:r>
       <w:r>
         <w:t>’,</w:t>
       </w:r>
-      <w:r w:rsidR="00332545">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
-[...8 lines deleted...]
-        <w:t>beleidsthema’s een aantal indicatoren weergeven die samen laten zien hoe:</w:t>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> waarin we voor 10 beleidsthema’s een aantal indicatoren weergeven die samen laten zien hoe:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06253" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="67776BA5" w14:textId="77777777">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="57961EC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>Nederland ervoor staat op verschillende beleidsterreinen, waaronder zorg;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06253" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="6B698DAD" w14:textId="77777777">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="35272291" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>de situatie zich ontwikkelt in de tijd;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06253" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="4B6D25E6" w14:textId="77777777">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3965D497" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>dit aansluit bij eventuele nationale en internationale afspraken en doelstellingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06253" w:rsidP="00F06253" w:rsidRDefault="00F06253" w14:paraId="3553D2BB" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> voldoet. Een been bijtrekken lijkt noodzakelijk. </w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="12997C60" w14:textId="77777777"/>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="69299E05" w14:textId="13DBB24B">
+      <w:r>
+        <w:t xml:space="preserve">Uit de laatste beschikbare cijfers blijkt dat de doelen voorlopig niet gehaald worden. Zo voldeed in 2025 zo’n 47% van de Nederlanders ouder dan 4 jaar aan de beweegrichtlijnen. Het doel van de minister van VWS is dat 75% van de Nederlanders hieraan in 2040 voldoet. Een been bijtrekken lijkt noodzakelijk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB3E34" w:rsidP="00CB3E34" w:rsidRDefault="00CB3E34" w14:paraId="4F63ABBD" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+    <w:p w:rsidR="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="3CED19D8" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="385E571E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Algemene Rekenkamer</w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="7CA00ECA" w14:textId="264B9703">
+      <w:r>
+        <w:t xml:space="preserve">We vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="5A2BB681" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pieter </w:t>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="3C75F8BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="48AF4353" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="1D129AF3" w14:textId="4E5FB4FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. P.J. (Pieter) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Duisenberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="32C136C0" w14:textId="3C796400">
-      <w:r>
+    <w:p w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="6DCF136C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
-      <w:r w:rsidR="00287450">
+    </w:p>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="75DD85B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="0D82AD21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. M.J.P. (Mark) Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="00141ED2" w:rsidP="00141ED2" w:rsidRDefault="00141ED2" w14:paraId="6A4C2878" w14:textId="69388C2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="0099567F" w:rsidP="00141ED2" w:rsidRDefault="0099567F" w14:paraId="1D8C4019" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00991F3D" w:rsidRDefault="000C1C09" w14:paraId="07843D1E" w14:textId="1ACDAE28">
-[...7 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w:rsidRPr="00141ED2" w:rsidR="0099567F" w:rsidP="00141ED2" w:rsidRDefault="0099567F" w14:paraId="7EF62B84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage: overzicht onvolkomenheden verantwoordingsonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5266C" w:rsidP="00F3147C" w:rsidRDefault="00AD1558" w14:paraId="7FEDA67C" w14:textId="17526764">
-[...18 lines deleted...]
-    <w:p w:rsidR="00C5266C" w:rsidP="00C5266C" w:rsidRDefault="00C5266C" w14:paraId="6E56A991" w14:textId="55FFE855">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="44F06CED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00C5266C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5580ED67" wp14:editId="1D559177">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="513D1136" wp14:editId="2ECA1371">
             <wp:extent cx="3599921" cy="2870421"/>
             <wp:effectExtent l="0" t="0" r="635" b="6350"/>
             <wp:docPr id="118411959" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="118411959" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3606698" cy="2875824"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00826CC2" w:rsidP="00A560C8" w:rsidRDefault="00826CC2" w14:paraId="6B4D195A" w14:textId="77777777">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="568F913E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F46928" w:rsidR="00BF407F" w:rsidP="00F46928" w:rsidRDefault="00BF407F" w14:paraId="1FA5A2AE" w14:textId="08E72865">
+    <w:p w:rsidRPr="00F46928" w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="5CC3ECDC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gedane aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF407F" w:rsidP="00F46928" w:rsidRDefault="00BF407F" w14:paraId="396F1A42" w14:textId="5AAC14AD">
-[...7 lines deleted...]
-        <w:t>aanbevelingen gedaan:</w:t>
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="63629EFE" w14:textId="77777777">
+      <w:r>
+        <w:t>Bij de bovenstaande 3 onvolkomenheden hebben wij de volgende aanbevelingen gedaan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF407F" w:rsidP="00F46928" w:rsidRDefault="00590D16" w14:paraId="7828602E" w14:textId="28BF825B">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="597A65C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij het </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Financieel beheer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46928">
         <w:t>vragen we aandacht voor 3 punten</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF407F" w:rsidP="00F46928" w:rsidRDefault="00BF407F" w14:paraId="534B1407" w14:textId="1E6CC4BA">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="479EF4D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>;</w:t>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>zorg voor uniforme procesbeschrijvingen inclusief de samenhang tussen (sub)processen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E65E1A" w:rsidP="00F46928" w:rsidRDefault="00E65E1A" w14:paraId="15AE3F37" w14:textId="0ADF002D">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="3823670C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">veranker </w:t>
       </w:r>
       <w:r w:rsidRPr="00E65E1A">
         <w:t>op het ministerie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidRPr="00E65E1A">
         <w:t xml:space="preserve">oorschriften en maatregelen op </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het gebied van fraude; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E65E1A" w:rsidP="00F46928" w:rsidRDefault="00E65E1A" w14:paraId="0AA1B2F0" w14:textId="2C08CB55">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="4134FEC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">blijf aandacht houden voor het proceseigenaarschap. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D16" w:rsidP="00590D16" w:rsidRDefault="00590D16" w14:paraId="2933B00E" w14:textId="1CC36F33">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="291E8304" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij de </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>uitvoeringstoetsen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bevelen we de minister van VWS aan: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D16" w:rsidP="00F46928" w:rsidRDefault="00590D16" w14:paraId="3EF5D331" w14:textId="563F0EFA">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="1294F3D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag bij nieuwe wet- en regelgeving met substantiële gevolgen voor uitvoeringsorganisaties altijd alle uitvoeringsorganisaties tijdig om een uitvoeringstoets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590D16" w:rsidP="00F46928" w:rsidRDefault="00590D16" w14:paraId="0FEBAC43" w14:textId="58207525">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="775A57B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zorg daarbij dat in uitvoeringstoetsen onderwerpen als personele capaciteit altijd aan bod komen. Zorg dat die informatie klopt en navolgbaar is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF407F" w:rsidP="00BF407F" w:rsidRDefault="004C77E5" w14:paraId="2BCEF1C3" w14:textId="0AB2A842">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="5FE3E98F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bij </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46928">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PALLAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46928">
         <w:t>vragen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46928">
         <w:t>we expliciet aand</w:t>
       </w:r>
       <w:r>
         <w:t>acht voor:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF407F" w:rsidP="009A07A3" w:rsidRDefault="004C77E5" w14:paraId="412B4F9A" w14:textId="317902ED">
+    <w:p w:rsidR="0099567F" w:rsidP="0099567F" w:rsidRDefault="0099567F" w14:paraId="45840A4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="004C77E5">
         <w:t xml:space="preserve">inrichting van een eigenstandige </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C77E5">
         <w:t>controlfunctie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004C77E5">
         <w:t xml:space="preserve"> die kan helpen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> bij het</w:t>
-[...5 lines deleted...]
-        <w:t>inzichtelijk maken of de bouw van PALLAS op schema ligt qua tijd en geld en de mogelijke risico’s die spelen.</w:t>
+        <w:t xml:space="preserve"> bij het inzichtelijk maken of de bouw van PALLAS op schema ligt qua tijd en geld en de mogelijke risico’s die spelen.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BF407F">
-[...7 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="758C6019" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B56E980" w14:textId="77777777" w:rsidR="00794CBC" w:rsidRDefault="00794CBC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35DE9CE4" w14:textId="77777777" w:rsidR="00C91817" w:rsidRDefault="00C91817" w:rsidP="0099567F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CAAD13F" w14:textId="77777777" w:rsidR="00794CBC" w:rsidRDefault="00794CBC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F349CE0" w14:textId="77777777" w:rsidR="00C91817" w:rsidRDefault="00C91817" w:rsidP="0099567F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto Italic">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vesper Libre">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vesper Libre Medium">
-    <w:panose1 w:val="00000600000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto Bold">
+    <w:altName w:val="Roboto"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Roboto Light">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Thin">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E157ED8" w14:textId="77777777" w:rsidR="00264A7E" w:rsidRDefault="00264A7E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B462197" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="0099567F" w:rsidRDefault="0099567F" w:rsidP="0099567F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28D34D83" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="0099567F" w:rsidRDefault="0099567F" w:rsidP="0099567F">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="061CA4FE" w14:textId="77777777" w:rsidR="00264A7E" w:rsidRDefault="00264A7E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DA3B763" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="0099567F" w:rsidRDefault="0099567F" w:rsidP="0099567F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00C8B0B1" w14:textId="77777777" w:rsidR="00794CBC" w:rsidRDefault="00794CBC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="720FF7A5" w14:textId="77777777" w:rsidR="00C91817" w:rsidRDefault="00C91817" w:rsidP="0099567F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62B8C516" w14:textId="77777777" w:rsidR="00794CBC" w:rsidRDefault="00794CBC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32975A91" w14:textId="77777777" w:rsidR="00C91817" w:rsidRDefault="00C91817" w:rsidP="0099567F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0C0012C8" w14:textId="7D0E7D79" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de ontwerpbegroting VWS 2027 zijn de bedragen terug te vinden. De uitgaven zijn te vinden in tabel 68 ‘Belangrijkste beleidsmatige uitgavenmutaties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’. De ontvangsten staan in tabel 104 ‘Ontvangsten’</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F84" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0411FE4F" w14:textId="1BF55020" w:rsidR="00E80139" w:rsidRPr="007C7279" w:rsidRDefault="00E80139">
+    <w:p w14:paraId="79DD4650" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">De uitgaven zijn te vinden in tabel 68 ‘Belangrijkste beleidsmatige uitgavenmutaties </w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is verwerkt onder de post ‘overige kadercorrecties’ in de Voorjaarsnota. Het is ook terug te vinden in tabel 103 ‘Nominaal en onverdeeld </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C7279">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C7279">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">’. De ontvangsten staan in tabel 104 ‘Ontvangsten’. </w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ van de ontwerpbegroting VWS 2027. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="224B48D8" w14:textId="7E1B1AF2" w:rsidR="00E97BD0" w:rsidRPr="007C7279" w:rsidRDefault="00E97BD0">
+    <w:p w14:paraId="38DF6C17" w14:textId="79FD7D7D" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...48 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VWS (2025). Samen voor kwaliteit van bestaan. Hoofdlijnenakkoord Ouderenzorg. Juni 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F84" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 29389, nr. 157)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3770D629" w14:textId="77777777" w:rsidR="001512A4" w:rsidRPr="007C7279" w:rsidRDefault="001512A4" w:rsidP="001512A4">
+    <w:p w14:paraId="6E42801A" w14:textId="2C65BEE5" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> VWS (2025). Samen voor kwaliteit van bestaan. Hoofdlijnenakkoord Ouderenzorg. Juni 2025.</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VWS (2026). Brief van de minister van Langdurige Zorg, Jeugd en Sport, vergaderjaar 2025–2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F84" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34104</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F84" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 473</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F84" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1E8CCC33" w14:textId="2A2ABAF8" w:rsidR="00516681" w:rsidRPr="007C7279" w:rsidRDefault="00516681" w:rsidP="00516681">
+    <w:p w14:paraId="083945CF" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de ontwerpbegroting VWS 2027 staan de bedragen uit onze tabel 2 in tabel 110 ‘Nominaal en onverdeeld’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3AE5A4CA" w14:textId="6FADA132" w:rsidR="00056A64" w:rsidRPr="0013130A" w:rsidRDefault="00056A64">
+    <w:p w14:paraId="1837BA18" w14:textId="1F2B3E0E" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0013130A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0013130A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemene Rekenkamer (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Paardenmiddel of noodverband? Resultaten prijsonderhandelingen geneesmiddelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B647F3" w:rsidRPr="0013130A">
-[...4 lines deleted...]
-        <w:t>In de ontwerpbegroting VWS 2027 staan de bedragen uit onze tabel 2 in tabel 110 ‘Nominaal en onverdeeld’.</w:t>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 29477, nr. 653)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="19849227" w14:textId="7DB6BCE1" w:rsidR="00A25745" w:rsidRPr="007C7279" w:rsidRDefault="00A25745" w:rsidP="00A25745">
+    <w:p w14:paraId="2CEADE6C" w14:textId="2E19D5EC" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemene Rekenkamer (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Verantwoordingsonderzoek VWS. Rapport bij het Jaarverslag 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 36740-XVI, nr. 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4B0F28B4" w14:textId="5151C723" w:rsidR="00A25745" w:rsidRPr="007C7279" w:rsidRDefault="00A25745" w:rsidP="00A25745">
+    <w:p w14:paraId="49639573" w14:textId="4FCCAD83" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...13 lines deleted...]
-        <w:t>Verantwoordingsonderzoek VWS. Rapport bij het Jaarverslag 2024.</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer (2025). Motie Jansen en Tielen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergaderjaar 2024–2025, (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36682, nr. 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0C031716" w14:textId="4A942EB5" w:rsidR="002634D0" w:rsidRPr="007C7279" w:rsidRDefault="002634D0" w:rsidP="002634D0">
+    <w:p w14:paraId="0C6929CF" w14:textId="1B0AE13C" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...58 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VWS (2026). Brief van de minister van VWS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tweede Kamer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vergaderjaar 2025–2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>29477, nr. 969</w:t>
+      </w:r>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="37DBDF85" w14:textId="74006A8C" w:rsidR="00036258" w:rsidRPr="007C7279" w:rsidRDefault="00036258">
+    <w:p w14:paraId="39759330" w14:textId="5F54C7FD" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00307AF7" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3).   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="01777596" w14:textId="4E176E82" w:rsidR="00A17D15" w:rsidRPr="007C7279" w:rsidRDefault="00A17D15">
+    <w:p w14:paraId="6E9C599F" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...11 lines deleted...]
-        <w:t>https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bron: CBS - https://dashboards.cbs.nl/AZWDashboard/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="73793569" w14:textId="4248A4DE" w:rsidR="00611CB3" w:rsidRPr="007C7279" w:rsidRDefault="00611CB3">
+    <w:p w14:paraId="7F272A02" w14:textId="6E9FC2D7" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...21 lines deleted...]
-        <w:t>https://dashboards.cbs.nl/AZWDashboard/</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemene Rekenkamer (2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Zorgakkoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Algemene Rekenkamer (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brief bij ontwerpbegroting VWS 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9186F" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9186F" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 36800-XVI, nr. 8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="352567E3" w14:textId="0AFD7D13" w:rsidR="00B86E68" w:rsidRPr="003A386B" w:rsidRDefault="00B86E68" w:rsidP="00420461">
+    <w:p w14:paraId="1C839BAB" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...64 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie: https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="0A8746AC" w14:textId="5A84ED57" w:rsidR="00A410F3" w:rsidRPr="007C7279" w:rsidRDefault="00A410F3" w:rsidP="00A410F3">
+    <w:p w14:paraId="7FF7BC38" w14:textId="1E89ADDD" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Zie: https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst</w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="00B9186F" w:rsidRPr="00141ED2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rekenkamer.nl/actueel/lopend-onderzoek/onderzoek-naar-gezonde-leefomgeving</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B9186F" w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="51BBFD8D" w14:textId="195DC0AA" w:rsidR="00EF3EEA" w:rsidRPr="007C7279" w:rsidRDefault="00EF3EEA">
+    <w:p w14:paraId="5DFCAD06" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="00141ED2" w:rsidRDefault="0099567F" w:rsidP="0099567F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C7279">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141ED2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C7279">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00141ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie: https://blikopnederland.rekenkamer.nl/ </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="121B8325" w14:textId="77777777" w:rsidR="00264A7E" w:rsidRDefault="00264A7E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FEC8A6F" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="0099567F" w:rsidRDefault="0099567F" w:rsidP="0099567F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66E97234" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="0099567F" w:rsidRDefault="0099567F" w:rsidP="0099567F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4776C272" w14:textId="77777777" w:rsidR="0099567F" w:rsidRPr="0099567F" w:rsidRDefault="0099567F" w:rsidP="0099567F">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...64 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FB4FF6BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07A9D8B5"/>
     <w:name w:val="Genummerde lijst"/>
     <w:styleLink w:val="Genummerdelijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -15154,50 +10430,139 @@
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="020F1A56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC1ED15A"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03EA65AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4BE78D4"/>
     <w:lvl w:ilvl="0" w:tplc="0F5CC02A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17889,2073 +13254,237 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2015914666">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="274605148">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="735930898">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="354043184">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1577477138">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1875117986">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="156507272">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1390346545">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1562014530">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1725831709">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="67457902">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1215895471">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1223904684">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="427240188">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="82379523">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="766540386">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="476652245">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="775291954">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="391587271">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1588687418">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="174225213">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1046678824">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="684868266">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="432215587">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1042049470">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1849 lines deleted...]
-    <w:rsid w:val="00FF7E5A"/>
+    <w:rsidRoot w:val="0099567F"/>
+    <w:rsid w:val="00141ED2"/>
+    <w:rsid w:val="001A299D"/>
+    <w:rsid w:val="002004B6"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00307AF7"/>
+    <w:rsid w:val="005A4F84"/>
+    <w:rsid w:val="00695A1F"/>
+    <w:rsid w:val="008626DE"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="0099567F"/>
+    <w:rsid w:val="00A61239"/>
+    <w:rsid w:val="00B9186F"/>
+    <w:rsid w:val="00C91817"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="07BC4DAD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D5CE89BB-CB97-4FEA-AAFC-1CD9D6EFF6E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19964,77 +13493,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20059,75 +13588,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -20162,55 +13691,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -20282,1306 +13811,1879 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
     <w:name w:val="Adressering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevens">
     <w:name w:val="Afzendergegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
+      <w:rFonts w:ascii="Vesper Libre" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
     <w:name w:val="Afzendergegevens url"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
     <w:name w:val="Agendapunt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
     <w:name w:val="Bijlage"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:pageBreakBefore/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Concept">
     <w:name w:val="Concept"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="480" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+      <w:rFonts w:ascii="Roboto Light" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Light" w:cs="Lohit Hindi"/>
       <w:caps/>
       <w:color w:val="3366FF"/>
       <w:spacing w:val="40"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Concepttabel">
     <w:name w:val="Concept tabel"/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
+      <w:rFonts w:ascii="Roboto Thin" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Thin" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiguurTabelTitel">
     <w:name w:val="Figuur/Tabel Titel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:vanish/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde lijst"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Inhopg1"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Inhopg2"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Inhopg3"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Inhopg4"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Inhopg5"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Inhopg6"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Inhopg7"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Inhopg8"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intro">
     <w:name w:val="Intro"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KaderKop">
     <w:name w:val="KaderKop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KaderTekst">
     <w:name w:val="KaderTekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Lijstmetopsommingstekens">
     <w:name w:val="Lijst met opsommingstekens"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau1">
     <w:name w:val="Lijst niveau 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau2">
     <w:name w:val="Lijst niveau 2"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
     <w:name w:val="Lijst niveau 3"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Onderembargo">
     <w:name w:val="Onder embargo"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Onderembargokop">
     <w:name w:val="Onder embargo kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
       <w:caps/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
     <w:name w:val="Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
     <w:name w:val="Sjabloonsoort"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="480" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
+      <w:rFonts w:ascii="Roboto Thin" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Thin" w:cs="Lohit Hindi"/>
       <w:caps/>
+      <w:color w:val="000000"/>
       <w:spacing w:val="40"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
     <w:name w:val="Speciale afzender"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardEngels">
     <w:name w:val="Standaard Engels"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardklein">
     <w:name w:val="Standaard klein"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subjects">
     <w:name w:val="Subjects"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Subjectstabel">
     <w:name w:val="Subjects tabel"/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelBroodtekst">
     <w:name w:val="Tabel Broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelHeader">
     <w:name w:val="Tabel Header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelOnderschrift">
     <w:name w:val="Tabel Onderschrift"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vertrouwelijk">
     <w:name w:val="Vertrouwelijk"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetregel">
     <w:name w:val="Voetregel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
     <w:name w:val="Ballontekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F41EAC"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="DejaVu Sans" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="0099567F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A64334"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="008F721C"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Roboto"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F27070"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DA1E80"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E0204"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004E0204"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E0204"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00193369"/>
+    <w:rsid w:val="0099567F"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0061104F"/>
+    <w:rsid w:val="0099567F"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...201 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/actueel/lopend-onderzoek/onderzoek-naar-gezonde-leefomgeving" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -21596,65 +15698,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -21675,81 +15777,111 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>12</ap:Pages>
-  <ap:Words>3430</ap:Words>
-  <ap:Characters>18871</ap:Characters>
+  <ap:Words>3494</ap:Words>
+  <ap:Characters>19220</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>157</ap:Lines>
-  <ap:Paragraphs>44</ap:Paragraphs>
+  <ap:Lines>160</ap:Lines>
+  <ap:Paragraphs>45</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22257</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22669</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-18T07:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>