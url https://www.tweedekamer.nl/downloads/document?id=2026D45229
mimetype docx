--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,5974 +1,2766 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="10868CD1">
-[...100 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00DC6F82" w14:paraId="0EE043F0" w14:textId="3D162876">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7" w:rsidR="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...69 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7" w:rsidR="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van Buitenlandse Handel en Ontwikkelingssamenwerking (XVII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="009D08F9" w:rsidRDefault="00D37EA7" w14:paraId="3E7B6C41" w14:textId="2A1AA2B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="009D08F9" w:rsidRDefault="00D37EA7" w14:paraId="0984FCC2" w14:textId="49407BDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="009D08F9" w:rsidRDefault="00D37EA7" w14:paraId="23C460E7" w14:textId="45D20CF6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="00C0FD73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4BB0708B" w14:textId="004C0DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Allereerst keurt het parlement vooraf begrotingswetsvoorstellen goed. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4ADA5DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="36509BB1" w14:textId="38BD5751">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 begrotingshoofdstuk XVII van het ministerie van Buitenlandse Handel en Ontwikkelingssamenwerking (BHOS) (Kamerstuk 37020-XVII).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4D71A10E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00271A57" w14:paraId="55864A57" w14:textId="0C60C10A">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="1B3C6211" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="768AE0B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="48DAE12F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="0FFD9DB8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="00D37EA7" w:rsidRDefault="009D08F9" w14:paraId="0F9866ED" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="00D37EA7" w:rsidRDefault="009D08F9" w14:paraId="64B145B9" w14:textId="3634F69F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00271A57" w14:paraId="1BDEDA34" w14:textId="76DA56ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="699B8812" w14:textId="6F8EA405">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota (Kamerstuk 36915-XVII) zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt (Bijlage bij Kamerstuk 36848, nr. 31). Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="0EC00FF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij selecteerden 2 intensiveringen/bezuinigingen uit het coalitieakkoord die in 2027 ingaan en gingen na of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="7930CF51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00271A57" w14:paraId="4F65B443" w14:textId="3145A814">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232689000" w:id="0"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een bezuiniging op de ODA-toerekening eerstejaarsopvang van € 106 miljoen (budgettaire bijlage coalitieakkoord nr. 69);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="608E41CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...107 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intensivering ontwikkelingssamenwerking van € 257 miljoen structureel vanaf 2027. Deze extra middelen zijn bedoeld voor humanitaire hulp, klimaat, onderwijs, vrouwenrechten en het verstevigen van het maatschappelijk middenveld (budgettaire bijlage coalitieakkoord nr. 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4C7F1430" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4236508D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Wij selecteerden 2 intensiveringen/bezuinigingen uit het coalitieakkoord </w:t>
-[...325 lines deleted...]
-      <w:r w:rsidR="0073198B">
+        <w:t>De genoemde bezuiniging van € 106 miljoen op de ODA-toerekening eerstejaarsopvang is opgenomen in de ontwerpbegroting voor 2027. Deze mutatie vindt plaats op artikel 5.4. Dit is een zogeheten verdeelartikel dat bedoeld is om schommelingen in het budget voor ontwikkelingshulp op te vangen. Hiernaast is er, naar aanleiding van een neerwaartse bijstelling van de asielraming voor 2026, sprake van een kasschuif en wordt in de ontwerpbegroting voor 2027 € 245 miljoen bijgeboekt op artikel 5.4. Omdat op dit verdeelartikel meerdere mutaties plaatsvinden, zijn ze daarin niet meer terug te vinden. Wel benoemt de minister de mutaties in de tabel ‘Belangrijkste beleidsmatige uitgavenmutaties t.o.v. vorig jaar’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="46A63EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De intensivering ontwikkelingssamenwerking uit het coalitieakkoord van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ 257 miljoen pakt in 2027 lager uit, omdat deze deels wordt doorgeschoven naar latere jaren. In 2027 blijft nog € 12 miljoen van de € 257 miljoen over. Dit wordt duidelijk uit de tabel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Belangrijkste beleidsmatige uitgavenmutaties t.o.v. vorig jaar’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="72C2936E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de intensivering van € 257 miljoen heeft het kabinet besloten om in de jaren 2027 tot en met 2029 nog extra ODA-middelen toe te voegen aan de BHOS-begroting (€ 1,1 miljard). Ook dit blijkt uit de tabel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Belangrijkste beleidsmatige uitgavenmutaties t.o.v. vorig jaar’. Het gaat in 2027 om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
-      <w:r w:rsidR="00552506">
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00367D68">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">218 miljoen extra middelen voor ontwikkelingssamenwerking en om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00367D68">
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>149 miljoen voor extra middelen voor niet-militaire steun aan de Oekraïne.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0038" w:rsidP="0072522F" w:rsidRDefault="001F0038" w14:paraId="54024524" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="43E7EF25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ODA-prestatie en de OESO-norm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="33CE38CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In onze brieven met aandachtspunten bij de begroting van 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben wij aandacht besteed aan de koppeling tussen het ODA-budget en het bruto nationaal inkomen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), beter bekend als de OESO-norm. Het kabinet-Schoof had de koppeling met de 0,7% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanvankelijk losgelaten en voerde daarnaast bezuinigingen door op ontwikkelingshulp. Later besloot het om het ODA-budget wel te koppelen aan de ontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bijvoorbeeld: als het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> groeide met 1%, zou het ODA-budget met 1% meegroeien. Het huidige kabinet-Jetten heeft extra geld ter beschikking gesteld voor ontwikkelingssamenwerking, wat mede tot doel heeft een stap te zetten richting de internationale OESO-norm van 0,7%. Wat voor effect deze intensivering heeft op het bereiken van de 0,7%-norm, blijkt uit figuur 1. In figuur 1 hebben we de verwachte percentages (op basis van de cijfers van het kabinet-Schoof) afgezet tegen de verwachte percentages (berekend op basis van de cijfers van het huidige kabinet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="38B328F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...444 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="2BF0CAA4" w14:textId="23601931">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="44546A" w:themeColor="text2"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verhouding ODA-budget 2026 en 2027 en OESO-norm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="7FBB1D0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5F5139B1" wp14:anchorId="766A4219">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5E404E31" wp14:anchorId="270DD952">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>28626</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>331</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="3064510"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1368582716" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1368582716" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="3064510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001E5B2D">
-[...267 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de figuur ziet u het effect van de intensivering op het bereiken van de 0,7%-norm. In 2027 is het verschil 0,03% hoger op een geschat bedrag van € 1.3 miljard, in 2028 is het verschil 0,07% hoger op een geschat bedrag van € 1.3 miljard, uiteindelijk komt de ODA-prestatie in 2030 uit op 0,47%, 0,03 procentpunt hoger dan bij het vorige kabinet, op een geschat bedrag van € 1.4 miljard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="43AA486F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00193336" w:rsidP="0072522F" w:rsidRDefault="00DF27B9" w14:paraId="72AEE1FA" w14:textId="4E49091F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Begrenzing van budget voor eerstejaarsopvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="76A99DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het regeerakkoord van het kabinet-Schoof is afgesproken dat met ingang van 2027 maximaal 10% van het ODA-budget wordt uitgegeven aan de eerstejaarsopvang. Deze begrenzing zorgt ervoor dat onverwacht hoge uitgaven aan de eerstejaarsopvang van asielzoekers vanaf 2027 niet langer onbeperkt ten koste kunnen gaan van de BHOS-begroting. Het huidige kabinet heeft deze maximering gehandhaafd. Mochten de uitgaven aan eerstejaarsopvang toch hoger zijn dan die 10%, dan zal dit op een andere wijze gefinancierd moeten worden. De uitgaven worden onder de 10% geraamd, zie hiervoor figuur 2. In 2030 komt dit verschil van 0,6% overeen met een bedrag van bijna € 41 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="64119C2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="5DD4F118" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In het regeerakkoord van het kabinet-Schoof is afgesproken dat met ingang van </w:t>
-[...111 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="12A17771" w14:textId="2C7D4BE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figuur 2</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitgaven en percentages eerstejaars opvang (2025-2030)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="576FDEA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0CD55685" wp14:anchorId="79F278CC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2B1A3B22" wp14:anchorId="74C455BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-51</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-178</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="3155315"/>
             <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1807933786" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1807933786" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="3155315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00FD0173">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3B7B1E13" wp14:anchorId="1A49CF6A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="51428DC9" wp14:anchorId="285B4A6A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2476500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5040630" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="858135631" name="Tekstvak 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5040630" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="0087299B" w:rsidR="00FD0173" w:rsidP="00FD0173" w:rsidRDefault="00FD0173" w14:paraId="15806E17" w14:textId="26915CCD">
+                          <w:p w:rsidRPr="0087299B" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="5067D6B2" w14:textId="77777777">
                             <w:pPr>
                               <w:pStyle w:val="Bijschrift"/>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Figuur </w:t>
                             </w:r>
                             <w:fldSimple w:instr=" SEQ Figuur \* ARABIC ">
-                              <w:r w:rsidR="008279CF">
+                              <w:r>
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:fldSimple>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B465A4">
                               <w:t>uitgaven eerstejaars komen na 2027 niet meer boven 10% van het ODA-budget</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1A49CF6A">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="285B4A6A">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:0;margin-top:195pt;width:396.9pt;height:.05pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeOYIoFQIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3baNRiCOEWWIsOA&#10;oC2QDj0rshwbkESNUmJnXz9KtpOt22nYRaZF6lF872lx3xnNTgp9A7bg00nOmbISysYeCv7tZfPh&#10;E2c+CFsKDVYV/Kw8v1++f7do3VzdQA26VMgIxPp56wpeh+DmWeZlrYzwE3DKUrICNCLQLx6yEkVL&#10;6EZnN3k+y1rA0iFI5T3tPvRJvkz4VaVkeKoqrwLTBae7hbRiWvdxzZYLMT+gcHUjh2uIf7iFEY2l&#10;pheoBxEEO2LzB5RpJIKHKkwkmAyqqpEqzUDTTPM30+xq4VSahcjx7kKT/3+w8vG0c8/IQvcZOhIw&#10;EtI6P/e0GefpKjTxSzdllCcKzxfaVBeYpM27/GM+u6WUpNzs9i5iZNejDn34osCwGBQcSZNElTht&#10;fehLx5LYyYNuyk2jdfyJibVGdhKkX1s3QQ3gv1VpG2stxFM9YNzJrnPEKHT7bhhuD+WZZkbo7eCd&#10;3DTUaCt8eBZI+tMs5OnwREuloS04DBFnNeCPv+3HepKFspy15KeC++9HgYoz/dWSYNF8Y4BjsB8D&#10;ezRroBGn9FqcTCEdwKDHsEIwr2T1VexCKWEl9Sp4GMN16F1NT0Wq1SoVkcWcCFu7czJCj4S+dK8C&#10;3SBHIBUfYXSamL9Rpa9NurjVMRDFSbJIaM/iwDPZM4k+PKXo/1//U9X1wS9/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAU7g9U98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILKh1&#10;SqpCQ5yqqmCApSJ06ebG1zgQn6PYacO/5+gC2929p3ffy1eja8UJ+9B4UjCbJiCQKm8aqhXsPl4m&#10;jyBC1GR06wkVfGOAVXF9levM+DO946mMteAQCplWYGPsMilDZdHpMPUdEmtH3zsdee1raXp95nDX&#10;yvskWUinG+IPVne4sVh9lYNTsJ3vt/ZuOD6/redp/7obNovPulTq9mZcP4GIOMY/M/ziMzoUzHTw&#10;A5kgWgVcJCpIlwkPLD8sU25yuFxmIItc/i9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCeOYIoFQIAADgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBTuD1T3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:0;margin-top:195pt;width:396.9pt;height:.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeOYIoFQIAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3baNRiCOEWWIsOA&#10;oC2QDj0rshwbkESNUmJnXz9KtpOt22nYRaZF6lF872lx3xnNTgp9A7bg00nOmbISysYeCv7tZfPh&#10;E2c+CFsKDVYV/Kw8v1++f7do3VzdQA26VMgIxPp56wpeh+DmWeZlrYzwE3DKUrICNCLQLx6yEkVL&#10;6EZnN3k+y1rA0iFI5T3tPvRJvkz4VaVkeKoqrwLTBae7hbRiWvdxzZYLMT+gcHUjh2uIf7iFEY2l&#10;pheoBxEEO2LzB5RpJIKHKkwkmAyqqpEqzUDTTPM30+xq4VSahcjx7kKT/3+w8vG0c8/IQvcZOhIw&#10;EtI6P/e0GefpKjTxSzdllCcKzxfaVBeYpM27/GM+u6WUpNzs9i5iZNejDn34osCwGBQcSZNElTht&#10;fehLx5LYyYNuyk2jdfyJibVGdhKkX1s3QQ3gv1VpG2stxFM9YNzJrnPEKHT7bhhuD+WZZkbo7eCd&#10;3DTUaCt8eBZI+tMs5OnwREuloS04DBFnNeCPv+3HepKFspy15KeC++9HgYoz/dWSYNF8Y4BjsB8D&#10;ezRroBGn9FqcTCEdwKDHsEIwr2T1VexCKWEl9Sp4GMN16F1NT0Wq1SoVkcWcCFu7czJCj4S+dK8C&#10;3SBHIBUfYXSamL9Rpa9NurjVMRDFSbJIaM/iwDPZM4k+PKXo/1//U9X1wS9/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAU7g9U98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VILKh1&#10;SqpCQ5yqqmCApSJ06ebG1zgQn6PYacO/5+gC2929p3ffy1eja8UJ+9B4UjCbJiCQKm8aqhXsPl4m&#10;jyBC1GR06wkVfGOAVXF9levM+DO946mMteAQCplWYGPsMilDZdHpMPUdEmtH3zsdee1raXp95nDX&#10;yvskWUinG+IPVne4sVh9lYNTsJ3vt/ZuOD6/redp/7obNovPulTq9mZcP4GIOMY/M/ziMzoUzHTw&#10;A5kgWgVcJCpIlwkPLD8sU25yuFxmIItc/i9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCeOYIoFQIAADgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBTuD1T3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="0087299B" w:rsidR="00FD0173" w:rsidP="00FD0173" w:rsidRDefault="00FD0173" w14:paraId="15806E17" w14:textId="26915CCD">
+                    <w:p w:rsidRPr="0087299B" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="5067D6B2" w14:textId="77777777">
                       <w:pPr>
                         <w:pStyle w:val="Bijschrift"/>
                         <w:rPr>
                           <w:noProof/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Figuur </w:t>
                       </w:r>
                       <w:fldSimple w:instr=" SEQ Figuur \* ARABIC ">
-                        <w:r w:rsidR="008279CF">
+                        <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                       </w:fldSimple>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B465A4">
                         <w:t>uitgaven eerstejaars komen na 2027 niet meer boven 10% van het ODA-budget</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB1849" w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00AC4F6B" w14:paraId="3C6448B8" w14:textId="4EC5637C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="00D37EA7" w:rsidRDefault="009D08F9" w14:paraId="79BD73C6" w14:textId="175CC6D7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="740F5B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4F69799F" w14:textId="5BF1987F">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="0C2BBA48" w14:textId="0CE16A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...103 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="386A9A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, moet het kabinet vooraf duidelijk aangeven wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (Motie Van der Lee c.s. Kamerstuk 36740, nr. 7). Ook de minister van Financiën onderschrijft het belang van duidelijke doelen en resultaten en wil deze een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="0D5DFA75" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van BHOS concrete en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid. Wij hebben geen tot zeer beperkt concrete doelen aangetroffen in de begroting 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="57317487" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk239242925" w:id="1"/>
-      <w:r w:rsidRPr="00894F81">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbetering verantwoordingssystematiek slechts deels kwantitatief opgenomen in begroting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="1F504CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 11 mei 2026 ontving u een brief van de minister van BHOS waarin hij een aantal voorstellen doet om de verantwoording en begroting BHOS te verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanleiding is het schriftelijk overleg van 28 juli 2024, waarin de rapporteurs van de vaste Tweede Kamercommissie BHOS stelden dat de resultatenmeting aandacht behoeft: de indicatoren geven weliswaar een kwantitatieve indicatie van de resultaten, maar vertellen niet het hele verhaal. Dit is ook een van onze bevindingen uit ons rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultaten téllen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A14B3" w:rsidR="00833927">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495CFB">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00495CFB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">waarin we onderzoek hebben gedaan naar de resultaten van de Nederlandse bijdrage aan toegang tot schoon drinkwater en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00495CFB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>sanitatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00495CFB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in ontwikkelingslanden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495CFB">
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="6699E5A1" w14:textId="0E599C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister schrijft in zijn brief dat het gebruik van indicatoren als instrument voor het meten van voortgang op resultaten wordt gecontinueerd, maar dat de data voortaan nadrukkelijker dan voorheen zullen worden gebruikt om de narratieve verantwoording te onderbouwen. De minister wil dit doen door meer aandacht te geven aan (1) de toelichting op, en duiding van, de behaalde resultaten en de bijdrage aan de beleidsdoelstellingen, aan (2) resultaten die niet uniform meetbaar zijn en aan (3) lange- en middellangetermijnresultaten uit de Strategische Evaluatie Agenda (SEA). In zijn brief geeft de minister ook aan dat de indicatorentabel in de bijlage bij het jaarverslag en de begroting BHOS komt te vervallen. Na vragen in het wetgevingsoverleg over het jaarverslag BHO 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7" w:rsidR="00D86332">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36945-XVII, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de minister op 3 juli 2026 uw Kamer een brief gestuurd met in de bijlage een overzicht van de indicatoren die zullen worden opgenomen in begroting BHOS 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00495CFB">
-[...165 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hij geeft daarbij aan dat de streefwaarden 2027 voor de indicatoren gelden voor een nieuwe beleidsperiode en dat deze daarom pas worden meegenomen in de begroting wanneer ze gereed zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="00279D8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We constateren echter dat de meeste indicatoren uit de indicatorentabel bij de begroting 2026 niet langer met streefwaarden zijn opgenomen in de begroting 2027. Uitzondering hierop zijn 2 indicatoren bij het artikel private sector ontwikkeling (artikel 1) en 4 indicatoren bij het artikel vrede, veiligheid en duurzame ontwikkeling (artikel 4). De streefwaarden staan vermeld in de toelichting bij de algemene doelstelling van beide artikelen. De Algemene Rekenkamer vindt het gebruik van kwantitatieve indicatoren zeer waardevol om de voortgang van het beleid en de effecten daarvan meerjarig te kunnen volgen. Hoewel wij in ons rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultaten téllen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495CFB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kritisch waren op de indicatoren en hoe deze worden gemeten, zijn wij geen voorstander van het schrappen hiervan, maar pleiten we juist voor een betere toelichting. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="008C7AF9" w:rsidP="00E61E55" w:rsidRDefault="008C7AF9" w14:paraId="798ED952" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="79779588" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatie Agenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="7BB06D77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...146 lines deleted...]
-    <w:p w:rsidR="00A76B10" w:rsidP="00A76B10" w:rsidRDefault="00A76B10" w14:paraId="5D295C5E" w14:textId="577542E6">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="3AE49EF3" w14:textId="00AF7016">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het Verantwoordingsonderzoek 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7" w:rsidR="00DC6F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36740-XVII, nr. 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deden we onderzoek naar economische diplomatie. Om die reden vinden we de evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie BHOS. Wij adviseren u te overwegen deze 3 evaluatie(s) op uw agenda te zetten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="6FB2A77E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Effectenonderzoek handels- en investeringsbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A76B10" w:rsidP="00A76B10" w:rsidRDefault="00A76B10" w14:paraId="0DF19709" w14:textId="48944639">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="33D07719" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsevaluatie IMVO beleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A76B10" w:rsidR="00A76B10" w:rsidP="00A76B10" w:rsidRDefault="00A76B10" w14:paraId="678B4081" w14:textId="7897C0C4">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="5F75CA54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie vergroening handelsinstrumentarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="44DFE6F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E61E55" w:rsidP="00AD1558" w:rsidRDefault="00E61E55" w14:paraId="5004A786" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="00D37EA7" w:rsidRDefault="009D08F9" w14:paraId="5CAC3B2A" w14:textId="60014C40">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Risico’s en beheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00323BAF" w:rsidP="00725EB5" w:rsidRDefault="00725EB5" w14:paraId="483128DF" w14:textId="35A4EBFF">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">de belangrijkste risico’s vastgelegd in een </w:t>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="5666A541" w14:textId="39F41D94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben de belangrijkste risico’s vastgelegd in een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008E1FB5">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoogrisicolijst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008E1FB5">
-[...54 lines deleted...]
-    <w:p w:rsidR="0051175A" w:rsidP="00A7764A" w:rsidRDefault="00A7764A" w14:paraId="74090E75" w14:textId="77777777">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die we op 20 mei 2026 hebben gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7" w:rsidR="00D86332">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In deze lijst staan geen risico’s die voor het ministerie van BHOS van belang zijn. De minister heeft in het jaarverslag over 2025 wel een aantal risico’s genoemd, namelijk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="3ADE9724" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rechtspersonen met een Wettelijke taak (RVO, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Invest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="00A7764A" w:rsidP="000A14B3" w:rsidRDefault="0043243B" w14:paraId="6AD9BA1B" w14:textId="5C4DBD0E">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="08590278" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="0051175A" w:rsidP="00A7764A" w:rsidRDefault="00A7764A" w14:paraId="1322C32F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er bestaat onzekerheid over de cijfers die deze partners hebben gerapporteerd. Het gaat om de cijfers van de regelingen die zij onder mandaat uitvoeren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="59C06685" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Subsidies als financieel instrument</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7764A" w:rsidP="000A14B3" w:rsidRDefault="0051175A" w14:paraId="3DC59D69" w14:textId="0B3EA0B1">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4529ED9C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="0051175A" w:rsidP="00A7764A" w:rsidRDefault="00A7764A" w14:paraId="01A53912" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een groot deel van de budgetten wordt namelijk via subsidies uitgegeven;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="748D45B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Humanitaire hulp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7764A" w:rsidP="000A14B3" w:rsidRDefault="0051175A" w14:paraId="6134ABDF" w14:textId="7CA75A73">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="6AB8B20E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...105 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het gaat hier om de veiligheid van hulpverleners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="4A93B9FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="20534F98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de ontwerpbegroting voor 2027 zijn geen risico’s opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="10A902E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vragen uw aandacht voor de genoemde risico’s. Uiteindelijk kunnen deze risico’s gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="6055B01D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief helpt bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="5A116633" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="7D7CF8F2" w14:textId="07977FE0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="3E675BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="1E3FFCE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. P.J. (Pieter) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="17D61285" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="07843D1E" w14:textId="7729603E">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="0A9141AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="019136A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="3"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P. (Mark) Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidP="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="3AEA9656" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="2D77E56D" w14:textId="188187E2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00D37EA7" w:rsidRDefault="00D37EA7" w14:paraId="7B22B4BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00F61A80" w:rsidRDefault="001A0BF4" w14:paraId="095E1B25" w14:textId="568225CA">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="00D37EA7" w:rsidRDefault="009D08F9" w14:paraId="6BA94C21" w14:textId="3C46972F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1E7A9274" wp14:anchorId="74CD727E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4C9A807E" wp14:anchorId="01464A97">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>482903</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="2136140"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1450174474" name="Afbeelding 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1450174474" name="Afbeelding 1450174474"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="2136140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A0BF4" w:rsidP="005A2F1E" w:rsidRDefault="001A0BF4" w14:paraId="00ABAC40" w14:textId="2C29B143"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F61A80" w:rsidP="005A2F1E" w:rsidRDefault="00DD54AB" w14:paraId="7B3154E0" w14:textId="54FBBE55">
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="58DA7D68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="5109DC84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="025D96B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD54AB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Invest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD54AB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> International Public </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD54AB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Programmes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD54AB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">voert belangrijke subsidie- en financieringsregelingen uit onder mandaat van de minister van BHOS. Het verantwoordings- en </w:t>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.V. (IIPP) voert belangrijke subsidie- en financieringsregelingen uit onder mandaat van de minister van BHOS. Het verantwoordings- en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD54AB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>toezichtskader</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD54AB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is nog niet op orde. Hierdoor kunnen de gecontroleerde financiële transacties niet tijdig verwerkt worden in de financiële verantwoording van het begrotingshoofdstuk. Ook ontbreekt verantwoording over de rechtmatigheid van deze financiële transacties. Wij beoordelen dit als een ernstige onvolkomenheid, nadat wij deze problematiek in ons vorige verantwoordingsonderzoek als onvolkomenheid hadden beoordeeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD54AB" w:rsidP="005A2F1E" w:rsidRDefault="00DD54AB" w14:paraId="1FB2D5A4" w14:textId="35BC8BCF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> bevalen wij de minister aan om het verantwoordings- en </w:t>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="009D08F9" w:rsidP="009D08F9" w:rsidRDefault="009D08F9" w14:paraId="5B6B8707" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2024 bevalen wij de minister aan om het verantwoordings- en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD54AB">
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>toezichtskader</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD54AB">
-[...17 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00D37EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te herijken, zodat er vanaf boekjaar 2025 jaarlijks vóór 15 maart duidelijk inzicht is in de rechtmatigheid (besteed volgens de regels) en betrouwbare weergave (cijfers kloppen) van de financiële transacties van IIPP. Het ministerie had de oplossing gepland voor 2025, echter dit doel is nog niet bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D37EA7" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="4727F940" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D37EA7" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3841E4E3" w14:textId="77777777" w:rsidR="00B3006F" w:rsidRDefault="00B3006F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E7FB6EE" w14:textId="77777777" w:rsidR="00AD2A56" w:rsidRDefault="00AD2A56" w:rsidP="009D08F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD306A6" w14:textId="77777777" w:rsidR="00B3006F" w:rsidRDefault="00B3006F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E236426" w14:textId="77777777" w:rsidR="00AD2A56" w:rsidRDefault="00AD2A56" w:rsidP="009D08F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...27 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...47 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14C576A2" w14:textId="77777777" w:rsidR="004A28AA" w:rsidRDefault="004A28AA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7915BB44" w14:textId="77777777" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03655548" w14:textId="77777777" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14956E28" w14:textId="77777777" w:rsidR="004A28AA" w:rsidRDefault="004A28AA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5202A246" w14:textId="77777777" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5802012A" w14:textId="77777777" w:rsidR="00B3006F" w:rsidRDefault="00B3006F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A24E25F" w14:textId="77777777" w:rsidR="00AD2A56" w:rsidRDefault="00AD2A56" w:rsidP="009D08F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C3D316F" w14:textId="77777777" w:rsidR="00B3006F" w:rsidRDefault="00B3006F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B5203DB" w14:textId="77777777" w:rsidR="00AD2A56" w:rsidRDefault="00AD2A56" w:rsidP="009D08F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="774AE61C" w14:textId="14E7F08E" w:rsidR="004C2E0B" w:rsidRPr="001B6673" w:rsidRDefault="004C2E0B" w:rsidP="004C2E0B">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="19B7FF9C" w14:textId="4A306890" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6673">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer (2024). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6673">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Brief met aandachtspunten bij de </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6673">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brief met aandachtspunten bij de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B6673">
+        <w:t>ontwerpbegroting 2025 begrotingshoofdstuk XVII Buitenlandse Handel en Ontwikkelingshulp</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ontwerpbegroting 2025 begrotingshoofdstuk XVII Buitenlandse Handel en Ontwikkelingshulp</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 36600-XVII, nr. 4).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="42D5BCD8" w14:textId="3E2831CE" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6673">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Algemene Rekenkamer (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6673">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6673">
+        <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Brief met aandachtspunten bij de </w:t>
       </w:r>
       <w:r w:rsidRPr="001B6673">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brief met aandachtspunten bij de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B6673">
+        <w:t>ontwerpbegroting 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ontwerpbegroting 202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6673">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B6673">
+        <w:t xml:space="preserve"> begrotingshoofdstuk XVII Buitenlandse Handel en Ontwikkelingshulp</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> begrotingshoofdstuk XVII Buitenlandse Handel en Ontwikkelingshulp</w:t>
-      </w:r>
+        <w:t>. (Kamerstuk 36800-XVII, nr. 7).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1CBA74A6" w14:textId="579754B2" w:rsidR="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>.</w:t>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, (Kamerstuk 31865, nr. 302).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7E8AB244" w14:textId="77777777" w:rsidR="00495CFB" w:rsidRDefault="00495CFB" w:rsidP="00495CFB">
+    <w:p w14:paraId="3819D767" w14:textId="3FD79AE5" w:rsidR="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 31 865, nr. 302.</w:t>
+        <w:t xml:space="preserve"> Algemene Rekenkamer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F601FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultaten téllen. De Nederlandse bijdrage aan toegang tot schoon drinkwater en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F601FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sanitatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F601FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in ontwikkelingslanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F601FA">
+        <w:t>. Den Haag: eigen beheer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86332">
+        <w:t xml:space="preserve"> (Kamerstuk 36180, nr. 93)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F601FA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="29E5CBFF" w14:textId="2ED1439E" w:rsidR="00495CFB" w:rsidRDefault="00495CFB" w:rsidP="00495CFB">
+    <w:p w14:paraId="52694EC0" w14:textId="55552EAA" w:rsidR="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Algemene Rekenkamer, </w:t>
-[...36 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86332">
+        <w:t xml:space="preserve">(Kamerstuk </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:footnoteRef/>
+        <w:t>31865, nr. 310</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86332">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 31 865, nr. 310. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="163D60EF" w14:textId="77777777" w:rsidR="004A28AA" w:rsidRDefault="004A28AA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BB31A3E" w14:textId="77777777" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CE1AD5A" w14:textId="77777777" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51C07EBA" w14:textId="77777777" w:rsidR="009D08F9" w:rsidRPr="009D08F9" w:rsidRDefault="009D08F9" w:rsidP="009D08F9">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1271 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...437 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6013,319 +2805,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...267 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6367,51 +2891,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B10D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19AE771A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6480,51 +3004,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BAA1A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2C8CF8E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6593,618 +3117,140 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D02438D"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797007F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6EEEF8CA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="99168768"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...453 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DEB7CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="021EA260"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7273,1281 +3319,247 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
+  <w:num w:numId="2" w16cid:durableId="1137603971">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="274605148">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="3" w16cid:durableId="1577477138">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="735930898">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="192159548">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="354043184">
+  <w:num w:numId="5" w16cid:durableId="792597391">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="63141060">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="869688219">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1007 lines deleted...]
-    <w:rsid w:val="00FF4BB8"/>
+    <w:rsidRoot w:val="009D08F9"/>
+    <w:rsid w:val="001A299D"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00400419"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rsid w:val="00AD2A56"/>
+    <w:rsid w:val="00D37EA7"/>
+    <w:rsid w:val="00D86332"/>
+    <w:rsid w:val="00DC6F82"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="0A612CFD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{67F24C49-EFAB-405B-A307-3F07E36999AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8569,78 +3581,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8675,55 +3687,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8795,1281 +3807,871 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D08F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...120 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00495CFB"/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00495CFB"/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00495CFB"/>
+    <w:rsid w:val="009D08F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001D0DA1"/>
+    <w:rsid w:val="009D08F9"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D08F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D08F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D08F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D08F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37EA7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D37EA7"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...188 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10084,65 +4686,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10163,81 +4765,111 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10255</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1933</ap:Words>
+  <ap:Characters>10634</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>85</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>88</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12095</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12542</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2025-05-12T10:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>