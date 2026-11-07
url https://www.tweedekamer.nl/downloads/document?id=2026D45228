--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,8651 +1,5843 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...100 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="00FB6786" w14:paraId="6F631E64" w14:textId="4DE53FAA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...36 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6CDB" w:rsidR="00FB0060">
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-[...29 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="001B0692" w:rsidR="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Buitenlandse Zaken (V) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="0DBC5E13" w14:textId="1C688732">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="00FB6786">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="2791A24E" w14:textId="282CB813">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="1A2F38DB" w14:textId="7932696A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="76B2F29F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="225228BD" w14:textId="4B5EC51A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Allereerst keurt het parlement vooraf begrotingswetsvoorstellen goed. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="44F19674" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries ten behoeve van de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0325B809" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (begrotingshoofdstuk V) van het ministerie van Buitenlandse Zaken (BZ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5911E737" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00BF06D5" w14:paraId="55864A57" w14:textId="3B0B62EE">
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1EE020CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00BF06D5" w14:paraId="1BDEDA34" w14:textId="3EDF2904">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1756E73D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00BF06D5" w14:paraId="4F65B443" w14:textId="12354F27">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7BF1BA51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0385A73F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1849" w:rsidRDefault="00CB1849" w14:paraId="4AC51B2E" w14:textId="77777777"/>
-[...141 lines deleted...]
-    <w:p w:rsidR="00300E06" w:rsidP="00D34AD4" w:rsidRDefault="00E558FF" w14:paraId="1A095E64" w14:textId="3106FBEC">
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="396DCC11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="443A7A26" w14:textId="76D55F50">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="00DB34ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="126CD2B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="73DC277E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5FE40063" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij selecteerden een intensivering uit het coalitieakkoord en een eerder aangekondigde kasschuif die beide consequenties hebben voor de ontwerpbegroting 2027 en gingen na of deze herkenbaar hierin zijn opgenomen. Het gaat om het volgende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="48EFBA4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00E6307A" w:rsidP="00906D21" w:rsidRDefault="00906D21" w14:paraId="7B272D04" w14:textId="1CEB08A8">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de versterking van de positie van Nederland in het buitenland wordt vanaf 2027 structureel € 35 miljoen euro geïntensiveerd op het postennetwerk van ambassades, consulaten-generaal en permanente vertegenwoordigingen (budgettaire tabel nr. 3);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="2FCAB167" w14:textId="3C089713">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...84 lines deleted...]
-    <w:p w:rsidR="00300E06" w:rsidP="00EA76B4" w:rsidRDefault="00300E06" w14:paraId="54F57067" w14:textId="6FEA24CE">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een kasschuif die ontstaan is door het beschikbaar maken van € 380 miljoen in de begroting Buitenlandse Handel en Ontwikkelingshulp (BHO) van 2026. Het gaat hierbij om verschillende begrotingsartikelen in de BZ-begroting en de BHO-begroting (kamerstuk 36800-XVII nr. 73).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0E049450" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot gaan wij in deze paragraaf in op de verwachte EU-afdrachten en -ontvangsten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="60BA7702" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6C747F89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intensivering postennet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C0569C" w:rsidR="00C0569C" w:rsidP="00C0569C" w:rsidRDefault="006D70B0" w14:paraId="61DC5A2A" w14:textId="548CC20B">
-[...154 lines deleted...]
-    <w:p w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="2200199B" w14:textId="4B1C3057">
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4C4D959E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De intensivering van het postennet uit het coalitieakkoord is opgenomen in de tabel beleidsmatige mutaties (zie tabel 1). Het verschil tussen de tabel en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structureel € 35 miljoen blijft op de Aanvullende Post van het ministerie van Financiën staan voor het postennet en wordt in het voorjaar van 2027 verder ingevuld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5771A923" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:keepNext/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3E727C48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00856D97">
-[...6 lines deleted...]
-        <w:t>fnemende reeks intensivering postennet (bedragen x € 1.000)</w:t>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Afnemende reeks intensivering postennet (bedragen x € 1.000)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidTr="00DE73AA" w14:paraId="7A9F34E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00DE73AA" w14:paraId="016FA83C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="261FC071" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4916A475" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="2B266543" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="04AFEF3B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="7B0791FE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6C794BED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="6C78ACE0" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0462A45C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="6C8D0FAC" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="57480834" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidTr="00DE73AA" w14:paraId="4685BAD3" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00DE73AA" w14:paraId="4039B641" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="48BCEEF6" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3395A425" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33.400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="13282F02" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0EC6E893" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="07A018D3" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7FD5192A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>31.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="23E519DD" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="2D336CF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE73AA" w:rsidR="00DE73AA" w:rsidP="00DE73AA" w:rsidRDefault="00DE73AA" w14:paraId="271E0A81" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="28E6FB0C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28.800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE73AA" w:rsidP="0072522F" w:rsidRDefault="00DE73AA" w14:paraId="27678BAE" w14:textId="77777777">
-[...176 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0111AC9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1E17C413" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De intensivering postennet wordt bijgeboekt op het apparaatsartikel 7.1, het artikel bevat ook een splitsing van de kosten tussen kerndepartement en de posten, zie hiervoor tabel 2. Uit de tabel blijkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat, door de eerdere bezuinigingen van het kabinet-Schoof, de uitgaven aan het postennet de komende jaren afnemen, ondanks de intensivering van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>€ 35 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="10C9D9DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="2AB77A71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00F04D39">
-[...6 lines deleted...]
-        <w:t>itgaven postennet (bedragen x € 1.000)</w:t>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uitgaven postennet (bedragen x € 1.000)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidTr="0075239F" w14:paraId="42BDA00C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="0075239F" w14:paraId="72779DD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="1D23F8F9" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5BE11502" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="08132BD2" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="64EFC8A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="6284D614" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5DF1856F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="1D159F59" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1598DA34" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="618EEA41" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="23F7BF6E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidTr="0075239F" w14:paraId="38B7A272" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="0075239F" w14:paraId="798B6B9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="7FB1BD6E" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="71EE90B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>669.138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="60BD1354" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="68321657" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>629.162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="509B6CC9" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="648FF66C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>605.296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="75A92ABE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="01ED7FE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>591.766</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0075239F" w:rsidR="0075239F" w:rsidP="0075239F" w:rsidRDefault="0075239F" w14:paraId="75D99F0D" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0F4F8AC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>587.935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D70B0" w:rsidP="0072522F" w:rsidRDefault="006D70B0" w14:paraId="6A953814" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="74ABE116" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="00E709CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gevolgen van de kasschuif voor begroting BZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3A6F93E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking (BHOS) heeft in 2026 € 380 miljoen extra beschikbaar gemaakt voor de BHO-begroting 2026. Hiervan is € 202 miljoen beschikbaar gekomen door in 2026 geplande betalingen voor BHOS (€ 50 miljoen) en BZ (€ 152 miljoen) door te schuiven naar latere jaren. De minister van BHOS heeft uw Kamer hier in juni 2026 over ingelicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieronder geven wij een opsomming van de kasschuiven die gevolgen hebben voor de ontwerpbegroting 2027 van BZ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6588DE20" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een deel van de bijdrage aan de Europese Vredesfaciliteit (€ 116 miljoen) wordt pas in 2027 betaald in plaats van 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4EBE708E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2026 was € 16 miljoen gereserveerd voor de contributie van het Speciaal Tribunaal voor het Misdrijf Agressie tegen Oekraïne (agressietribunaal), deze contributie wordt voor de helft (€ 8 miljoen) betaald in 2027 en de andere helft (€ 8 miljoen) in 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7AF0C5E2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2026 was € 10 miljoen gereserveerd voor de huisvesting van het speciale Tribunaal en in 2027 € 46 miljoen. Dit wordt pas betaald in 2028 en 2029.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="01E46831" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De VN-contributie voor crisisbeheersingsoperaties uit 2026 wordt naar latere jaren verschoven, € 5 miljoen in 2027 en € 5 miljoen in 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="327DC14B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze mutaties zijn niet navolgbaar opgenomen in de begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1D6D3B82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0290ABDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238735892" w:id="0"/>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...804 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU-afdrachten en ontvangsten in onderhandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="031E1BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet schat de afdracht op basis van het bruto nationaal inkomen (bni-afdracht) voor 2028 aan de Europese Unie onder het nieuwe Meerjarig Financieel Kader (MFK) in op iets meer dan € 9 miljard euro. Deze raming is gebaseerd op Nederlandse aannames over het volgende MFK 2028-2034. Hoe realistisch deze raming is, hangt af van de uitkomst van de lopende onderhandelingen. De onderhandelingen gaan over de uitgaven- en inkomstenkant van de Europese meerjarenbegroting en het wel of niet voortzetten na 2027 van de korting die Nederland krijgt als nettobetaler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3516708A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="002C671B" w:rsidP="0072522F" w:rsidRDefault="005E2197" w14:paraId="2D232B52" w14:textId="4133D87A">
-[...7 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="38E83D70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de begroting is hiervoor de volgende tabel opgenomen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC0259" w:rsidP="0072522F" w:rsidRDefault="00BC0259" w14:paraId="4CBE48FB" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005C229C" w:rsidR="0011247A" w:rsidP="00A66796" w:rsidRDefault="00BC0259" w14:paraId="7CC4D118" w14:textId="44F9B676">
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4089C5AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="007195CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Extracomptabel overzicht van nationale afdrachten, invoerrechten en ontvangsten EU-begroting (bedragen x </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C229C">
-        <w:rPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1 miljoen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="774"/>
-        <w:gridCol w:w="2605"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="3443"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="967"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="837"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="280B1E27" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="74F51A55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="2BFACA97" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="208CC167" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Artikel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="4F3AD14E" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="52E43D6C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1E7C7DFF" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="191535A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="28FA5F41" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5DB75E78" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="2824FC42" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5EAFFA88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="2DEE39EF" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="202B248D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="27314404" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3225F357" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="28033F42" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="3BC38204" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="4D9089B2" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7A0024E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="3CFF4F1A" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="72941BF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nationale afdrachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="298A5F54" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3701A42E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="3C77ECE9" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="55043D45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="5FC886DA" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1EAF61A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.766</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="2AEA3BBA" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4940FDA2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="770222F0" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5D4F06C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.646</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="0FCFC62B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="4D56018F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1F9E9A60" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="565FB41C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="22950EB9" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="308D7C27" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...20 lines deleted...]
-              <w:t>-afdracht</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bni-afdracht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="4B628B60" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3EE09FD0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1E89B63F" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4A5FB884" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="24215698" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="55368482" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="2E03D88A" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="27863FED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="6496FF5F" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="644F32A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.537</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="4069C574" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="1B6187CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="30F20D41" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7786B831" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="50F341D7" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="06552990" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Btw-afdracht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1F31BD09" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0C28333C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="522DB346" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7D4247EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="3E435654" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="72CE6C12" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="38539C73" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7414DD0E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="7AA5A9A3" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5F715F4A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.726</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="75AD7089" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="41FB3219" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="34C8DB11" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="07A3AF39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1888F28B" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="2D85D8D4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plastic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="58CD9064" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="02DBFC8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="61293A9F" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4C74AEA0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="05BACDFE" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="335BFE34" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="6A7D2FC9" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6B33E5B5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="5F9F19CB" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="41004245" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="474EBE6B" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="7EB2ACEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="19C33846" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5CBDCB89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="71529CAF" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="78363A88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prijsindexatie nationale afdrachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="0951DBD1" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="53706599" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="246A8651" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="19F67188" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="25AF9D68" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1E6E24CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="5D36594C" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0286C7BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="090CB37F" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="07A9230F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="6E97306A" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="080AC423" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="32EBD9F3" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="27A0CC98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1D151945" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5ED598F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Invoerrechten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="4D772550" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="43593875" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="6EDF3F35" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="50D7B15A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="0588C998" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7DBBA328" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="6BAA9113" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="226F3117" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="098C8356" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1EBB0710" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.369</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="272544EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="7D4E070A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="392938DC" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="20132598" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="7D772E8E" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1995F883" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ontvangsten EU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="6041E73C" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="296B6739" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="5B50C721" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="1863C0F0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="44F43121" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="45ED78C0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="670D874B" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="423E351E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="0D0C2CF4" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="678891CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="7E38DA59" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="770AB3B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="5BD1884B" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3570F2DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1066836F" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4921AEDF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Perceptiekostenvergoeding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="47CCF92A" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="2C3E8FC2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="1D7F90CF" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="771DCAC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="41E312CA" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4CF95B88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="3F54B510" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="15395A6F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.786</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="2FB2ECF2" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="544F08A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:i w:val="0"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00EE5F67" w:rsidR="00C7394B" w:rsidTr="005C229C" w14:paraId="13B03D7F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidTr="00504E95" w14:paraId="5B0451CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="774" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="661D91C0" w14:textId="77777777">
+            <w:tcW w:w="805" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="709D92A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2605" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="176D51B0" w14:textId="77777777">
+            <w:tcW w:w="3443" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="680EFCD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="57E385BB" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="22066932" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="4E8E4AFF" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6AFE79A1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="43E00056" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3F8D06DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="0379CC12" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="204CD2A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005C229C" w:rsidR="00C7394B" w:rsidP="00A66796" w:rsidRDefault="00C7394B" w14:paraId="7296866F" w14:textId="77777777">
+          <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3E3A3B5E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bijschrift"/>
               <w:spacing w:after="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0692">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18.173</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002C671B" w:rsidR="00BC0259" w:rsidDel="00BC0259" w:rsidP="00202699" w:rsidRDefault="00BC0259" w14:paraId="1B62D478" w14:textId="77777777">
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidDel="00BC0259" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4FC2F858" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:r w:rsidR="008275E8">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="05BE1DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Op 22 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:bCs/>
-[...142 lines deleted...]
-    <w:p w:rsidR="00742F23" w:rsidP="00742F23" w:rsidRDefault="00393A62" w14:paraId="6088C105" w14:textId="705FBFE0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet een brief gestuurd aan het parlement met daarin de laatste stand van zaken van de onderhandelingen over het MFK en het eigenmiddelenbesluit van de EU. In deze brief staat een aantal risico’s genoemd voor de verschillende onderdelen van de nationale afdrachten. Het gaat om deze risico’s voor de nationale afdrachten vanaf 2028:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="69889ADA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...78 lines deleted...]
-    <w:p w:rsidR="00393A62" w:rsidP="00742F23" w:rsidRDefault="00C10A7C" w14:paraId="22C0C33F" w14:textId="577D47DB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De korting die Nederland nu heeft op zijn bni-afdracht tot en met 2027 van € 1,9 miljard kan vervallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="38A9954E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00C10A7C" w:rsidP="00742F23" w:rsidRDefault="009E613B" w14:paraId="2D1251D3" w14:textId="50F17CB2">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De besparingsopgave van € 1,6 miljard van het kabinet-Schoof wordt niet gehonoreerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5CD1B1B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De perceptiekostenvergoeding</w:t>
       </w:r>
-      <w:r w:rsidR="00087447">
+      <w:r w:rsidRPr="001B0692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daalt van 25% naar 10%, de geschatte ontvangsten dalen daardoor van € 1,7 miljard naar € 0,68 miljard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="739AC3C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="135528B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de andere kant komen er nieuwe eigen middelen (NEM). Deze zouden voor Nederland een gunstig effect kunnen hebben van maximaal € 861 miljoen. Maar ook dit gunstige effect heeft als risico dat het in de praktijk tegen kan vallen. De verdeling over de lidstaten en de uiteindelijke opbrengst van deze middelen zijn erg onzeker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4506FD1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als al deze risico’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zich voordoen en rekening houdend met de NEM blijkt Nederland bijna € 3,7 miljard meer te moeten betalen aan de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="38295A8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 29 september 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...189 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben de rapporteurs MFK hun eindverslag aan de Tweede Kamer aangeboden. Zij komen tot een gemiddelde tegenvaller van € 4,5 miljard euro. Het verschil wordt veroorzaakt doordat in de berekening geen rekening is gehouden met de NEM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="25833687" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="35CF9D14" w14:textId="630D48A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="00DB34ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="78C9DF67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="738C7C22" w14:textId="0029856E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, moet het kabinet vooraf duidelijk aangeven wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (Motie Van der Lee c.s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="005225ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A535D6">
-[...33 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="005225ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36740 nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Ook de minister van Financiën onderschrijft het belang van duidelijke doelen en resultaten en wil deze een plaats geven in de begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6F831F28" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="144F36A6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van het ministerie van BZ duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3DF02E2F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="42289D89" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze begroting zijn geen beleidsprioriteiten noch doelen van het kabinet opgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="2B307028" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de begroting is 1 indicator opgenomen, namelijk ‘Visumbeleid kort verblijf van het Koninkrijk der Nederlanden.’ Deze indicator geeft de doorlooptijden aan van visumaanvragen: het percentage visumaanvragen kort verblijf dat binnen 15 dagen wordt afgehandeld. De streefwaarde hiervoor is 85%. Op de overige beleidsterreinen van de minister van BZ geeft de minister aan een stimulerende of financierende rol, en in sommige gevallen een regisserende rol te hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7C4B6AC5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="744C0944" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatie Agenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="240C5FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="09C13D50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5559D843" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We vinden 2 evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie BZ. Vanwege de toenemende investeringen in de Defensie-industrie geopolitieke en veiligheidsrisico’s en de ontwikkelingen op het gebied van artificiële intelligentie adviseren wij u te overwegen deze evaluatie(s) op uw agenda te zetten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="72CA7700" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsevaluatie NL-samenwerking op nieuwe technologieën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5C443415" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsevaluatie hybride dreigingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3F8EF7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6AC72116" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overigens te uwer informatie hebben wij in ons Verantwoordingsonderzoek 2025 onderzoek gedaan naar de controle op doorvoer strategische goederen. De conclusie van dit onderzoek was dat Nederland in lijn met zijn internationale verplichtingen een controleregime op de doorvoer van strategische goederen heeft ingericht en aan deze internationale verplichtingen voldoet. De Douane voert de afgesproken controles uit en het proces van vergunningverlening voor doorvoer verloopt goed. Daarbij zijn de volgende kanttekeningen gemaakt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="744D405A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het doel – het voorkomen van ongewenst eindgebruik van strategische goederen – is niet vertaald in concrete, meetbare maatschappelijke effecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="52AAA42C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het controlebeleid voor doorvoer focust vooral op de controle van militaire goederen waardoor de doorvoer van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goederen minder duidelijk in beeld is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7768FFFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="12310B6A" w14:textId="5B5BED7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="00DB34ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7E8FA311" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben de belangrijkste risico’s vastgelegd in een Hoogrisicolijst die we op 20 mei 2026 hebben gepubliceerd. De minister heeft in het jaarverslag over 2025 ook een aantal risico’s genoemd. In de ontwerpbegroting voor 2027 heeft de minister aandacht voor onder meer het volgende risico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="676FC0E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het risico voor het niet behalen van mijlpalen voor het aanspraak maken op € 5,4 miljard vanuit de Europese Herstel- en Veerkrachtfaciliteit (HVF); Dit zou kunnen leiden tot budgettaire tegenvallers die binnen de vastgelegde uitgavenplafonds gedekt moeten worden. Nu de HVF bijna ten einde loopt, maakt Nederland nog aanspraak op € 2,4 miljard uit de HVF en het is niet zeker of dat lukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="45485654" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0324AA63" w14:textId="4A924CBD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De risico’s die genoemd zijn in het jaarverslag 2025 van het ministerie van BZ worden in deze begroting niet geadresseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692" w:rsidR="00091652">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36945-V, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het gaat daarbij om de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="30A95196" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...792 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>raming EU-afdrachten 2028 (onzekerheid over de uitkomsten);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6AABB51E" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...103 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>snelheid van digitalisering van consulaire dienstverlening (risico op beperking hiervan);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="585037A2" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="00AD4650" w:rsidR="00AD4650" w:rsidP="00AD4650" w:rsidRDefault="00DD4665" w14:paraId="03A9F558" w14:textId="213DA52F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cybersecurity (dreiging informatie BZ en situatie op ambassades);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="187325BC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00AD4650" w:rsidR="00AD4650" w:rsidP="00AD4650" w:rsidRDefault="00DD4665" w14:paraId="2A35F3A8" w14:textId="54F6BD56">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sancties VS tegen Internationaal Strafhof (budgettair risico voor Nederland als gastland);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="147B55A5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...137 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inrichting financiële administratie (ernstige onvolkomenheid).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="5A916532" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="16E4093B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vragen uw aandacht voor bovengenoemde risico’s. Uiteindelijk kan dit gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="166F6655" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="4AB58B8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief helpt bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="31B723F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="59EBBE14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Algemene Rekenkamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="516992A5" w14:textId="77777777"/>
-[...17 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="43E7EF11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="7DCF0D93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drs. P.J. (Pieter) Duisenberg, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="0B48B931" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...28 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="7FF538C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="7D904265" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P. (Mark) Smolenaars,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="225012B5" w14:textId="4B177B4F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secretaris </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="6258FBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="004A39EB" w:rsidRDefault="00FC0876" w14:paraId="095E1B25" w14:textId="3CC97698">
-[...10 lines deleted...]
-          <w:noProof/>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0AC49860" w14:textId="60FB7073">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="72F0A491" w14:textId="15D99401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3C275F15" wp14:anchorId="443A5D2D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="500E60AC" wp14:anchorId="49B6E13D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1905</wp:posOffset>
+              <wp:posOffset>-4445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>360993</wp:posOffset>
+              <wp:posOffset>320040</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5040630" cy="2270760"/>
-            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:extent cx="5581650" cy="2513965"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1423283741" name="Afbeelding 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1423283741" name="Afbeelding 1423283741"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5040630" cy="2270760"/>
+                      <a:ext cx="5581650" cy="2513965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00635621">
+    </w:p>
+    <w:p w:rsidR="001B0692" w:rsidP="001B0692" w:rsidRDefault="001B0692" w14:paraId="16016F0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="33164AFB" w14:textId="4D92DBA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inrichting financiële administratie schiet nog ernstig tekort. Het beheer van de verplichtingen en voorschotten is nog niet op orde. Dat komt door keuzes in de inrichting van de financiële administratie die in 2024 gemaakt zijn. Het ministerie werkt aan de uitvoering van een meerjarig verbeterplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="79474A2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In ons verantwoordingsonderzoek 2024 beoordeelden wij de problemen als ernstige onvolkomenheid, vanwege de impact op de bedrijfsvoering en de jaarrekening. In april 2025 hebben we bezwaar aangetekend. In mei 2025 hebben we dit bezwaar ingetrokken, nadat het ministerie een adequaat verbeterplan opleverde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="3EF5E675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="7A96FA3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het verplichtingenbeheer bij het ministerie van BZ is sinds 2023 niet op orde. Bij het ministerie van BZ bedroegen de verplichtingen € 13.122 miljoen in 2025. In 2025 is onvoldoende voortgang gemaakt in de oplossing van de tekortkomingen in de registratie van aangegane verplichtingen, ondanks verbetermaatregelen. Er is ook onzekerheid ontstaan over de saldibalanspost openstaande verplichtingen. Deze onzekerheid heeft geleid tot een beperking in ons financiële oordeel over de financiële verantwoording van het ministerie van BZ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635621" w:rsidP="005A2F1E" w:rsidRDefault="00635621" w14:paraId="195C0B30" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00DB34ED" w:rsidP="001B0692" w:rsidRDefault="00DB34ED" w14:paraId="0D0AA093" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0692" w:rsidR="00932411" w:rsidP="001B0692" w:rsidRDefault="00932411" w14:paraId="6BBED3AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001B0692" w:rsidR="00932411" w:rsidSect="00612970">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5728D67E" w14:textId="77777777" w:rsidR="0094479E" w:rsidRDefault="0094479E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1ADB3197" w14:textId="77777777" w:rsidR="005B4A30" w:rsidRDefault="005B4A30" w:rsidP="00DB34ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D556CDB" w14:textId="77777777" w:rsidR="0094479E" w:rsidRDefault="0094479E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2DDB897C" w14:textId="77777777" w:rsidR="005B4A30" w:rsidRDefault="005B4A30" w:rsidP="00DB34ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Gadugi"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Bold">
-[...14 lines deleted...]
-    <w:panose1 w:val="00000500000000000000"/>
+  <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25FA4B0E" w14:textId="77777777" w:rsidR="008A7529" w:rsidRDefault="008A7529">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05E5EA21" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="00DB34ED" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02A0052D" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="00DB34ED" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31C843D2" w14:textId="77777777" w:rsidR="008A7529" w:rsidRDefault="008A7529">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6398E968" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="00DB34ED" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A032C84" w14:textId="77777777" w:rsidR="0094479E" w:rsidRDefault="0094479E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E2A0DD2" w14:textId="77777777" w:rsidR="005B4A30" w:rsidRDefault="005B4A30" w:rsidP="00DB34ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74D71292" w14:textId="77777777" w:rsidR="0094479E" w:rsidRDefault="0094479E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3EF72000" w14:textId="77777777" w:rsidR="005B4A30" w:rsidRDefault="005B4A30" w:rsidP="00DB34ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7E2304D1" w14:textId="649A0530" w:rsidR="00DB34ED" w:rsidRPr="001B0692" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800-XVII, nr. 73.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="426D93C6" w14:textId="6D5FB65D" w:rsidR="00037C14" w:rsidRDefault="00037C14">
+    <w:p w14:paraId="207CBAF7" w14:textId="03C5FB60" w:rsidR="00DB34ED" w:rsidRPr="001B0692" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk239161512"/>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstuk 22 112 nr. 4357</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="13DC97F0" w14:textId="104536CE" w:rsidR="008275E8" w:rsidRPr="00A66796" w:rsidRDefault="008275E8">
+    <w:p w14:paraId="6C1D6514" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="001B0692" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A66796">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perceptiekostenvergoeding is het geld dat de Nederlandse overheid mag houden van de invoerrechten die zij int voor de Europese Unie om de gemaakte kosten te dekken.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6B8C97C2" w14:textId="3D7855FB" w:rsidR="00087447" w:rsidRPr="00A66796" w:rsidRDefault="00087447">
+    <w:p w14:paraId="3EBB97D1" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="001B0692" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A66796">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A66796">
-[...30 lines deleted...]
-        <w:t>Kamerstuk 22112, nr. 4179.</w:t>
+      <w:r w:rsidRPr="001B0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22112, nr. 4179.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1880FF04" w14:textId="77777777" w:rsidR="008A7529" w:rsidRDefault="008A7529">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04657893" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="00DB34ED" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05016406" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="00DB34ED" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="424ECAB7" w14:textId="77777777" w:rsidR="00DB34ED" w:rsidRPr="00DB34ED" w:rsidRDefault="00DB34ED" w:rsidP="00DB34ED">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1271 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -8690,51 +5882,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26D91EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC94A590"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8803,51 +5995,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AEA0A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D55A7CC8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8916,51 +6108,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B010A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70248DB4"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9029,140 +6221,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32CC7AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="170EC986"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9231,117 +6334,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...65 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58906729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE644890"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9410,51 +6447,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59ED1A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A16CFAC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9523,51 +6560,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9609,51 +6646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B10D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19AE771A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9722,1863 +6759,261 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...566 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1577477138">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="447314158">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="354043184">
+  <w:num w:numId="5" w16cid:durableId="1484160990">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="869688219">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="6" w16cid:durableId="392042098">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1137603971">
+  <w:num w:numId="7" w16cid:durableId="1880361988">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="108160694">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1577477138">
-[...20 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1484160990">
+  <w:num w:numId="9" w16cid:durableId="1082068060">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="392042098">
-[...11 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1019 lines deleted...]
-    <w:rsid w:val="00FF2774"/>
+    <w:rsidRoot w:val="00DB34ED"/>
+    <w:rsid w:val="00091652"/>
+    <w:rsid w:val="001302BD"/>
+    <w:rsid w:val="001B0692"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003F5A64"/>
+    <w:rsid w:val="00504E95"/>
+    <w:rsid w:val="005225ED"/>
+    <w:rsid w:val="005B4A30"/>
+    <w:rsid w:val="00612970"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A27F7B"/>
+    <w:rsid w:val="00AB5B29"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rsid w:val="00DD5E97"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FB6786"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="6E0EDDC5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B5010C77-AD38-4FE9-810D-A4702A2EB1E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11603,75 +7038,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11706,55 +7141,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -11826,1356 +7261,890 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:numPr>
-[...11 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...204 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00981A53"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:color w:val="000000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...7 lines deleted...]
-    <w:rsid w:val="00F41EAC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...43 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...59 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00202699"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008275E8"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008275E8"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008275E8"/>
+    <w:rsid w:val="00DB34ED"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00393A62"/>
+    <w:rsid w:val="00DB34ED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB34ED"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB34ED"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0692"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...253 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -13190,65 +8159,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -13269,81 +8238,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10929</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2030</ap:Words>
+  <ap:Characters>11169</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>91</ap:Lines>
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Lines>93</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12890</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13173</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-17T12:41:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>