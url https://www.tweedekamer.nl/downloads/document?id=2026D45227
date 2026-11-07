--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,1401 +1,1181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...19 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="005632BB" w14:paraId="064EC1B4" w14:textId="5230C66E">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4" w:rsidR="00C504C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4" w:rsidR="00C504C4">
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Asiel en Migratie (XX) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="4F3CC395" w14:textId="75FF7966">
+      <w:r w:rsidRPr="00C504C4">
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4">
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="2F5DA451" w14:textId="4BB38D60">
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="308944D8" w14:textId="64BC98A4">
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="1669D33C" w14:textId="40A6A081">
+      <w:r w:rsidRPr="00C504C4">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="494045AA" w14:textId="542A971E">
       <w:r w:rsidRPr="003E7FE4">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">een essentieel </w:t>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Allereerst keurt het parlement </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">vooraf </w:t>
+        <w:t xml:space="preserve">vooraf begrotingswetsvoorstellen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>goed</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="41BD56F6" w14:textId="77777777">
       <w:r w:rsidRPr="003E7FE4">
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="001C4D87" w:rsidRDefault="00A345D3" w14:paraId="11203C96" w14:textId="124B1E30">
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries </w:t>
+      </w:r>
+      <w:r>
+        <w:t>voor</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="17BDEACB" w14:textId="7EF8391F">
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Tweede </w:t>
+        <w:t xml:space="preserve">Deze brief gaat in op de ontwerpbegroting 2027 begrotingshoofdstuk XX van de programmabegroting Asiel en Migratie </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve">Kamer </w:t>
-[...2 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>van het ministerie Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A29B8">
+        <w:t xml:space="preserve"> (Kamerstuk 37020-XX)</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t>andachtspunten bij de ontwerpbegrotingen van de ministeries</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6BE535E6" w14:textId="77777777">
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve">. </w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00141FC5" w14:paraId="55864A57" w14:textId="66D1CE0F">
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="5351B5AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00577394">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00141FC5" w14:paraId="1BDEDA34" w14:textId="19DAFF40">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>avolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="00B3E19B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="007B25E4">
-[...9 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00141FC5" w14:paraId="4F65B443" w14:textId="017F0003">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>turen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="0FE2A16C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidRDefault="00CB1849" w14:paraId="3FBADCA1" w14:textId="7C148753">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="045762DD" w14:textId="77777777">
       <w:r>
         <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1849" w:rsidRDefault="00CB1849" w14:paraId="4AC51B2E" w14:textId="77777777"/>
-[...120 lines deleted...]
-    <w:p w:rsidR="004E5026" w:rsidP="004E5026" w:rsidRDefault="004E5026" w14:paraId="3AB99A2C" w14:textId="77777777">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="277860DC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00C504C4" w:rsidRDefault="00DD006D" w14:paraId="5028AC54" w14:textId="2E52C756">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004E5026" w:rsidP="004E5026" w:rsidRDefault="004E5026" w14:paraId="018C6050" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C504C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="4367F0E3" w14:textId="13BA8C31">
+      <w:r>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt</w:t>
+      </w:r>
+      <w:r w:rsidR="003A29B8">
+        <w:t xml:space="preserve"> (Kamerstuk 36749, nr. 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="2A73E5C6" w14:textId="77777777">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">Wij selecteerden 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ramingsbijstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve"> uit het coalitieakkoord die in 2027 ingaan en gingen na of deze herkenbaar zijn opgenomen in de ontwerpbegroting. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Het gaat om:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="3B42B0B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="004E5026" w:rsidP="004A6210" w:rsidRDefault="004E5026" w14:paraId="630FC211" w14:textId="628B184F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ramingsbijstelling asielbegroting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="08819FB8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Overig stabiele asielketen inclusief crisisnoodopvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6FD8FD67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>ODA-toerekening eerstejaarsopvang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C618B" w:rsidP="009C1DE2" w:rsidRDefault="005C618B" w14:paraId="7895C7D2" w14:textId="77777777"/>
-    <w:p w:rsidR="00A91AB0" w:rsidP="00A91AB0" w:rsidRDefault="00A91AB0" w14:paraId="13FE6681" w14:textId="3EC43C91">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="727E5505" w14:textId="77777777"/>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="7390A3B7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk155279054" w:id="0"/>
       <w:r w:rsidRPr="00CD08D4">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r w:rsidR="00AB6C72">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD08D4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2FE3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>M</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D2FE3" w:rsidR="008D2FE3">
+        <w:t xml:space="preserve">Maatregelen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">aatregelen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00465F38">
+        <w:t xml:space="preserve">uit budgettaire bijlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2FE3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">uit budgettaire bijlage </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D2FE3" w:rsidR="008D2FE3">
+        <w:t>coalitieakkoord in milj</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>coalitieakkoord in milj</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00575797">
+        <w:t>oenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2FE3">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>oenen</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> €</w:t>
       </w:r>
-      <w:r w:rsidR="008D2FE3">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1862"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1215"/>
         <w:gridCol w:w="1215"/>
         <w:gridCol w:w="1215"/>
         <w:gridCol w:w="1215"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidTr="006928E6" w14:paraId="6036DD7E" w14:textId="2E9D844B">
+      <w:tr w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidTr="006928E6" w14:paraId="05F3AC01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="008D2FE3" w14:paraId="21AF0CC0" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0EE589E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="5388E9D5" w14:textId="3ED06097">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="16E86ED0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="467F602D" w14:textId="5A453CC3">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="6DEFD9C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="1F998959" w14:textId="669234DE">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="2581CA29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="7DDC4592" w14:textId="7949E62F">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="7F3542E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="6BE8FAC0" w14:textId="1202E5DF">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="3954D171" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidTr="008D2FE3" w14:paraId="2EC72A0F" w14:textId="5E8956D3">
+      <w:tr w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidTr="008D2FE3" w14:paraId="2435B5A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="008D2FE3" w14:paraId="37DB6563" w14:textId="04DEAE77">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="701A4E92" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>67 Ramingsbijstelling asielbegroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="76CD5304" w14:textId="0E177A26">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="3C451753" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...6 lines deleted...]
-              <w:t>729</w:t>
+              <w:t>-729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="3DF6A84E" w14:textId="10BE034A">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="419C8E5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="3AA388E2" w14:textId="6D7337CD">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="2E0E5D01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.969</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7406F" w:rsidP="007905E4" w:rsidRDefault="00F7406F" w14:paraId="63D5FD3C" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="7812B352" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="47BC2E72" w14:textId="476D6BEA">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="00764754" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F7406F" w:rsidP="00575797" w:rsidRDefault="00F7406F" w14:paraId="0EABFA81" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00DD006D" w:rsidP="00575797" w:rsidRDefault="00DD006D" w14:paraId="549B22C7" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00F7406F" w:rsidR="00F7406F" w:rsidP="00575797" w:rsidRDefault="00575797" w14:paraId="55D4CF37" w14:textId="7CF572F2">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00F7406F" w:rsidR="00DD006D" w:rsidP="00575797" w:rsidRDefault="00DD006D" w14:paraId="5E920E26" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidTr="008D2FE3" w14:paraId="7BE4CB7C" w14:textId="601E66C4">
+      <w:tr w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidTr="008D2FE3" w14:paraId="59F0AEE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="008D2FE3" w14:paraId="29A540C4" w14:textId="2422F7C6">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="3B868615" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>68 Overig stabiele asielketen incl. crisisnoodopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="43B26556" w14:textId="1497F3E2">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="32D2B93C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="2DE66EAF" w14:textId="04204295">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="5918F1F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="7C30EC43" w14:textId="755CFFA5">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="2D0748EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00575797" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="039E55D4" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0B858EC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="3C128FEC" w14:textId="0D43F86E">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="1DC34A9A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>328</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F7406F" w:rsidR="00F7406F" w:rsidP="00F7406F" w:rsidRDefault="00F7406F" w14:paraId="789F665C" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F7406F" w:rsidR="00DD006D" w:rsidP="00F7406F" w:rsidRDefault="00DD006D" w14:paraId="6811B568" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00575797" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="61EF17DA" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0A695138" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="30B17533" w14:textId="2AA047CC">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="055D7D2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F7406F" w:rsidR="00F7406F" w:rsidP="00F7406F" w:rsidRDefault="00F7406F" w14:paraId="09595BBA" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00F7406F" w:rsidR="00DD006D" w:rsidP="00F7406F" w:rsidRDefault="00DD006D" w14:paraId="6E980B26" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidTr="008D2FE3" w14:paraId="03BA3F2A" w14:textId="44209EF9">
+      <w:tr w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidTr="008D2FE3" w14:paraId="5FB6EA1A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="008D2FE3" w14:paraId="135F4BB6" w14:textId="32ED6D3F">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0172EF19" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>69 ODA-toerekening eerstejaarsopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="49E83BBD" w14:textId="6A9B5940">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="314B4C61" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>620</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="6D48AB75" w14:textId="707A0ACE">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="30BDE4DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="17E693A1" w14:textId="39474BD6">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="00016CB5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00575797" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="1718DE45" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="51B40DFE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="00575797" w14:paraId="6B61847D" w14:textId="3F6815CB">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0389AE3F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D2FE3" w:rsidP="007905E4" w:rsidRDefault="008D2FE3" w14:paraId="02006CCA" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="53EE4BD3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00575797" w:rsidR="00575797" w:rsidP="00575797" w:rsidRDefault="00575797" w14:paraId="327F9D56" w14:textId="21FC940C">
+          <w:p w:rsidRPr="00575797" w:rsidR="00DD006D" w:rsidP="00575797" w:rsidRDefault="00DD006D" w14:paraId="77DFCC8B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>-257</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00912F33" w:rsidP="00DC2819" w:rsidRDefault="00912F33" w14:paraId="4226A8B1" w14:textId="77777777">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="073FE029" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004A6210" w:rsidR="001A5D4F" w:rsidP="004A6210" w:rsidRDefault="00287289" w14:paraId="5C31BBDE" w14:textId="195DD5DA">
+    <w:p w:rsidRPr="004A6210" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="388729E9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ramingsbijstelling asielbegroting </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="00235CB5" w:rsidP="0086152D" w:rsidRDefault="00204B4E" w14:paraId="0F623858" w14:textId="3ED36245">
+        <w:t>Ramingsbijstelling asielbegroting en Overige stabiele asielketen inclusief crisisnoodopvang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="345F9F25" w14:textId="1D1F6F08">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00287289">
+      <w:r w:rsidRPr="003E7FE4">
         <w:t xml:space="preserve">eide </w:t>
       </w:r>
-      <w:r w:rsidR="00796AA2">
+      <w:r>
         <w:t xml:space="preserve">worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00287289">
+      <w:r w:rsidRPr="003E7FE4">
         <w:t xml:space="preserve">in het coalitieakkoord </w:t>
       </w:r>
-      <w:r w:rsidR="004573BA">
+      <w:r>
         <w:t xml:space="preserve">en in de ontwerpbegroting 2027 </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00287289">
-[...23 lines deleted...]
-      <w:r w:rsidR="005B08EB">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">opgenomen onder de noemer ramingsbijstellingen (in plaats van intensiveringen/bezuinigingen). Voor 2027 wordt voor </w:t>
+      </w:r>
+      <w:r>
         <w:t>deze 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="005B08EB">
+      <w:r w:rsidRPr="003E7FE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004573BA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="004624E1">
+      <w:r>
+        <w:t>ramingsbijstellingen tezamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve"> € 2,6 miljard toegevoegd aan beleidsartikel 37</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">oor 2028 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>€ 2,4 miljard</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en dit loopt door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">met € 2,1 miljard </w:t>
+      </w:r>
+      <w:r>
+        <w:t>per jaar tot en met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve"> 2035. In tabel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">is het verschil </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">te zien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">tussen de meerjarenbegroting volgens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>begroting 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="000C481D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="000E61C5">
-[...56 lines deleted...]
-      <w:r w:rsidR="006850F2">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00235CB5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00235CB5">
+      <w:r w:rsidRPr="003E7FE4">
         <w:t>ontwerpbegroting 2027</w:t>
       </w:r>
-      <w:r w:rsidR="005B08EB">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235CB5" w:rsidP="00235CB5" w:rsidRDefault="00235CB5" w14:paraId="2BD288E5" w14:textId="77777777">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="53691D91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00141A6C" w:rsidP="00141A6C" w:rsidRDefault="00141A6C" w14:paraId="34A0C19F" w14:textId="152622EB">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="02A01653" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD08D4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Tabel</w:t>
       </w:r>
-      <w:r w:rsidR="003034D6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD08D4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Totale uitgaven begroting </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>AenM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -1420,5440 +1200,2606 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="1035"/>
         <w:gridCol w:w="1036"/>
         <w:gridCol w:w="1036"/>
         <w:gridCol w:w="1036"/>
         <w:gridCol w:w="1036"/>
         <w:gridCol w:w="898"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidTr="006928E6" w14:paraId="033714B7" w14:textId="753D50C4">
+      <w:tr w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidTr="006928E6" w14:paraId="1C54C421" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="1630BCBE" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="52852F0A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="66C57F8A" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="5A6A7803" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="41BACC04" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="418AF2B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="36318B19" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0A8E3857" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="25B2092A" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="0D141DA0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="3A1643E2" w14:textId="77777777">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="57C1498E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="4C5059E7" w14:textId="0E8FEBBC">
+          <w:p w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="2D2FC2E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelHeader"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidTr="00141A6C" w14:paraId="510E6888" w14:textId="4195BF92">
+      <w:tr w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidTr="00141A6C" w14:paraId="43856A78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="007905E4" w:rsidRDefault="00141A6C" w14:paraId="73225B43" w14:textId="1D708E4C">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="007905E4" w:rsidRDefault="00DD006D" w14:paraId="7AF4DFE8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009301CC">
               <w:t>Vastgestelde begroting 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056092D" w:rsidP="0057780E" w:rsidRDefault="0056092D" w14:paraId="438F363F" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="1F3EB0C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="0057780E" w:rsidRDefault="00141A6C" w14:paraId="08140EAF" w14:textId="7488EA3E">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="4310B8E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...13 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>8,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056092D" w:rsidP="0057780E" w:rsidRDefault="0056092D" w14:paraId="5341E595" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="7392645C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="0057780E" w:rsidRDefault="00141A6C" w14:paraId="04840501" w14:textId="6820F41D">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="52211395" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056092D" w:rsidP="0057780E" w:rsidRDefault="0056092D" w14:paraId="1340B60E" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="59F92633" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="0057780E" w:rsidRDefault="00141A6C" w14:paraId="57C09808" w14:textId="2211784C">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="463B6205" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057780E" w:rsidP="0057780E" w:rsidRDefault="0057780E" w14:paraId="4CF5B8E8" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="6F2C3E71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00802CA0" w:rsidR="00141A6C" w:rsidP="0057780E" w:rsidRDefault="00141A6C" w14:paraId="049A9821" w14:textId="117191DE">
+          <w:p w:rsidRPr="00802CA0" w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="0F647315" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0057780E" w:rsidP="0057780E" w:rsidRDefault="0057780E" w14:paraId="29190623" w14:textId="77777777">
+          <w:p w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="1B9FB430" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00F7406F" w:rsidR="00141A6C" w:rsidP="0057780E" w:rsidRDefault="00141A6C" w14:paraId="38091F9C" w14:textId="09C36C29">
+          <w:p w:rsidRPr="00F7406F" w:rsidR="00DD006D" w:rsidP="0057780E" w:rsidRDefault="00DD006D" w14:paraId="58D05AD2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00141A6C" w:rsidP="00141A6C" w:rsidRDefault="00141A6C" w14:paraId="28E316E9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00DD006D" w:rsidP="00141A6C" w:rsidRDefault="00DD006D" w14:paraId="4C390BC5" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidTr="00141A6C" w14:paraId="4D6E46B0" w14:textId="2AF2BE70">
+      <w:tr w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidTr="00141A6C" w14:paraId="3445DABE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="00141A6C" w14:paraId="30CD0079" w14:textId="5423343C">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="705258A1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:t>Stand concept ontwerpbegroting 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="53DFBAFA" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="221F0CEE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="43735A2B" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="1C3FC46E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="4397FE58" w14:textId="49664F43">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="555F6BC1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8,</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="44C356FA" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="48B5A301" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="38986080" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="7B3B39AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="39054E63" w14:textId="082CC543">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="2A20734C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="505DCFC2" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="39F3EF2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="7B585E76" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="5E2B262D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="006F32FD" w14:paraId="1B9CEC55" w14:textId="15DF51A0">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="38647938" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="00141A6C" w14:paraId="6E232D7A" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="018B3044" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="15145282" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="53C748CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="00857117" w14:paraId="1C36C3C3" w14:textId="709C0BA2">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="1F404E0B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="00141A6C" w14:paraId="7C00C449" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="00FEC714" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="2C9F78CE" w14:textId="77777777">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="4927FDE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="2AA31520" w14:textId="2D773E43">
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="1E43F371" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TabelBroodtekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4,</w:t>
-[...6 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="1980A02C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="2FDEEC4D" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="40433B44" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="161C0CEF" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00596C4B" w:rsidR="0056092D" w:rsidP="00955DD9" w:rsidRDefault="0056092D" w14:paraId="3D80A7B4" w14:textId="6E457F89">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00955DD9" w:rsidRDefault="00DD006D" w14:paraId="4D28E0D3" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00596C4B">
               <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00596C4B" w:rsidR="00141A6C" w:rsidP="00141A6C" w:rsidRDefault="00141A6C" w14:paraId="32F0593D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="003C2EEF" w:rsidP="0086152D" w:rsidRDefault="005008FD" w14:paraId="6EF296A7" w14:textId="178541EE">
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="76E56790" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="59C2F686" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t>E</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00F37B14">
+        <w:t xml:space="preserve">Een deel van de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2 ramingsbijstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve"> is ook bedoeld </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>de uitvoering in de asielketen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stabiel te financieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">. De middelen uit het akkoord zijn navolgbaar overgeheveld van </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="005B08EB">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve">is </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00A40069">
+        <w:t>aanvullende post naar de begroting bij de eerste supplementaire begroting</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>er uitvoer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingsorganisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve"> in de asielketen is toegelicht welk deel zij ontvang</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="003C2EEF">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00B04502" w:rsidR="00B04502">
+      <w:r w:rsidRPr="00B04502">
+        <w:t xml:space="preserve">In tabel 1 van de ontwerpbegroting is naast </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deze bijstellingen uit het akkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04502">
         <w:t xml:space="preserve"> ook nog een suppletoire mutatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="003034D6">
+      <w:r w:rsidRPr="003E7FE4">
         <w:t>Meerjaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="003034D6">
+      <w:r w:rsidRPr="003E7FE4">
         <w:t xml:space="preserve"> Productie Prognose (MPP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04502" w:rsidR="00B04502">
+      <w:r w:rsidRPr="00B04502">
         <w:t xml:space="preserve"> doorgevoerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="00CC0FD8" w:rsidP="00FC16A6" w:rsidRDefault="002821D4" w14:paraId="5B424661" w14:textId="026F8C61">
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="27784C39" w14:textId="59F34F09">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve">Het vorige kabinet </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00054DD4">
+        <w:t xml:space="preserve">Het vorige kabinet voerde </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">beperkt </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
         <w:t xml:space="preserve">de meerjarenraming </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6570">
+      <w:r>
         <w:t xml:space="preserve">door </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
         <w:t>uit het ramingsmodel MPP</w:t>
       </w:r>
-      <w:r w:rsidR="00050F0D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="009908AC">
+      <w:r>
+        <w:t xml:space="preserve">, namelijk voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
         <w:t>begrotingsjaren</w:t>
       </w:r>
-      <w:r w:rsidR="00EE14C0">
+      <w:r>
         <w:t xml:space="preserve"> 2025 en 2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="005C618B">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00050F0D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Het huidige </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve">kabinet </w:t>
-[...2 lines deleted...]
-        <w:t>voert</w:t>
+        <w:t>kabinet voert het MPP meerjarig door in de begroting</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en. Dit loopt door tot en met</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7FE4">
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t>2035</w:t>
+        <w:t xml:space="preserve"> 2035</w:t>
       </w:r>
       <w:r w:rsidRPr="003853A0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00050F0D">
-[...17 lines deleted...]
-      <w:r w:rsidR="006850F2">
+      <w:r>
+        <w:t xml:space="preserve"> Dit is een positieve ontwikkeling. In de toelichting staat niet expliciet dat</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="104862"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00DA411E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00682907">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">aanvankelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00434969">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B448A5">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>bezuiniging van het kabinet</w:t>
+      </w:r>
+      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="009908AC">
-[...8 lines deleted...]
-      <w:r w:rsidR="003F02A6">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>Schoof op de asielbegroting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (ontwerpbegroting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2026) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2512E">
+        <w:t>(Kamerstuk 36800-XX)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4" w:rsidR="00C2512E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835B46">
-[...34 lines deleted...]
-      <w:r w:rsidR="003F02A6">
+      <w:r>
+        <w:t xml:space="preserve">voor het overgrote deel is teruggedraaid door de maatregelen 67 en 68. Het gaat daarbij om teruggedraaide bezuinigingen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t>€ 0,5 miljard in 2027 en</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> om</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E7FE4" w:rsidR="00434969">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="003E7FE4" w:rsidR="000970A0" w:rsidP="0086152D" w:rsidRDefault="000970A0" w14:paraId="663B5211" w14:textId="77777777">
+      <w:r w:rsidRPr="003E7FE4">
+        <w:t xml:space="preserve"> € 1 miljard in 2028 en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>daarna, die niet expliciet zijn gemaakt in de toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E7FE4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="4D10DC81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="-142"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004A6210" w:rsidR="00B15031" w:rsidP="004A6210" w:rsidRDefault="00CC0FD8" w14:paraId="6A385C6F" w14:textId="52CD27D5">
+    <w:p w:rsidRPr="004A6210" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="1AE82ABD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Toerekening </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A6210" w:rsidR="001E29AD">
+        <w:t xml:space="preserve">Toerekening kosten eerstejaarsopvang aan Official Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">kosten eerstejaarsopvang </w:t>
-      </w:r>
+        <w:t>Aid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">aan </w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00573AB6" w:rsidP="00FC16A6" w:rsidRDefault="00F37B14" w14:paraId="7BC3FEE1" w14:textId="0C565CD9">
+        <w:t xml:space="preserve"> (ODA) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="57BC6163" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00596C4B">
         <w:t xml:space="preserve">Deze maatregel </w:t>
       </w:r>
-      <w:r w:rsidR="00286868">
+      <w:r>
         <w:t xml:space="preserve">uit het coalitieakkoord </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="005C618B">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:t>komt terug in de begroting van B</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">uitenlandse </w:t>
+        <w:t>wordt onder de ramingsbijstellingen opgenomen en komt terug in de begroting van Buitenlandse Handel en Ontwikkeling</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ssamenwerking</w:t>
       </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:t>H</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">andel en </w:t>
+        <w:t xml:space="preserve"> (in de 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:t>O</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00596C4B" w:rsidR="001A7B73">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="001A7B73">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00596C4B" w:rsidR="001F7D84">
+        <w:t xml:space="preserve"> suppletoire begroting van 2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De kosten van het eerste jaar opvang van asielzoekers worden voor een deel betaald uit geld voor ontwikkelingshulp (ODA). De verwerking van de kosten eerstejaarsopvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
         <w:t xml:space="preserve"> is cijfermatig niet af te leiden uit de toelichting bij </w:t>
       </w:r>
-      <w:r w:rsidR="004736EF">
+      <w:r>
         <w:t xml:space="preserve">mutaties in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="001F7D84">
+      <w:r w:rsidRPr="00596C4B">
         <w:t xml:space="preserve">de ontwerpbegroting </w:t>
       </w:r>
-      <w:r w:rsidR="003817FF">
+      <w:r>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003817FF">
+      <w:r>
         <w:t>AenM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003817FF">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="001F7D84">
-[...8 lines deleted...]
-      <w:r w:rsidR="003817FF">
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>of bij eerdere begrotingsmomenten</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003817FF">
+      <w:r>
         <w:t>AenM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="001F7D84">
+      <w:r w:rsidRPr="00596C4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573AB6" w:rsidP="00FC16A6" w:rsidRDefault="00573AB6" w14:paraId="4D73A46F" w14:textId="77777777">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="70F0ECCD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00573AB6" w:rsidR="00900AC4" w:rsidP="00FC16A6" w:rsidRDefault="00B448A5" w14:paraId="31468F34" w14:textId="50E35EEB">
+    <w:p w:rsidRPr="00573AB6" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="65B96C81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>We stellen daarmee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="00FE03BC">
+      <w:r w:rsidRPr="00596C4B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> vast dat de </w:t>
-[...74 lines deleted...]
-    <w:p w:rsidRPr="000D2518" w:rsidR="00900AC4" w:rsidP="0072522F" w:rsidRDefault="00900AC4" w14:paraId="78256194" w14:textId="77777777">
+        <w:t xml:space="preserve"> vast dat de genoemde maatregelen uit het coalitieakkoord ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting (of eerdere begrotingsmomenten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="158490C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...803 lines deleted...]
-    <w:p w:rsidRPr="00596C4B" w:rsidR="006C6CC7" w:rsidP="00AD1558" w:rsidRDefault="004863B8" w14:paraId="281FF878" w14:textId="7470AC4F">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00C504C4" w:rsidRDefault="00DD006D" w14:paraId="19B28B5E" w14:textId="4A8BA1C8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="auto"/>
-        </w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C504C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="719958A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455A2F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C2512E" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="22EB1820" w14:textId="1A0AD7D5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, moet het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77082">
+        <w:t xml:space="preserve">kabinet vooraf duidelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aangeven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77082">
+        <w:t xml:space="preserve">wat het wil bereiken. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De Tweede Kamer heeft het kabinet opgeroepen om concrete en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (Motie Van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4" w:rsidR="00C2512E">
+        <w:t xml:space="preserve"> Kamerstuk 36740, nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C504C4">
+        <w:t>). Ook de minister van Financiën onderschrijft het belang van duidelijke doelen en resultaten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en wil deze een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6C93B21D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00596C4B">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">rapportage </w:t>
+        <w:t xml:space="preserve">Wij zijn nagegaan of in de beleidsagenda van de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ontwerp</w:t>
       </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t>begroting Asiel en Migratie duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="1BD59F2F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>In de begroting zijn de volgende doelen uit de beleidsagenda opgenomen als beleidsprioriteiten van het kabinet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6D48A0DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>nstroom beperken (2.1.1 beleidsprioriteiten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="165059D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>atsoenlijke opvang realiseren, overlast aanpakken, doorstroom bevorderen en sneller meedoen (2.1.2 beleidsprioriteiten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="239343E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>erugkeer bevorderen (2.1.3 beleidsprioriteiten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="639FE01C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>erichte arbeidsmigratie (2.1.1 beleidsprioriteiten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="0765760E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>rensbewaking, bestrijden mensensmokkel en waarborgen nationale veiligheid (2.1.1 beleidsprioriteiten)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="5A6EAF6E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C2512E" w:rsidR="00DD006D" w:rsidP="00C2512E" w:rsidRDefault="00DD006D" w14:paraId="634CFF94" w14:textId="5C6675BA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>Bij geen van deze doelen is een concrete indicator opgenomen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> zoals de beoogde beperking van de instroom of de beoogde omvang van de terugkeer van asielzoekers. Een mogelijke daling in de instroom van asielzoekers is vast te stellen, maar of deze daling beoogd was </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en het gevolg was van kabinetsbeleid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">is zonder concrete doelen lastiger </w:t>
+      </w:r>
+      <w:r>
+        <w:t>te bepalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="0055735A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B727D7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">We stellen vast dat voor de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beleidsprioriteiten die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">in de beleidsagenda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staan, geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> concrete doelen zijn geformuleerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Wel is er in een verdiepingsparagraaf een kernprognose vreemdelingenketen met een aantal indicatoren opgenomen tot en met 2030 (tabel 8). Deze prognoses zijn mogelijk de concrete en meetbare streefwaarden waarmee de vraagstelling van de Tweede Kamer (motie van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2512E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2512E" w:rsidR="00C2512E">
+        <w:t>Kamerstuk 36740, nr. 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) beter kan worden ingevuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E0C93" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="3AA76D98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategische </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>valuatie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0C93">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>genda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="44242D3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="084B7A5A" w14:textId="68D1FE77">
+      <w:r>
+        <w:t>De Algemene Rekenkamer heeft 2 onderzoeken gepubliceerd die van maatschappelijk en financieel belang zijn:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> Focus op opvangcapaciteit voor asielzoekers 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2512E">
+        <w:t xml:space="preserve"> (Kamerstuk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2512E" w:rsidR="00C2512E">
+        <w:t>19637, nr. 3058</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">) en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">deelonderzoek </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beheersing beslistermijnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in het rapport Resultaten v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">erantwoordingsonderzoek </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve">Asiel en Migratie </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2512E">
+        <w:t>2025 (Kamerstuk 36945-XX, nr. 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E272B">
+        <w:t xml:space="preserve">Hierin wezen wij </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respectievelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E272B">
+        <w:t xml:space="preserve">op het belang van </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realistisch ramen voor doelmatig bekostigde asielopvang alsmede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E272B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>het niet beheersen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E272B">
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oplopende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E272B">
+        <w:t>achterstanden bij asielaanvragen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Waarvan het wegwerken nog vele jaren gaat duren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E272B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> In aansluiting hierop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>vinden w</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> de evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>oor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> Asiel en Migratie. Wij adviseren u </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">te overwegen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>deze evaluatie</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>uw agend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a op te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>nemen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="52A18338" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>Periodieke rapportage artikel 37.4 Toegang, toelating en opvang vreemdelingen Deze doorlichting was gepland voor 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="0055735A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00596C4B">
         <w:t xml:space="preserve"> de ontwerpbegroting blijkt </w:t>
       </w:r>
-      <w:r w:rsidR="00B727D7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">uit een voetnoot dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="0055735A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00596C4B">
         <w:t xml:space="preserve">deze rapportage </w:t>
       </w:r>
-      <w:r w:rsidR="00B727D7">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">in de loop van het laatste kwartaal van 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
         <w:t>aangeboden wordt aan de Tweede Kamer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00596C4B" w:rsidR="006C6CC7" w:rsidP="00AD1558" w:rsidRDefault="00C3698D" w14:paraId="3C74FD8B" w14:textId="7562E1C0">
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="1933E1D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>Periodieke rapportage artikel 37.5 Terugkeerbeleid (najaar 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="766C07E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>Periodieke rapportage artikel 37.7 Opvang ontheemden uit Oekraïne (2028</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="2977894D" w14:textId="2B3E254B">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="69DB0FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00C504C4" w:rsidRDefault="00DD006D" w14:paraId="13FF302C" w14:textId="2CE4FA6F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C504C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="3FE7D47D" w14:textId="707EA358">
       <w:r w:rsidRPr="00596C4B">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">rapportage </w:t>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de belangrijkste risico’s vastgelegd in een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> die we </w:t>
       </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w:rsidR="003E6BD0" w:rsidP="004A6210" w:rsidRDefault="00C3698D" w14:paraId="73AFC544" w14:textId="75FE7ADC">
+        <w:t xml:space="preserve">op 20 mei 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t xml:space="preserve"> gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4F7A">
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>. De minister heeft in het jaarverslag over 2025 ook een aantal risico</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4F7A">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>s genoemd</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4F7A">
+        <w:t xml:space="preserve"> (Kamerstuk 36945-XX, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>. In de ontwerpbegroting voor 2027 heeft de minister aandacht voor onder meer de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="3BCF8458" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00596C4B">
-        <w:rPr>
-[...158 lines deleted...]
-    <w:p w:rsidRPr="00596C4B" w:rsidR="00D018EA" w:rsidP="00FC16A6" w:rsidRDefault="00AE4DC8" w14:paraId="411F59D4" w14:textId="4C07DB2D">
+        <w:t xml:space="preserve">rbeidsmarktproblematiek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="23150201" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00596C4B" w:rsidR="001B307D" w:rsidP="00FC16A6" w:rsidRDefault="00AE4DC8" w14:paraId="5A3499F2" w14:textId="64702191">
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>tabielere financiering uitvoering asielketen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="77FAB8A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
-      </w:pPr>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>nformatievoorziening</w:t>
+      </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00596C4B" w:rsidR="00A371E8">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00596C4B" w:rsidR="00063869" w:rsidP="00FC16A6" w:rsidRDefault="00AE4DC8" w14:paraId="46DFBC08" w14:textId="5D00BBC3">
+      <w:r w:rsidRPr="00596C4B">
+        <w:t>systemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00596C4B" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6889D147" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00280C63" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="0A2E7414" w14:textId="77777777">
+      <w:r w:rsidRPr="00280C63">
+        <w:t>Naast de risico’s die de minister benoemt in de ontwerpbegroting zien wij het volgende risico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC16A6" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="3327CA3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="851" w:hanging="284"/>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:ind w:left="851" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC16A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Oplopende dwangsomkosten </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00280C63" w:rsidR="00774BC7" w:rsidP="004A6210" w:rsidRDefault="00AE4DC8" w14:paraId="23F93892" w14:textId="7059038A">
+    <w:p w:rsidRPr="00280C63" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="1885FE4C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Door a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="00EC0693">
+      <w:r w:rsidRPr="00280C63">
         <w:t xml:space="preserve">chterstanden in </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5FC5">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="00EC0693">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">(zowel asiel als nareis) </w:t>
+      <w:r w:rsidRPr="00280C63">
+        <w:t xml:space="preserve">behandeling van asielprocedures (zowel asiel als nareis) </w:t>
       </w:r>
       <w:r>
         <w:t>lopen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="00EC0693">
+      <w:r w:rsidRPr="00280C63">
         <w:t xml:space="preserve"> dwangsommen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verder op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="00EC0693">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004A6210" w:rsidR="003E7FE4">
+      <w:r w:rsidRPr="00280C63">
+        <w:t>. Sinds 2024 tot aan peildatum 11 mei 2026 hebben 143.190 personen een Beroep Niet Tijdig Beslissen (BNTB) ingediend (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="003E7FE4">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00280C63" w:rsidR="00AA2F1E">
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005632BB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/2026, 7144561). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
+        <w:t>Om de dwangsommen te kunnen betalen is een voorziening in het leven geroepen. De IND voegt de afgelopen jaren een steeds groter bedrag toe aan de voorziening voor dwangsomkosten. Deze voorziening is nodig om de dwangsommen daadwerkelijk uit te betalen. De voorziening liep op naar € 271 miljoen in 2025. Deze mogelijke tegenvaller staat niet genoemd in de ontwerpbegroting</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
+        <w:t xml:space="preserve"> terwijl de kans dat die zich </w:t>
+      </w:r>
+      <w:r>
+        <w:t>voordoet aanzienlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De voorziening is namelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
+        <w:t xml:space="preserve">gebaseerd op ingediende verzoeken. Dit wordt tot op heden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gerepareerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
+        <w:t>bij de suppletoire begrotingen. Zo werd in 2024 € 88 miljoen gereserveerd en werd in 2025 € 79 miljoen uitbetaald. Dit constateerde de Algemene Rekenkamer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ook al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
+        <w:t xml:space="preserve"> in het verantwoordingsonderzoek over 2025. Zie ook figuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="00B271EE">
-[...107 lines deleted...]
-    <w:p w:rsidR="00774BC7" w:rsidP="006247D9" w:rsidRDefault="00592E16" w14:paraId="032B66B9" w14:textId="21E9B767">
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="67795A50" w14:textId="77777777"/>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="358A8B73" w14:textId="77777777">
       <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="43A8390A" wp14:anchorId="1CA4CB5F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2229BA59" wp14:anchorId="3160B179">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>332980</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="3552190"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1152676342" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1152676342" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="3552190"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004A6210" w:rsidR="00A5124C">
+      <w:r w:rsidRPr="004A6210">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Figuur</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A6210" w:rsidR="00B15552">
+        <w:t xml:space="preserve">Figuur </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="00A5124C">
+      <w:r w:rsidRPr="00280C63">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="002251C3">
+      <w:r>
         <w:t>Dwangsomkosten asiel- en nareisprocedures IND</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44819" w:rsidP="001D3695" w:rsidRDefault="00C44819" w14:paraId="1548B2C5" w14:textId="4318C809">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="1F149332" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D3695" w:rsidP="001D3695" w:rsidRDefault="006D0466" w14:paraId="48269B82" w14:textId="420D09D5">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="735FA586" w14:textId="77777777">
       <w:r w:rsidRPr="00280C63">
         <w:t>In de ontwerpbegroting is het budget voor de IND opgehoogd met €</w:t>
       </w:r>
-      <w:r w:rsidR="003F3C96">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00280C63">
-        <w:t>106 miljoen voor dwangsommen.</w:t>
-[...5 lines deleted...]
-        <w:t>De totale voorziening wordt niet in de ontwerpbegroting</w:t>
+        <w:t>106 miljoen voor dwangsommen. Dit bedrag wordt toegevoegd aan de voorziening dwangsommen. De totale voorziening wordt niet in de ontwerpbegroting genoemd. De verwachting is dat deze verder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gaat</w:t>
       </w:r>
       <w:r w:rsidRPr="00280C63">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">genoemd. </w:t>
+        <w:t xml:space="preserve"> oplopen, omdat de achterstanden in de asielprocedure nauwelijks zijn afgenomen. Het kabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00280C63">
-        <w:t xml:space="preserve">De verwachting is dat </w:t>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00280C63" w:rsidR="006A2383">
+        <w:t xml:space="preserve">Jetten streeft naar afschaffing van dwangsommen. Als de voorgenomen afschaffing van de dwangsommen niet snel in de praktijk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gebracht wordt, bestaat het risico dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280C63">
         <w:t xml:space="preserve"> nog jarenlang </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0745">
+      <w:r>
         <w:t>hoge dwangsommen betaald moeten worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892F5D" w:rsidR="006A2383">
+      <w:r w:rsidRPr="00892F5D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5178" w:rsidR="00892F5D">
+      <w:r w:rsidRPr="008D5178">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="104862"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="004D02F2">
+      <w:r w:rsidRPr="00280C63">
         <w:t>Het wetsvoorstel dat afschaffing regelt</w:t>
       </w:r>
-      <w:r w:rsidR="00FF0745">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="004D02F2">
+      <w:r w:rsidRPr="00280C63">
         <w:t xml:space="preserve"> is aangenomen door de Tweede Kamer, maar </w:t>
       </w:r>
-      <w:r w:rsidR="003F3C96">
+      <w:r>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="004D02F2">
+      <w:r w:rsidRPr="00280C63">
         <w:t>nog</w:t>
       </w:r>
-      <w:r w:rsidR="003F3C96">
+      <w:r>
         <w:t xml:space="preserve"> behandeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00280C63" w:rsidR="004D02F2">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="004C339E" w:rsidR="00F80E1D" w:rsidP="004C339E" w:rsidRDefault="00F80E1D" w14:paraId="504AE768" w14:textId="0FF2486A">
+      <w:r w:rsidRPr="00280C63">
+        <w:t xml:space="preserve"> in de Eerste Kamer (Amendement bij wijziging van de Wet terugkeer en vreemdelingenbewaring). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="375E0702" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004C339E" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="2D3F9EFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C339E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Achterstand asielaanvragen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> meer dan 50.000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6D0D" w:rsidP="001D3695" w:rsidRDefault="006E6D0D" w14:paraId="262C5897" w14:textId="513A00FA">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">aanvragen. In het verantwoordingsonderzoek </w:t>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="7CC2F96B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De oplopende dwangsomkosten zijn een belangrijk gevolg van achterstanden in het nemen van besluiten op asiel- (en nareis) aanvragen. In het verantwoordingsonderzoek </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AenM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 2025 constateerden we dat </w:t>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="005E5749" w:rsidR="005E5749">
+        <w:t xml:space="preserve"> 2025 constateerden we dat de achterstand eind 2025 meer dan 50.000 asielaanvragen betrof. In dit verantwoordingsonderzoek achtten we het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5749">
         <w:t xml:space="preserve">onwaarschijnlijk dat de IND erin slaagt de achterstanden binnen afzienbare tijd weg te werken. De acties van de minister </w:t>
       </w:r>
-      <w:r w:rsidR="005E5749">
+      <w:r>
         <w:t>waren</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5749" w:rsidR="005E5749">
+      <w:r w:rsidRPr="005E5749">
         <w:t xml:space="preserve"> daarvoor onvoldoende.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D3695" w:rsidP="006247D9" w:rsidRDefault="001D3695" w14:paraId="10ABF503" w14:textId="5EE9D98C"/>
-[...108 lines deleted...]
-    <w:p w:rsidR="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="07843D1E" w14:textId="7729603E">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="5EE76FD6" w14:textId="77777777"/>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6FBA4938" w14:textId="77777777">
+      <w:r>
+        <w:t>Wij vragen uw aandacht voor de genoemde risico’s. Uiteindelijk kunnen deze risico’s gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="5897D96F" w14:textId="77777777"/>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="547D6D56" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief helpt bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6AD8594D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00846138" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="7AE7DDA5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="1"/>
+      <w:r w:rsidRPr="00846138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="2C2F065E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="23140EB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="5384DEF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="2B6A7FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="2FB6902E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="2"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C504C4" w:rsidP="00C504C4" w:rsidRDefault="00C504C4" w14:paraId="09C5F5FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="58A1E0EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="553EE26D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C504C4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00010349" w:rsidRDefault="00B12D50" w14:paraId="095E1B25" w14:textId="0E168762">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00C504C4" w:rsidR="00DD006D" w:rsidP="00C504C4" w:rsidRDefault="00DD006D" w14:paraId="688152E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C504C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="377B032E" wp14:anchorId="48BD74D1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="581FCEBB" wp14:anchorId="44B11282">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-29496</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>560439</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5040630" cy="3608070"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="964072144" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="964072144" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5040630" cy="3608070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AD1558">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C504C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="44554F10" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="17C7040A" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Onvolkomenheid: Beheersing beslistermijnen asielprocedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00707AF5" w:rsidR="00867D40" w:rsidP="00867D40" w:rsidRDefault="00867D40" w14:paraId="529C2059" w14:textId="77777777">
+    <w:p w:rsidRPr="00707AF5" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="48F2A456" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Onze aanbeveling aan de minister: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00867D40" w:rsidP="00867D40" w:rsidRDefault="00867D40" w14:paraId="4A91C6F4" w14:textId="40DA0E40">
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="1F9753A2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00707AF5">
         <w:t xml:space="preserve">Verbeter de aansturing: stel een concreet toezicht- verantwoordingsarrangement op met onder andere een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707AF5">
         <w:t>toezichtsvisie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707AF5">
         <w:t xml:space="preserve">, een probleem-oorzaakanalyse en langetermijnscenario’s, een risicoanalyse met inhoudelijke kwalitatieve toetsing, grip op de belangrijkste </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707AF5">
         <w:t>KPIs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707AF5">
         <w:t>, en interventies bij uitblijven</w:t>
       </w:r>
-      <w:r w:rsidR="00FF0745">
+      <w:r>
         <w:t xml:space="preserve"> van</w:t>
       </w:r>
       <w:r w:rsidRPr="00707AF5">
         <w:t xml:space="preserve"> resultaten. Anticipeer op ontwikkelingen die leiden tot langere doorlooptijden en meer achterstanden zoals internationale conflicten, politieke wensen of grote beleidswijzigingen. Betrek hierbij de maatregelen uit het verleden, de toekomstige ontwikkelingen zoals </w:t>
       </w:r>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ambitie 2028</w:t>
       </w:r>
       <w:r w:rsidRPr="00707AF5">
         <w:t xml:space="preserve"> en het Migratiepact. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00707AF5" w:rsidR="00FF0745" w:rsidP="004A6210" w:rsidRDefault="00FF0745" w14:paraId="6FABFB0B" w14:textId="77777777">
+    <w:p w:rsidRPr="00707AF5" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="0B701FE8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00707AF5" w:rsidR="00867D40" w:rsidP="00867D40" w:rsidRDefault="00867D40" w14:paraId="558A6990" w14:textId="77777777">
+    <w:p w:rsidRPr="00707AF5" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6784C7A4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onze aanbevelingen aan de IND:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00707AF5" w:rsidR="00867D40" w:rsidP="00867D40" w:rsidRDefault="00867D40" w14:paraId="3A009ADF" w14:textId="77777777">
+    <w:p w:rsidRPr="00707AF5" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="6BEBDFE7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00707AF5">
-        <w:t xml:space="preserve">Stel een concreet plan op voor het wegwerken van de achterstanden na de invoering van het Asiel- en Migratiepact en maak de keuzes duidelijk die daarvoor </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00707AF5" w:rsidR="00867D40" w:rsidP="00867D40" w:rsidRDefault="00867D40" w14:paraId="44422385" w14:textId="77777777">
+        <w:t>Stel een concreet plan op voor het wegwerken van de achterstanden na de invoering van het Asiel- en Migratiepact en maak de keuzes duidelijk die daarvoor zijn gemaakt. Neem in het plan de tijdlijnen op, en een onderbouwing op grond van data over capaciteitsinzet en productiviteit. Baseer dit op de uitgangspunten van het beleidskompas en algemene beginselen van behoorlijk bestuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00707AF5" w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="52F98E63" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00707AF5">
         <w:t xml:space="preserve">Verbeter en implementeer het IND-brede kwaliteitssysteem, zodat de stappen ‘check’ en ‘act’ uit de PDCA-cyclus goed worden doorlopen. Integreer de rollen uit het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>three</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>lines</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00707AF5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> model</w:t>
       </w:r>
       <w:r w:rsidRPr="00707AF5">
         <w:t xml:space="preserve"> in dit kwaliteitssysteem. Zorg voor een beheersbare sturing en monitoring van de maatregelen op basis van toereikende managementinformatie om de effecten van de maatregelen te kunnen meten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00867D40" w:rsidP="005A2F1E" w:rsidRDefault="00867D40" w14:paraId="0DF38759" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00DD006D" w:rsidP="00DD006D" w:rsidRDefault="00DD006D" w14:paraId="4AD85457" w14:textId="77777777"/>
+    <w:p w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="6828686B" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BE34EA0" w14:textId="77777777" w:rsidR="00523B12" w:rsidRDefault="00523B12">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D5F1998" w14:textId="77777777" w:rsidR="00A1723B" w:rsidRDefault="00A1723B" w:rsidP="00DD006D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29963C2A" w14:textId="77777777" w:rsidR="00523B12" w:rsidRDefault="00523B12">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00C08444" w14:textId="77777777" w:rsidR="00A1723B" w:rsidRDefault="00A1723B" w:rsidP="00DD006D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A046029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto Bold">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:altName w:val="Roboto"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Italic">
-[...35 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71518AE0" w14:textId="77777777" w:rsidR="00DD006D" w:rsidRPr="00DD006D" w:rsidRDefault="00DD006D" w:rsidP="00DD006D">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03C9258E" w14:textId="77777777" w:rsidR="00DD006D" w:rsidRPr="00DD006D" w:rsidRDefault="00DD006D" w:rsidP="00DD006D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AD202D7" w14:textId="77777777" w:rsidR="00DD006D" w:rsidRPr="00DD006D" w:rsidRDefault="00DD006D" w:rsidP="00DD006D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7355785E" w14:textId="77777777" w:rsidR="00523B12" w:rsidRDefault="00523B12">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E782452" w14:textId="77777777" w:rsidR="00A1723B" w:rsidRDefault="00A1723B" w:rsidP="00DD006D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F4B1F7" w14:textId="77777777" w:rsidR="00523B12" w:rsidRDefault="00523B12">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12483EE6" w14:textId="77777777" w:rsidR="00A1723B" w:rsidRDefault="00A1723B" w:rsidP="00DD006D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B0DAA1F" w14:textId="77777777" w:rsidR="00DD006D" w:rsidRPr="00DD006D" w:rsidRDefault="00DD006D" w:rsidP="00DD006D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32490237" w14:textId="77777777" w:rsidR="00DD006D" w:rsidRPr="00DD006D" w:rsidRDefault="00DD006D" w:rsidP="00DD006D">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15A096B8" w14:textId="77777777" w:rsidR="00DD006D" w:rsidRPr="00DD006D" w:rsidRDefault="00DD006D" w:rsidP="00DD006D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...152 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02180BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77EAAEFE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6922,110 +3868,140 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06977E9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27789554"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...25 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7070,480 +4046,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...428 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324D7947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8442584E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7612,51 +4159,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="365D3BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB98AADA"/>
     <w:lvl w:ilvl="0" w:tplc="423697D2">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7725,206 +4272,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...154 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56501236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9C0733A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="666" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1386" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7993,51 +4385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5706" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6426" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8079,164 +4471,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B375F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F53E12D0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8305,164 +4584,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EEEF8CA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8531,51 +4697,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72463AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="075E16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8644,392 +4810,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...340 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D2F40DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED2C576A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-414" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="306" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9098,1510 +4923,266 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4626" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5346" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1390346545">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2073500009">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1586763090">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="570701709">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1428311114">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1458136191">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1217929776">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="197398178">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1218 lines deleted...]
-    <w:rsid w:val="00FF54D6"/>
+    <w:rsidRoot w:val="00DD006D"/>
+    <w:rsid w:val="00037DA2"/>
+    <w:rsid w:val="000C481D"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002D4F7A"/>
+    <w:rsid w:val="003A29B8"/>
+    <w:rsid w:val="003B316E"/>
+    <w:rsid w:val="005632BB"/>
+    <w:rsid w:val="00797E70"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A1723B"/>
+    <w:rsid w:val="00C2512E"/>
+    <w:rsid w:val="00C504C4"/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="2CAB0E2A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5BEA2D95-582C-4B0F-AE33-B2DB25B94ADB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10626,75 +5207,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10729,55 +5310,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10849,1318 +5430,874 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DD006D"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DD006D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
-    <w:name w:val="Paginanummering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DD006D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...49 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelBroodtekst">
     <w:name w:val="Tabel Broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelHeader">
     <w:name w:val="Tabel Header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
-    </w:rPr>
-[...211 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="00DD006D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A64334"/>
+    <w:rsid w:val="00DD006D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD006D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD006D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD006D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C504C4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="008F721C"/>
+    <w:rsid w:val="00C504C4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...27 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...279 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -12175,65 +6312,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12254,81 +6391,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>1996</ap:Words>
-  <ap:Characters>10982</ap:Characters>
+  <ap:Words>2065</ap:Words>
+  <ap:Characters>11360</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>91</ap:Lines>
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Lines>94</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12953</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13399</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-14T14:42:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>