--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,4202 +1,2141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00250F92" w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...58 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00F358F6" w14:paraId="560DB85E" w14:textId="04E9157C">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00250F92" w:rsidR="00E92638">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00250F92">
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Volkshuisvesting en Ruimtelijke Ordening (XXII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="0C746397" w14:textId="67D785FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="6143517A" w14:textId="41C4AB9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="3A4567B4" w14:textId="298017FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00C276A8" w:rsidP="00E24818" w:rsidRDefault="00C276A8" w14:paraId="37DCF9B3" w14:textId="681D62A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7798C6F9" w14:textId="6C29E7E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Allereerst keurt het parlement vooraf begrotingswetsvoorstellen goed. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="3B163C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="5F0A0F97" w14:textId="3BD886D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief gaat in op de ontwerpbegroting 2027 (begrotingshoofdstuk XXII) Volkshuisvesting en Ruimtelijke Ordening (VRO) (Kamerstuk 37020-XXII).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="20050A65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7C6C85CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="6A5603C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="00DAEDBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="69DF3157" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgelicht: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> woningbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="3274D3F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons Verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="46F46540" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00C276A8" w:rsidRDefault="00E24818" w14:paraId="28DD1CC5" w14:textId="107B06C7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="45A58736" w14:textId="04F5DCAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt (Kamerstuk 36848, nr. 31). Het is belangrijk dat deze maatregelen of eventuele aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="27EB9FA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het coalitieakkoord stonden voor VRO geen intensiveringen en bezuinigingen die in 2027 ingaan. De belangrijkste intensivering die uit het coalitieakkoord volgt is € 1 miljard per jaar voor de periode 2029 tot en met 2035, onder andere voor het voortzetten van verschillende woningbouwregelingen. We bekeken of 2 andere aankondigingen van kabinet-Jetten herkenbaar zijn opgenomen in de ontwerpbegroting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="0565B9D1" w14:textId="2E080834">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In juli 2026 kondigde het kabinet in een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00C276A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>brief aan uw Kamer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 29389, nr. 186)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan € 420 miljoen extra beschikbaar te stellen voor het stimuleren van ouderenhuisvesting voor de periode 2027 tot en met 2030. We bekeken of dit herkenbaar is opgenomen in de ontwerpbegroting. We zien dat de genoemde middelen navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting. Bij de tabel met de belangrijkste beleidsmatige uitgavenmutaties zien we dat er voor de jaren 2028, 2029 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en 2030 in totaal € 420 miljoen vanuit de Realisatiestimulans wordt toegekend aan de inzet op ouderenhuisvesting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="5E0C6CF4" w14:textId="1BD8584B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00C276A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>brief aan uw Kamer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00250F92" w:rsidR="00095D68">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00250F92" w:rsidR="003C7FB0">
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstuk 32847, nr. 1448) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over de eerste resultaten van de ministeriële Taskforce Versnelling Woningbouw kondigde de minister van VRO in april 2026 aan € 156 miljoen te hebben vrijgemaakt tot en met 2029. Deze bijdrage kwam vanuit de Realisatiestimulans voor het Programma Uitvoeringskracht Woningbouw. We zien dat de genoemde middelen ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting. € 19 miljoen is toegekend aan de subsidieregeling Uitvoeringskracht voor de jaren 2026 tot en met 2029.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B07AA4">
-[...53 lines deleted...]
-    <w:p w:rsidRPr="00250F92" w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00B07AA4" w14:paraId="55864A57" w14:textId="40BD778D">
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze subsidie is voor het oprichten en onderhouden van een expertisecentrum van de VNG, dat kennis en innovatie op het gebied van woningbouw beschikbaar stelt aan gemeentes en provincies. Wij hebben begrepen dat het overige geld nog niet is toegekend vanuit de Realisatiestimulans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00C276A8" w:rsidRDefault="00E24818" w14:paraId="6C032F0E" w14:textId="2C46EC90">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="51312BFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="66716525" w14:textId="3BF93CC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie Van der Lee c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36740, nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten te onderschrijven en deze een plaats te willen geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="30D01220" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We zijn nagegaan of in de beleidsagenda van de begroting van Volkshuisvesting en Ruimtelijke Ordening duidelijke en bij voorkeur meetbaar geformuleerde doelen zijn opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="6DBC1941" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk237605400" w:id="0"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de begroting zijn de volgende beleidsprioriteiten van het kabinet opgenomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="6421BDC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00250F92" w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00B07AA4" w14:paraId="1BDEDA34" w14:textId="3FA026C7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een beschikbare, betaalbare, duurzame en passende woningvoorraad in een leefbare omgeving;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7D79B216" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00250F92" w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00B07AA4" w14:paraId="4F65B443" w14:textId="7DFC6FDD">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het borgen van integrale ruimtelijke keuzes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sectoroverstijgend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en een goede doorwerking daarvan in de realisatie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="40B1E470" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00250F92" w:rsidR="00603621" w:rsidP="00AD1558" w:rsidRDefault="00B07AA4" w14:paraId="2CC8F14F" w14:textId="09B8225C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rijksvastgoedbedrijf: versnellen in uitvoering en vergroten van maatschappelijke waarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="03956CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="16757BCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We stellen vast dat voor de eerste beleidsprioriteit wel concrete doelen zijn geformuleerd. Bijvoorbeeld:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="341AAE4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100.000 woningen per jaar, waarvan 30% sociale huur en 25% betaalbare koop;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7E9DA978" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50% industriële nieuwbouw in 2030;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="017B5736" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ten minste 9 nieuwe grootschalige nieuwbouwlocaties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="73CD5468" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>halvering van het ontwerp- en vergunningstraject van 8 naar 4 jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="272C16EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="6177DB0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De tabellen met doelen en kernindicatoren die de afgelopen jaren in de begroting waren opgenomen, staan niet in de ontwerpbegroting 2027. Dit maakt het voor de Tweede Kamer lastiger om de voortgang van het beleid consistent in de tijd te volgen. Wel is er, net als vorig jaar, bij de artikelen 1 en 2 een tabel opgenomen met digitale links naar eerder verstuurde Kamerstukken (‘Beleidskeuzes uitgelegd’). Deze stukken onderbouwen de instrumenten die in de begrotingsartikelen terugkomen en vergroten zo het inzicht in de koppeling tussen doelen en ingezette middelen. We stellen vast dat voor de tweede en derde beleidsprioriteit geen concrete doelen zijn geformuleerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="4E1BB64D" w14:textId="155E9579">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231983828" w:id="1"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We signaleren dat de hierboven genoemde doelen ook zijn opgenomen als doelen van de Taskforce Versnelling Woningbouw. De doelen van 30% sociale huur en 25% betaalbare koop zijn niet opgenomen in de taskforce, maar sluiten wel aan bij de beschreven bedoelingen van de Taskforce Versnelling Woningbouw.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="236FAA88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatie Agenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="0DEDEAF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7B5BCB1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="0B8BF905" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We vinden een aantal evaluatieonderzoeken uit de SEA die in 2026 worden afgerond van bijzonder belang. We adviseren om deze evaluaties voor de agenda te overwegen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="13DCF46F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>periodieke rapportage Energietransitie en gebouwde omgeving (geeft inzicht in de doelmatigheid en doeltreffendheid van het gevoerde beleid);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="1E9A01F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overkoepelende evaluatie financieel instrumentarium woningbouw (gelet op onze recente onderzoeken naar verschillende financiële instrumenten voor woningbouw);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="154A510D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invoeringstoets Omgevingswet (geeft inzicht in de werking van de wet in de praktijk en in eventuele knelpunten en onvoorziene effecten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="5F141DE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="21CC6AB5" w14:textId="535F9183">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="00E24818">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="3A266D48" w14:textId="55DC38E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Op 20 mei 2026 hebben we onze </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00C276A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Hoogrisicolijst</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 36945, nr. 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De minister heeft in het jaarverslag over 2025 ook een aantal risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s genoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (36945-XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="00F358F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8" w:rsidR="009C3D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de ontwerpbegroting voor 2027 heeft de minister aandacht voor onder meer de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="6F3B4097" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belangrijke knelpunten voor het behalen van het doel om 100.000 woningen per jaar te realiseren (zoals netcongestie, stikstof en te weinig ambtelijke capaciteit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="4F29CE1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het stilvallen van investeringen van woningcorporaties door onvoldoende financiële ruimte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="11D48EFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="227E6E0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> namen wij de volgende risico’s op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="6750E95F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De knelpunten voor woningbouw worden niet in samenhang aangepakt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="2615DCFF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De fiscale behandeling van de eigen woning leidt tot belastingderving, terwijl het effect onzeker is;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="2FCBE34D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keuzes in de ruimtelijke ordening blijven uit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="3BDBD172" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7AFEDF66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="1ECD35DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="4197D851" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="79527962" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00C276A8" w:rsidRDefault="00E24818" w14:paraId="6C079C42" w14:textId="56FF5035">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">itgelicht: </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitgelicht: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D43B4">
-[...3 lines deleted...]
-        <w:t>nderuitputting</w:t>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Onderuitputting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00250F92" w:rsidR="00E30395">
-[...382 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C276A8">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1229 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> woningbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="7B029353" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De woningbouw in Nederland loopt tegen verschillende knelpunten aan, zoals stikstof, netcongestie en een gebrek aan ambtelijke capaciteit bij medeoverheden. Dat blijkt ook uit de cijfers in het jaarverslag over 2025: van de begrote uitgaven (€ 731 miljoen) voor woningbouw is uiteindelijk minder dan de helft (€ 327 miljoen) in 2025 uitgegeven. Het is belangrijk dat de minister de knelpunten in samenhang aanpakt, zodat de inzet van publiek geld leidt tot snellere en/of meer woningbouw. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="2CDAC107" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="5F2BF658" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0E50632B" wp14:anchorId="37488315">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0DF16A33" wp14:anchorId="44A715AD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>247650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4211955" cy="3152775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1559428436" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4213072" cy="3153590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00250F92" w:rsidR="00F277D7">
-        <w:rPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figuur 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250F92" w:rsidR="00F277D7">
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Knelpunten voor woningbouw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00250F92" w:rsidR="00A904C6" w:rsidP="006247D9" w:rsidRDefault="00A904C6" w14:paraId="1D8D60FA" w14:textId="27F162B0"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Pieter </w:t>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="34966EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="0A2495D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="3895593C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="1D488E95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="548D1D80" w14:textId="6270D281">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="44B19503" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00846138" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="2F959337" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="2"/>
+      <w:r w:rsidRPr="00846138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="183D6113" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="05C1E34F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00250F92">
+      <w:r w:rsidRPr="00B536C7">
         <w:t>Duisenberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00250F92">
+      <w:r w:rsidRPr="00B536C7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00250F92" w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="32C136C0" w14:textId="71B77352">
-      <w:r w:rsidRPr="00250F92">
+    <w:p w:rsidRPr="00360322" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="7A39F329" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>president</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00250F92" w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="395E2649" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Mark </w:t>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="1C326535" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="546158BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="3"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00C276A8" w:rsidP="00C276A8" w:rsidRDefault="00C276A8" w14:paraId="3595B36F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00250F92">
-        <w:t>Smolenaars</w:t>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00250F92" w:rsidR="006247D9">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00250F92" w:rsidR="00AD1558">
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="47B53A15" w14:textId="2AC1D3EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00250F92" w:rsidR="00AD1558" w:rsidP="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="095E1B25" w14:textId="19CD394E">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00C276A8" w:rsidRDefault="00E24818" w14:paraId="0E8209C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Bijlage: overzicht onvolkomenheden Verantwoordingsonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D39" w:rsidP="005A2F1E" w:rsidRDefault="00AD2683" w14:paraId="0D199E36" w14:textId="443A89A1">
-[...12 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00E24818" w:rsidP="00E24818" w:rsidRDefault="00E24818" w14:paraId="2DBCE796" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C276A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In ons Verantwoordingsonderzoek 2025 hebben we geen onvolkomenheden vastgesteld bij het ministerie van Volkshuisvesting en Ruimtelijke Ordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C276A8" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="430D415B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C276A8" w:rsidR="00932411" w:rsidSect="00C276A8">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A13740" w14:textId="77777777" w:rsidR="00B36F76" w:rsidRDefault="00B36F76">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="390A9102" w14:textId="77777777" w:rsidR="006F707F" w:rsidRDefault="006F707F" w:rsidP="00E24818">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11C70B15" w14:textId="77777777" w:rsidR="00B36F76" w:rsidRDefault="00B36F76">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2428FE6A" w14:textId="77777777" w:rsidR="006F707F" w:rsidRDefault="006F707F" w:rsidP="00E24818">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...65 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41C28705" w14:textId="77777777" w:rsidR="00E24818" w:rsidRPr="00E24818" w:rsidRDefault="00E24818" w:rsidP="00E24818">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A7EA65C" w14:textId="77777777" w:rsidR="00E24818" w:rsidRPr="00E24818" w:rsidRDefault="00E24818" w:rsidP="00E24818">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DF20AC2" w14:textId="77777777" w:rsidR="00E24818" w:rsidRPr="00E24818" w:rsidRDefault="00E24818" w:rsidP="00E24818">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E7C08D5" w14:textId="77777777" w:rsidR="00B36F76" w:rsidRDefault="00B36F76">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="021D15DD" w14:textId="77777777" w:rsidR="006F707F" w:rsidRDefault="006F707F" w:rsidP="00E24818">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AA17AD7" w14:textId="77777777" w:rsidR="00B36F76" w:rsidRDefault="00B36F76">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1492EFDC" w14:textId="77777777" w:rsidR="006F707F" w:rsidRDefault="006F707F" w:rsidP="00E24818">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5103AE2C" w14:textId="77777777" w:rsidR="00E24818" w:rsidRPr="00E24818" w:rsidRDefault="00E24818" w:rsidP="00E24818">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B4A908A" w14:textId="77777777" w:rsidR="00E24818" w:rsidRPr="00E24818" w:rsidRDefault="00E24818" w:rsidP="00E24818">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1247 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61C6140F" w14:textId="77777777" w:rsidR="00E24818" w:rsidRPr="00E24818" w:rsidRDefault="00E24818" w:rsidP="00E24818">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...152 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B36217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFA20F62"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4265,110 +2204,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...58 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4413,51 +2293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25F138B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDA8B260"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4526,318 +2406,140 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8B65E0"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0A0E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="861A3090"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="0C6E2EB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4879,363 +2581,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...311 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D02438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EEEF8CA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5304,51 +2694,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72463AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="075E16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5417,1576 +2807,250 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...340 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1137603971">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
+  <w:num w:numId="3" w16cid:durableId="1390346545">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2133281676">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="899242536">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="274605148">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="6" w16cid:durableId="1612855352">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="735930898">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="354043184">
+  <w:num w:numId="7" w16cid:durableId="916328468">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="869688219">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-[...1 lines deleted...]
-  <w:hideGrammaticalErrors/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...958 lines deleted...]
-    <w:rsid w:val="00FF2774"/>
+    <w:rsidRoot w:val="00E24818"/>
+    <w:rsid w:val="00037DA2"/>
+    <w:rsid w:val="0016626F"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="006F707F"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009C3D07"/>
+    <w:rsid w:val="00C276A8"/>
+    <w:rsid w:val="00E24818"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F358F6"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{876EFD11-2093-4DA6-A51B-0D406CC49890}"/>
+  <w14:docId w14:val="2426783B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{57463B73-8FA3-478A-80F4-412A0A5D5CA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7011,75 +3075,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7114,55 +3178,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7234,1265 +3298,825 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E24818"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E24818"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-    <w:name w:val="Opsomming"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
-    <w:name w:val="Paginanummering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E24818"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00E24818"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardEngels">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E24818"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
-[...128 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E24818"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062085C"/>
+    <w:rsid w:val="00E24818"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062085C"/>
-[...184 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E24818"/>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF458C"/>
+    <w:rsid w:val="009C3D07"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C276A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00C276A8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...214 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/561223f4-5f56-4b63-8e72-b38a357464c4/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/overheid/openbaarmakingen/api/v0/attachment/978960eb-92ba-430c-bb58-754ad26ba2f7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/561223f4-5f56-4b63-8e72-b38a357464c4/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/overheid/openbaarmakingen/api/v0/attachment/978960eb-92ba-430c-bb58-754ad26ba2f7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8507,65 +4131,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8586,81 +4210,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7488</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1427</ap:Words>
+  <ap:Characters>7849</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>62</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>65</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8832</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9258</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-03T07:04:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>