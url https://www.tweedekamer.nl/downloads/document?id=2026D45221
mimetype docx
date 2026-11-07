--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,8959 +1,6348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A507B1" w:rsidRDefault="0019399A" w14:paraId="04D7811B" w14:textId="7EFE9567">
-[...239 lines deleted...]
-        <w:r w:rsidRPr="00A54A75" w:rsidR="00D427C6">
+    <w:p w:rsidRPr="003618ED" w:rsidR="003618ED" w:rsidRDefault="003618ED" w14:paraId="5C0D68BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37 020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nota over de toestand van ’s Rijks Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="003618ED" w:rsidP="002D0823" w:rsidRDefault="003618ED" w14:paraId="180C01A7" w14:textId="2DEA4A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 65</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="003618ED" w:rsidP="002D0823" w:rsidRDefault="003618ED" w14:paraId="3E36B55D" w14:textId="416CD6C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="003618ED" w:rsidP="002D0823" w:rsidRDefault="003618ED" w14:paraId="2840571B" w14:textId="5ADAC82D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003618ED" w:rsidP="002D0823" w:rsidRDefault="003618ED" w14:paraId="52A4490D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3BE7853C" w14:textId="3079FB23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de aanloop naar de begrotingsbehandeling in de Tweede Kamer stuurt de Algemene Rekenkamer uw Kamer ieder jaar aandachtspunten bij de ontwerpbegrotingen van ministeries en fondsen. De ontwerpbegrotingen 2027 vormen de basis voor € 516,8 miljard aan uitgaven in 2027 en € 481,2 miljard aan ontvangsten. Een begroting is niet zomaar een financieel technisch document. Een goede begroting is de basis voor een doordacht pad van ambities, doelen en plannen naar resultaten. Voor concrete toekomstige resultaten is een begroting met duidelijke doelen, concrete plannen, financiële keuzes en een realistisch beeld van de risico’s nodig. Deze overkoepelende brief gaat in op ons rijksbrede beeld over alle ontwerpbegrotingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="5D5370C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Terugblik verantwoordingsonderzoek 2025: ‘Nu presteren voor de toekomst’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="651AC747" w14:textId="77777777">
+      <w:r w:rsidRPr="003618ED">
+        <w:t xml:space="preserve">In het verantwoordingsonderzoek over 2025 concludeerde de Algemene Rekenkamer dat veel korte-termijn-doelen niet werden gehaald en lange-termijn-doelen uit zicht raakten. Wij presenteerden het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="003618ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>dashboard Blik op Nederland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00282EF2">
-[...27 lines deleted...]
-        <w:r w:rsidR="0015352E">
+      <w:r w:rsidRPr="003618ED">
+        <w:t xml:space="preserve"> met belangrijke doelen voor bijvoorbeeld veiligheid, wonen, klimaat en de economie waaraan dit kabinet en vorige kabinetten zich hebben gecommitteerd. Met een </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="003618ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>H</w:t>
-[...29 lines deleted...]
-          <w:t>ijst</w:t>
+          <w:t>Hoogrisicolijst</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00140CAA">
-[...448 lines deleted...]
-    <w:p w:rsidR="00196DA3" w:rsidP="00196DA3" w:rsidRDefault="00196DA3" w14:paraId="6C1A3A59" w14:textId="77777777">
+      <w:r w:rsidRPr="003618ED">
+        <w:t xml:space="preserve"> brachten we grote risico’s in beeld. We concludeerden dat stilstand en gebrek aan keuzes kunnen leiden tot miljarden euro’s aan maatschappelijke kosten en achteruitgang in brede welvaart. Grote stappen zijn nodig, met korte en lange termijn successen, een slagvaardige overheid en parlement en een politieke cultuur waarin men open staat voor het leren van lessen. Het is tijd om nu te presteren voor de toekomst van Nederland. Samen met de andere Hoge Colleges van Staat riepen we op tot een realistische overheid die ambitieus is, doet wat zij belooft en alleen belooft wat zij kan doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="123D7D38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Begrotingen ministers geven nog geen duidelijk pad naar concrete toekomstige resultaten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5BF99A38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet maakt met de ontwerpbegroting voor 2027 een start met het aanpakken van deze uitdagingen. Uit deze eerste begroting van het kabinet-Jetten moet blijken of het kabinet een start maakt met doorbraken op belangrijke maatschappelijke onderwerpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="119E3E1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We concluderen dat de begroting meer duidelijkheid kan bieden in het concretiseren van ambities, onderkennen van risico’s en het maken van keuzes. Positief is dat de ontwerpbegrotingen over het algemeen financieel beter navolgbaar zijn voor het parlement dan voorheen. Daarnaast stelt het kabinet, meer dan in afgelopen jaren, voor een deel van de uitdagingen concrete doelen. Daarmee maakt het duidelijk welke maatschappelijke resultaten het wil behalen. Ook de risico’s zijn beter in beeld dan voorheen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7EC1F4B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="71D50470" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Van veel geld is het echter nog onvoldoende duidelijk wat het kabinet ermee wil bereiken. En het is de vraag of de risico’s recht in de ogen worden aangekeken en aangepakt. De risico’s zijn serieus: de haalbaarheid van investeringen en bezuinigingen, de staat van de infrastructuur, dalende onderwijsuitkomsten, tekorten op de arbeidsmarkt en onvoldoende vereenvoudigingen in een krakende uitvoering. Wij hopen dat onze begrotingsbrieven en deze overkoepelende brief bijdragen aan meer duidelijkheid over doelen en begrote uitgaven. Het is aan het parlement om bij deze begrotingsbehandeling te wegen of de doelen en begrote uitgaven voldoende duidelijk zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="7E1BE8A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De 3 hoofdthema’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0FB8FAE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief gaan we in op drie vragen die we bij alle ontwerpbegrotingen hebben gesteld:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="467D43CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00196DA3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kunnen we het geld volgen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196DA3" w:rsidP="00196DA3" w:rsidRDefault="0033614E" w14:paraId="6CCACCB6" w14:textId="71449ACB">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4E9F2D45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00196DA3" w:rsidP="00196DA3" w:rsidRDefault="00196DA3" w14:paraId="4A5EB22A" w14:textId="6DDBBECB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zijn er concrete en meetbare doelen?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4B989E6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00196DA3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zijn de risico’s in beeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196DA3" w:rsidRDefault="00196DA3" w14:paraId="66A08E62" w14:textId="77777777"/>
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00362582" w:rsidP="003618ED" w:rsidRDefault="00362582" w14:paraId="29D7CA12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="41DE7212" w14:textId="42E36CF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Extra geld coalitieakkoord </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>grotendeels</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0DCB04B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...111 lines deleted...]
-    <w:p w:rsidRPr="007E522B" w:rsidR="007E522B" w:rsidP="007E522B" w:rsidRDefault="004A214A" w14:paraId="6D858325" w14:textId="4A5CD7DA">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extra geld coalitieakkoord grotendeels navolgbaar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="407FC036" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij zijn voorgenomen extra uitgaven en bezuinigingen op 16 ontwerpbegrotingen nagegaan en keken naar de navolgbaarheid van 28 financiële maatregelen uit het coalitieakkoord. Dat doen we omdat we omdat het voor de Tweede Kamer belangrijk is om de vertaling van het coalitieakkoord naar de ontwerpbegroting te kunnen volgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3F82AA39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onze conclusie is dat de onderzochte maatregelen over het algemeen grotendeels navolgbaar zijn verwerkt in de ontwerpbegrotingen. Soms maakt het geld voor een maatregel deel uit van één of meer grotere begrotingsposten waardoor het specifieke bedrag van één maatregel uit beeld raakt. Andere voorbeelden van minder goede navolgbaarheid zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="12C92A72" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="007E522B" w:rsidR="00E83610">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij met ministerie van Volksgezondheid, Welzijn en Sport (VWS) is de voorgenomen verhoging en indexering van het eigen risico (oftewel het schrappen van de verlaging, maatregel 34 uit het coalitieakkoord) niet direct herkenbaar opgenomen in de ontwerpbegroting. Het gaat om een geraamd bedrag van € 3,7 miljard in 2027. Dit komt onder andere doordat ontvangsten en uitgaven samen waren genomen in het coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED" w:rsidDel="003D1813">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E522B">
-[...69 lines deleted...]
-    <w:p w:rsidR="007E522B" w:rsidP="007E522B" w:rsidRDefault="00042E5A" w14:paraId="360508CB" w14:textId="551987EF">
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en in de ontwerpbegroting zijn uitgesplitst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4A6E13CE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-      </w:pPr>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="008E0C2A" w:rsidR="00D6375C" w:rsidP="007E522B" w:rsidRDefault="00D21E7E" w14:paraId="209BC923" w14:textId="23E684AF">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het ministerie van Sociale Zaken en Werkgelegenheid (SZW) zou volgens het coalitieakkoord in 2027 € 300 miljoen uittrekken oplopend naar jaarlijks € 600 miljoen om ouders meer eenvoud en zekerheid te bieden (maatregel 50 uit het coalitieakkoord, ‘versterking van gezinnen’). In de ontwerpbegroting is echter jaarlijks € 150 miljoen minder begroot. De minister licht dit verschil niet toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7BFAAF1B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-      </w:pPr>
-[...53 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij het ministerie van SZW wijzen we ook op de vermenging van premies en belastingen. Het kabinet is voornemens om een vrijheidsbijdrage van € 1,5 miljard te heffen als opslag op de arbeidsongeschiktheidspremie, terwijl de opbrengst besteed wordt aan defensie. Het verschil tussen premies, die in beginsel bedoeld zijn om uitgaven aan bepaalde uitkeringen te dekken, en belastingen wordt door deze financiering minder helder. Voor het parlement is dit van belang, omdat de minister van SZW de premies jaarlijks vaststelt via een ministeriele regeling terwijl belastingen op basis van formele wetten worden geheven en dus met instemming van het parlement. Deze route is dus een verzwakking van het budgetrecht van de Tweede Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5B1CA6E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In onze departementale brieven bij de ontwerpbegrotingen gaan we hier nader op in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6DD10BBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>We vinden het positief dat de financiële bijlage bij het coalitieakkoord een doorkijk bevatte van de budgettaire effecten tussen 2031 en 2035. In de ontwerpbegrotingen en de Miljoenennota waren deze bedragen echter niet duidelijk terug te vinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B22169" w:rsidR="00B22169" w:rsidP="00B22169" w:rsidRDefault="00B22169" w14:paraId="7E9F46E4" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="688A6AB5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lastendruk op verschillende economische activiteiten beter in beeld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F979F3" w:rsidP="00F979F3" w:rsidRDefault="00D12152" w14:paraId="50EE4146" w14:textId="148588AD">
-[...75 lines deleted...]
-      <w:r w:rsidR="00F979F3">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="212C839D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Miljoenennota komt sinds dit jaar de lastendrukverdeling op twee manieren beter in beeld. Ten eerste maakt het CPB in de zogenoemde beleidsmatige lastenontwikkeling (‘blo’) nu ook onderscheid tussen de verschillende economische activiteiten (arbeid, kapitaal en consumptie) die worden geraakt door beleidsmaatregelen. Op verzoek van de Tweede Kamer is deze uitsplitsing ook opgenomen in de Miljoenennota. De Tweede Kamer krijgt hiermee duidelijker in beeld dat door beleidsmaatregelen de lastendruk op arbeid de komende jaren stijgt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="43C1DA0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De tweede verbetering is dat met de nieuwe bijlage 5 van de Miljoenennota de Tweede Kamer een gedetailleerd beeld heeft van de belastinggrondslagen en gerealiseerde belastingopbrengsten van verschillende belastingmiddelen. Met deze opvolging van onze aanbeveling in het rapport Verantwoord belasten kent de Tweede Kamer niet alleen het totaalbedrag dat aan bijvoorbeeld de inkomstenbelasting is geheven, maar ook hoe dat totaalbedrag is opgebouwd door de heffing in de verschillende boxen en inkomenscategorieën daarbinnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00336042">
-[...41 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7ED71184" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door deze 2 verbeteringen heeft de Kamer meer inzicht in de belastinggrondslagen en kan die inzichten gebruiken bij het debat over het Belastingplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5F996259" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grip op investeringen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1A5ED796" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Tweede Kamer heeft aan het kabinet gevraagd om in de begroting meer grip te krijgen op publieke investeringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De motie Van Dijk c.s. roept de regering op om de mogelijkheden in kaart te brengen om een begrotingssystematiek te creëren die de baten van investeringen correct waardeert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het coalitieakkoord kondigde het kabinet aan in de begrotingstukken meer onderscheid te zullen aanbrengen tussen uitgaven aan consumptie en investeringen zodat de baten van investeringen duidelijker zichtbaar zouden worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="43815482" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Miljoenennota geeft het kabinet aan dat investeringen één van de 3 pijlers zijn onder het bevorderen van economische groei. Het kabinet verwacht dat overheidsinvesteringen de komende tijd toenemen. De vraag is of het kabinet erin slaagt om de komende tijd de investeringen te doen die nodig zijn lange-termijn-doelen te halen voor de grote opgaven waar Nederland voor staat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5393CFD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6899A2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afweging tussen kosten en investeringen is in de staatshuishouding niet expliciet. Nederland behoort tot de 2 landen binnen de EU die een kas- verplichtingenstelsel hebben op nationaal niveau en niet hebben gekozen voor een baten-lastenstelsel dat onderscheid maakt tussen kosten en investeringen. Maar ook een gebrek aan harde lange termijn doelstellingen in samenhang met een korte begrotingshorizon dragen niet bij aan een lange termijn blik. Een tekort aan investeringen heeft risico’s in zich voor de lange termijn, bijvoorbeeld bij infrastructuur en kennis en innovatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6905A7AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="18FE37FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad van State adviseert in haar advies bij de Miljoenennota om, gezien het doel van 1,5% productiviteitsgroei, beleidsinstrumenten te analyseren op hun bijdrage aan productiviteit, dit te evalueren en hierover te rapporteren.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6BB6E230" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De geplande bezuinigingen op de rijksdienst, waar we in paragraaf 3 van deze brief nader op ingaan, hebben waarschijnlijk ook effecten op uitvoeringsorganisaties als Rijkswaterstaat, inspecties en de Rijksdienst voor Ondernemend Nederland (RVO). Dit soort bezuinigingen legt druk op de uitvoeringscapaciteit voor investeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="247DB7FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...292 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garanties in beeld hebben </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="06080522" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In een onzekere wereld is het raadzaam scherper het oog te houden op garanties. Garanties zijn verplichtingen tot mogelijke uitgaven als bepaalde risico’s zich voordoen. Bij elkaar opgeteld nemen de uitstaande garanties van het Rijk in 2026 naar verwachting toe met € 14 miljard toe tot € 294 miljard. In 2027 komt daar € 1,4 miljard bij. De garanties zijn afgegeven op een breed scala aan risico’s, zoals aan internationale financiële instellingen als het Europees Stabiliteitsmechanisme (€ 35 miljard) en exportkredietverzekeringen (€15 miljard).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="785D7BB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Garanties</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> in beeld </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Doelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="355F896C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...127 lines deleted...]
-      <w:r w:rsidR="00BB4CED">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concrete en meetbare hoofddoelen in enkele begrotingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2D27D6C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor een realistische overheid is het belangrijk dat begrotingen en beleidsvoornemens concrete en meetbare doelen bevatten. De Tweede Kamer heeft het kabinet opgeroepen om in de begroting voor 2027 concrete en meetbare hoofddoelen en hoofdresultaten op te nemen (motie Van der Lee c.s.).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00BB4CED">
-[...50 lines deleted...]
-      <w:r w:rsidR="00481E6D">
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De minister van Financiën heeft daarop toegezegd dat in de Miljoenennota 2027 en in de bijbehorende begrotingen ministers hun doelen duidelijk zullen omschrijven. Ministers dienen in de ontwerpbegroting 2027 een aantal hoofddoelen op te nemen als vertaling van de ambities uit het coalitieakkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA2236" w:rsidP="00BB4CED" w:rsidRDefault="00DA2236" w14:paraId="66F5247B" w14:textId="77777777"/>
-[...84 lines deleted...]
-    <w:p w:rsidR="00E63706" w:rsidP="00E63706" w:rsidRDefault="00D44373" w14:paraId="37AC328B" w14:textId="4A4BF374">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6C66F192" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="444E5C1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zien het resultaat van deze toezegging nog beperkt terug. In de beleidsagenda’s van 5 ministers troffen we hoofddoelen aan die concreet en ook grotendeels meetbaar waren. Goede voorbeelden in dit verband zijn te vinden in de ontwerpbegrotingen van:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0D307192" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00E63706" w:rsidP="00FE7E85" w:rsidRDefault="00463615" w14:paraId="51901E32" w14:textId="7C5EDE96">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Economische Zaken en Klimaat (EZK): 3% van de Nederlandse economie in 2030 investeren in onderzoek en ontwikkeling (R&amp;D).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1681A7E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="00E63706" w:rsidP="00E63706" w:rsidRDefault="00D44373" w14:paraId="178D0EB8" w14:textId="72EA7866">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Klimaat en Groene Groei (KGG): 200.000 warmtenetaansluitingen te realiseren per 2030 en 50% uitstoot broeikasgassen per 2030 t.o.v. 1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="07126BA3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="00E63706" w:rsidP="00E63706" w:rsidRDefault="00DC6ED9" w14:paraId="0FD702F0" w14:textId="67A52969">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Financiën: uiterlijk eind 2027 alle gedupeerde ouders compenseren die deelnemen aan een hersteltraject en tot overeenstemming komen over een schadeafwikkeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="68B7FA38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="00E63706" w:rsidP="00710587" w:rsidRDefault="006C7CFF" w14:paraId="0367E704" w14:textId="1C616538">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Infrastructuur en Waterstaat (IenW): het aantal impactvolle verstoringen op het spoor in 2027 verlagen naar 586.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="75072469" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-      </w:pPr>
-[...141 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Volkshuisvesting en Ruimtelijke Ordening (VRO): realisatie van ongeveer 400.000 woningen in de Nationale Grootschalige Woningbouwlocaties tot 2035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2E0CC9D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3BA7A341" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij andere ontwerpbegrotingen was veelal geen noemenswaardige verbetering te zien vergeleken met eerdere jaren. Bijvoorbeeld: in de begroting van het ministerie van Onderwijs, Cultuur en Wetenschap (OCW) van totaal €60 miljard is niet helder welke resultaten de minister met dat geld voor Nederland wil bereiken. Voor de Tweede Kamer maakt dit het heel lastig om de minister te controleren. Voor burgers en bedrijven is het zonder concrete en meetbare doelen onduidelijk wat zij van de overheid kunnen verwachten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="292EDB44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0042243A" w:rsidR="00B422A3" w:rsidP="00CC60D8" w:rsidRDefault="006B7853" w14:paraId="5B1A344C" w14:textId="393A6EFF">
-[...78 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="059E93B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De 3 planbureaus hebben op Prinsjesdag een reflectie op de kabinetskeuzes gepubliceerd vanuit het perspectief van brede welvaart. Per hoofddoel van het kabinet geven zij een overzicht van de stand van zaken op 8 thema’s zoals gezondheid, onderwijs en opleiding. Daarbij kijken ze ook of doelen elkaar versterken of wellicht elkaar tegenwerken en er gekozen moet worden. Dit is nuttige informatie voor de Tweede Kamer om te beoordelen in welke mate het kabinet op koers ligt om haar doelen te bereiken. In bijlage 1 bij deze brief vindt u een tabel waarin de Algemene Rekenkamer een overzicht geeft van de geformuleerde hoofddoelen zoals ze in de ontwerpbegrotingen staan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2F950542" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0009268C" w:rsidR="00284BDC" w:rsidP="0087078E" w:rsidRDefault="0009268C" w14:paraId="0DB43BE5" w14:textId="7965C81B">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="02F7768B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...40 lines deleted...]
-      <w:r w:rsidR="004E64F4">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taskforces gestart </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6A8B637F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet-Jetten heeft op 6 grote maatschappelijke opgaven ministeriële taskforces aangesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00FB7B2B">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="004426CF" w:rsidR="00DC0C75" w:rsidP="00DC0C75" w:rsidRDefault="004E64F4" w14:paraId="1BEC4402" w14:textId="1907EE69">
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor een aantal taskforces hebben de coördinerende ministers de Tweede Kamer geïnformeerd over de stand van zaken met een brief. Ons beeld op basis van deze brieven is als volgt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0074F767" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positief is dat sommige taskforces meetbare doelen stellen, bijvoorbeeld de taskforce Toekomstige Welvaart en Vestigingsklimaat met als doel 1,5% groei van het bbp. We zien helaas ook dat sommige ministers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>activiteiten</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E64F4">
-[...6 lines deleted...]
-    <w:p w:rsidR="004E64F4" w:rsidP="004E64F4" w:rsidRDefault="004E64F4" w14:paraId="16E3AD8D" w14:textId="0ADBB465">
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschrijven maar geen doelen. Die beschreven activiteiten komen over het algemeen overeen met het (bestaande) beleid zoals dat in de ontwerpbegroting 2027 staat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2243E2FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00DC0C75" w:rsidP="004E64F4" w:rsidRDefault="004E64F4" w14:paraId="7DEA4CB6" w14:textId="1BFF144F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geen van de brieven geeft informatie over de manier waarop de taskforces gaan monitoren en controleren of ze de doelen behalen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2167E313" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-      </w:pPr>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00DA7945" w:rsidR="00463615">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er wordt nog geen link gelegd tussen doelen (voor zover die zijn geformuleerd) en beschikbare middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="297F02BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet onderschrijft het belang om de voortgang en resultaten van de taskforces te monitoren, zodat de Tweede Kamer en de samenleving kunnen zien of doelen worden gerealiseerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA7945">
-[...80 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="08990303" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We moedigen het kabinet aan om de aanpak van de taskforces te integreren in de begroting, bijvoorbeeld bij de Voorjaarsnota 2027. Een eenduidige departement-overstijgende planning van doelen en geld biedt kansen voor het parlement om de voortgang van het beleid meer in samenhang af te wegen en effectief te controleren. Als er moet worden gerapporteerd op verschillende aanverwante doelen tegelijk, neemt de verantwoordingsdruk voor het kabinet toe en de transparantie voor parlement en samenleving af. De Algemene Rekenkamer is voornemens om als externe controleur de gerapporteerde resultaten van de taskforces te toetsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="71154CF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="59366AC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We geven het parlement in overweging om haar controlerende taak hier commissie-overstijgend in te vullen, aansluitend bij de departement-overstijgende maatschappelijke opgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="17AAF14B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="13F7890A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...130 lines deleted...]
-    <w:p w:rsidRPr="00265C7C" w:rsidR="00F41F66" w:rsidP="00F41F66" w:rsidRDefault="00F41F66" w14:paraId="28D1486E" w14:textId="7B6A4C18">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluaties gebruiken voor doeltreffender en doelmatiger geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1A51005A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We roepen de Tweede Kamer op meer gebruik te maken van evaluaties van rijksbeleid. Die geven namelijk inzicht in de resultaten die met publiek geld zijn gehaald en laten zien wat beter kan. Volgens de Strategische Evaluatieagenda’s (SEA’s) ronden departementen in 2027 meer dan 400 evaluaties af. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="30874D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onze brieven bij de departementale begrotingen geven we aan welke evaluaties volgens ons van bijzonder belang zijn om actief te behandelen in de Tweede Kamer. Bijvoorbeeld: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="51B986D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...46 lines deleted...]
-    <w:p w:rsidR="00265C7C" w:rsidP="009A7A86" w:rsidRDefault="00DD5763" w14:paraId="3FAEC4A5" w14:textId="5399D6BC">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Asiel en Migratie: de toegang, toelating en opvang van vreemdelingen (2026) en terugkeerbeleid (2026);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="55766A73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00707D9D" w:rsidP="001E56F5" w:rsidRDefault="00DD5763" w14:paraId="1B9FB3D1" w14:textId="2A6B57FC">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Defensie: infrastructuur en vastgoed (2026) en de doeltreffendheid en doelmatigheid van het personeelsbeleid (2027);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3ADEAC26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...84 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministerie van Justitie en Veiligheid (JenV): nationale veiligheid (sub-thema’s bewaken en beveiligen; crisisbeheersing; cybersecurity; statelijke dreigingen, 2027) en georganiseerde ondermijnende criminaliteit (sub-thema’s aanpak drugssmokkel via mainports, aanpak outlaw motorcycle gangs en strafrechtelijke aanpak, 2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0B7EF6A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In bijlage 2 bij deze overkoepelende brief geven we een overzicht van alle evaluaties die we in onze departementale begrotingsbrieven specifiek onder de aandacht van uw Kamer brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="20C893F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="49E1793E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fiscale regelingen: vereenvoudiging nog nauwelijks aangepakt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E6326" w:rsidR="00A645D4" w:rsidP="000175FC" w:rsidRDefault="00A645D4" w14:paraId="25F2CCD9" w14:textId="4F66ADE2">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="69F52BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In ons verantwoordingsonderzoek over 2025 vroegen we aandacht voor ondoelmatige fiscale regelingen. In een ambtelijk advies wordt uiteengezet dat er 53 fiscale regelingen negatief zijn geëvalueerd, met een totale budgettaire omvang van € 85 miljard. Schrappen of aanpassen van negatief beoordeeld regelingen kan tot een budgettaire opbrengst van € 35 miljard per jaar leiden. In het ambtelijke rapport zijn vereenvoudigingen voorgesteld voor € 7 miljard in de winstsfeer, € 16 miljard in de omzetbelasting, € 9 miljard voor de eigenwoningregelingen en nog € 3 miljard voor overige fiscale regelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7D9DF6A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...143 lines deleted...]
-    <w:p w:rsidRPr="004E6326" w:rsidR="00A645D4" w:rsidP="00A645D4" w:rsidRDefault="00DD5763" w14:paraId="72BD993A" w14:textId="764A4285">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Positief is dat het kabinet-Jetten nu in totaal voor grofweg € 1,1 miljard aan niet-doelmatige fiscale regelingen afschaft:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="300BE0FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="004E6326" w:rsidR="00A645D4" w:rsidP="00A645D4" w:rsidRDefault="00DD5763" w14:paraId="6EAC49DE" w14:textId="22B5BEB5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lage btw-tarief op de sierteelt en de aftrekpost voor specifieke zorgkosten (verwerkt in de Voorjaarsnota). Deze regelingen waren niet doelmatig, de opbrengst tezamen is € 865 miljoen per jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="52C3745F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w:rsidRPr="004E6326" w:rsidR="00A645D4" w:rsidP="00A645D4" w:rsidRDefault="00DD5763" w14:paraId="629AB6F8" w14:textId="5F58E6B7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de startersaftrek (afgeschaft voor de financiering van het noodpakket voor de energie, economie en mobiliteit) en het vervallen van de vrijstelling voor het verstrekken van branche-eigen producten in de loonbelasting. Opbrengst is zo’n € 222 miljoen per jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2F544345" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="004E6326" w:rsidR="00A645D4">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een klein aantal negatief geëvalueerde fiscale regelingen, waaronder de bosbouwvrijstelling. Dit is verwerkt in de Miljoenennota 2027 en levert € 41 miljoen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>op vanaf 2029.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A645D4" w:rsidP="00A61FBB" w:rsidRDefault="00A645D4" w14:paraId="2DC47E43" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4EA570FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3BEC0887" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>We moedigen regering en parlement aan om in de komende jaren tot een verdergaande reductie van ondoelmatige regelingen te komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B86EDF" w:rsidP="00A61FBB" w:rsidRDefault="00B86EDF" w14:paraId="063DA28E" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="690FF77C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="24964516" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nog veel </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Risico’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="33E52C31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...88 lines deleted...]
-        <w:r w:rsidR="00EB62B7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nog veel risico’s niet in beeld in begrotingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="79DD2D69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realistische en uitvoerbare begrotingen moeten ook rekening houden met risico’s. In de Staat van de Rijksverantwoording 2025 publiceerden we – op verzoek van de Tweede Kamer – voor het eerst onze </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="003618ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>H</w:t>
-[...5 lines deleted...]
-          <w:t>oogrisicolijst</w:t>
+          <w:t>Hoogrisicolijst</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B4B80" w:rsidR="005E52D5">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="001465C3" w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00DD5763" w14:paraId="74F5FA8C" w14:textId="70945AD3">
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dat is een lijst met grote risico’s voor het behalen van beleidsdoelen en voor de overheidsfinanciën. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="35241EA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="45B8390B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Positief is dat de ontwerpbegroting voor 2027 meer aandacht besteedt aan risico’s. We zien dat ministers in verschillende begrotingen in gaan op risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="47712F11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="1B99B4F0" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van VWS wijst op het verwachte arbeidstekort dat op dit moment zo’n 70.000 vacatures betreft en kan oplopen tot meer dan 300.000 in 2035. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5C27715F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="72BF1A33" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van VRO wijst op knelpunten voor het behalen van het doel om 100.000 woningen per jaar te realiseren zoals netcongestie, stikstof en te weinig ambtelijke capaciteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="70352D50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00DA63BB" w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="285D0D84" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook de minister van KGG wijst op de netcongestie die de weerbaarheid en leveringszekerheid van energie onder druk zet en op de afhankelijkheden in de aanvoer van olie- en gasproducten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4318542B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van IenW wijst erop dat de instandhoudingsopgave groter is dan de beschikbare financiële middelen en de beperkte capaciteit bij Rijkswaterstaat, ProRail en de markt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...35 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F41CA" w:rsidR="00DA63BB" w:rsidP="00DA63BB" w:rsidRDefault="00DA63BB" w14:paraId="636EFE34" w14:textId="2D33D1A8">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1761C413" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="14DC4584" w14:textId="160321E8">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van IenW bevestigt onderzoek dat zoet water in Nederland te vies is en dat de doelstellingen uit de Kaderrichtlijn Water niet tijdig gehaald worden. Ook stelt hij dat de budgettaire mogelijkheden om te weinig water of juist te veel tegen te gaan in de ontwerpbegroting tekort schieten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1CABC733" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...74 lines deleted...]
-    <w:p w:rsidR="002F2F02" w:rsidP="00280DC1" w:rsidRDefault="002F2F02" w14:paraId="03BC16CF" w14:textId="078E9D3A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van EZK wijst op risico’s in verband met de verhoging van de weerbaarheid van de digitale samenleving en overheid. Die risico’s ontstaan door onzekerheid over de beschikbaarheid en betrouwbaarheid van digitale voorzieningen door geopolitieke ontwikkelingen, en door de hoge investeringskosten en het benodigde beroep op schaarse technische expertise die een digitale transitie kent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0505AF25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="61639425" w14:textId="18BF736F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook wijst de minister van EZK erop dat er risico’s zijn voor de beleidsprioriteit om in 2030 3% van het bbp te investeren in R&amp;D: randvoorwaarden, zoals ruimte, toegang tot het energienet, passende financiering, fiscale regels en voldoende talent. Deze moeten op orde zijn om deze investeringen mogelijk te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="461CDA16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...33 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken (BZ) noemt de onzekerheid over de ontvangsten uit de Europese Herstel- en Veerkrachtfaciliteit (HVF) door het mogelijk niet tijdig halen van mijlpalen en doelstellingen (risico van € 2,4 miljard).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D0428C" w:rsidR="002C5BCD" w:rsidP="00280DC1" w:rsidRDefault="002C5BCD" w14:paraId="2757FCE3" w14:textId="0FD33056">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5BE747F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Financiën wijst er rondom box 3 op dat een eventuele latere inwerkingtreding dan 2028 tot aanvullende gemiste inkomsten kan leiden. Uitgaande van de berekeningen in de brief over box 3 die is verschenen op Prinsjesdag is het bedrag geraamd op € 4 miljard bij 1 jaar vertraging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E52D5" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="27200325" w14:textId="79A936BD">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="52BFF378" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een goed inzicht in de risico’s vereist daarnaast dat ministers aangeven hoe de risico’s de beleidsprioriteiten beïnvloeden en welke maatregelen zij nemen om de risico’s te verkleinen. Het is ook vaak niet duidelijk tot welke uitgaven risico’s leiden als ze zich manifesteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="28EC134B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="03ACEFC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="003E5199" w14:paraId="0282F247" w14:textId="78A90086">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Andere risico’s nog niet in beeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1C775C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij zien echter belangrijke andere risico’s die ministers niet noemen in hun begrotingen. We attenderen de Tweede Kamer onder andere op: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2A1F4908" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="74954204" w14:textId="1C6E36B9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico van ondoelmatige besteding en onderuitputting door de snelle toename van sommige uitgaven, denk aan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0D418B4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="00280DC1" w14:paraId="1D128473" w14:textId="0E10AECC">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de verhoging naar bijna € 6 miljard aan budgetten voor 2027 in de begroting van het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) (tegenover ca. 2,8 miljard voor 2027 in de begroting 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2689E92F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00D0428C" w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="003E5199" w14:paraId="6A6FF708" w14:textId="45217BC7">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de snelle groei van de defensiebegroting naar 3,5% van het bbp terwijl er veel druk staat op de defensiemarkt. Ook de door de minister zelf genoemde uitdagingen op het gebied van personeelsbehoud en -werving zijn hierbij van belang (Defensie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="13C36C3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00280DC1" w:rsidP="00280DC1" w:rsidRDefault="003E5199" w14:paraId="6464E424" w14:textId="1A1E2EFC">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico dat de afdrachten aan de EU vanaf 2028 jaarlijks ongeveer € 3,7 miljard hoger kunnen zijn, gelet op de huidige plannen van de Europese Commissie voor de volgende EU-meerjarenbegroting (BZ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4B1C5AE4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="003B49F8" w:rsidP="00280DC1" w:rsidRDefault="003E5199" w14:paraId="652CA392" w14:textId="070A0BD9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico op ineffectieve strafrechtspleging door te lange doorlooptijden en onvoldoende detentiecapaciteit om vrijheidsbenemende straffen en maatregelen uit te voeren (JenV);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="19D7CAE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="00D47ED8" w:rsidP="00280DC1" w:rsidRDefault="003E5199" w14:paraId="1C1A7ACC" w14:textId="091E626E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico dat doelen van de Kaderrichtlijn Water niet gehaald worden gehaald in december 2027 (IenW);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="068FACE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico dat de klimaatdoelen uit zicht raken en subsidies niet doelmatig worden ingezet (KGG).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="50E7E69D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6B86FBAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In onze brieven bij de departementale begrotingen noemen we meer risico’s die geen of weinig aandacht krijgen in de ontwerpbegrotingen. Ook wijzen we op de risico’s die we in onze Hoogrisicolijst hebben opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="347262EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="234A3621" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderbouwing en keuzes bij taakstellingen nog onduidelijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64B67" w:rsidP="00F64B67" w:rsidRDefault="00E66925" w14:paraId="4E11DBA4" w14:textId="192A3289">
-[...75 lines deleted...]
-      <w:r w:rsidR="00990BAC">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="710B5884" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet-Jetten besloot in augustus 2026 tot een verhoging van de aanvullende taakstelling voor de versnelling slagvaardige overheid. De totale beoogde bezuiniging op de rijksdienst ten opzichte van 2024 bedraagt inmiddels zo’n € 3,4 miljard in 2035 (figuur 1). De versnelling van deze bezuiniging die in de ontwerpbegroting met € 400 miljoen is aangegeven, staat in figuur 1 aangeduid in de bovenste blokjes bij de jaartallen 2028, 2029 en 2031 en verder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidR="000936DD">
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F43E76" w:rsidP="00F64B67" w:rsidRDefault="00F43E76" w14:paraId="6DDFB878" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5B4FB98F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1C8E9BA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="701B5C1D" wp14:anchorId="2A44DD4D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="09A69A53" wp14:anchorId="68D33509">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>280035</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4886325" cy="2962910"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="82560957" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4886325" cy="2962910"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00745F60" w:rsidR="00745F60">
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 1: optelsom apparaatsbezuinigingen 2025 – 2035</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="25F66DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="79DE146D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het streven van het kabinet naar een kleiner ambtenarenapparaat is een trendbreuk van het uitgavenverloop de afgelopen jaren (figuur 2). Wij hebben de ontwikkeling van apparaatsuitgaven van kerndepartementen, grote diensten en agentschappen in beeld gebracht (figuur 2). Het gevolg van de bezuiniging is dat de totale apparaatsuitgaven van € 24,9 miljard in 2026 teruglopen naar een geraamd bedrag van € 21,7 miljard in 2031.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is inclusief grote uitvoeringsorganisaties van het Rijk als de Belastingdienst en Rijkswaterstaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="57C28F16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...87 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6E354F57" wp14:anchorId="387D2CE5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2C6B4442" wp14:anchorId="577B25E3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>527050</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5038725" cy="3600450"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1877809799" name="Afbeelding 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5038725" cy="3600450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00745F60" w:rsidR="00745F60">
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...68 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 2: Apparaatsuitgaven 2021 - 2031 voor kerndepartementen, agentschappen en grote diensten (2021 t/m 2025 o.b.v. jaarverslagen, vanaf 2026 o.b.v. begrotingscijfers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5DF811A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="10C98178" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer we de apparaatsuitgaven in figuur 2 corrigeren voor prijspeil dan komen deze in 2031 lager uit dan het niveau van 2021. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1D78979C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="365D0C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij externe inhuur bij kerndepartementen is een daling al ingezet. Doordat deze uitgaven in 2025 met 12% afnamen ten opzichte van 2024 lijkt de huidige raming een voortzetting op dit pad (figuur 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2AAD842C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5DB4472D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="20FEDBDB" wp14:anchorId="0C2A2F5C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5FDD6BBE" wp14:anchorId="263F278F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>270510</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4733925" cy="3043555"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2100764221" name="Afbeelding 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4736782" cy="3045802"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00745F60" w:rsidR="000D7CDF">
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figuur 3: uitgaven kerndepartementen externe inhuur 2024 – 2031</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745F60" w:rsidP="00DB41D0" w:rsidRDefault="00745F60" w14:paraId="7935E798" w14:textId="7E7EB45C"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="681B7637" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="00931944" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="67060D33" wp14:anchorId="2A41354F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4802BF22" wp14:anchorId="4C7B4D36">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>243840</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5038725" cy="4143375"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="570110669" name="Afbeelding 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5038725" cy="4143375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="000D7CDF" w:rsidR="000D7CDF">
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...156 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figuur 4: Onderverdeling apparaatsbudgetten 2021 – 2031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="263CEDCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0A7B3F0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorgenomen bezuinigingen betreffen naast beleidsdirecties en stafdiensten ook uitvoering (zie figuur 2). Naast salarissen betreffen ze ook materiele uitgaven, waarbij IT-uitgaven worden verondersteld gelijk te blijven (zie figuur 4). Bij gebrek aan onderliggende plannen is het moeilijk om te beoordelen of dit realistisch is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="352E541D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4D5DA6D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat voor de uitdaging om deze bezuiniging te realiseren waarbij het tegelijkertijd wil voldoen aan hoge eisen van de publieke dienstverlening. Dit zal vragen om duidelijke keuzes. Wij roepen het kabinet op om voor deze taakstellingen duidelijke plannen te maken en de daarvoor benodigde duidelijke keuzes te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1CD5DD62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vereenvoudiging kan hiervoor een cruciale bouwsteen zijn. Dit vraagt om duidelijke keuzes van de politiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="539AC9F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="74433955" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Via de motie Van der Maas c.s. verzocht de Tweede Kamer de regering om bij de eerstvolgende begrotingsstukken per departement inzichtelijk te maken welke doelstelling ter vermindering van het aantal ambtenaren wordt nagestreefd, welke maatregelen worden genomen om deze doelstellingen te realiseren en welk tijdpad daarbij wordt gehanteerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidR="005A301B">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wij hebben in de ontwerpbegrotingen dergelijke keuzes en de personele consequenties daarvan niet aangetroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="51FB76F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="370F38E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zonder vereenvoudiging en discipline bij nieuwe wetgeving blijven de uitvoeringslasten groot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5E068341" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds 2023 stellen we dat de WIA onuitvoerbaar is. Daarbij is de prognose dat het aantal mensen in deze regelingen oploopt tot 1 miljoen. Ook andere regelingen zuchten onder uitvoeringslasten, zoals de AOW en de vele fiscale regelingen in de belastingen. Het valt ons in dat verband ook op dat er in uitvoeringstoetsen van nieuw beleid nog nauwelijks uitspraken worden gedaan over personele consequenties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wij moedigen het kabinet aan om de vereenvoudigingsagenda met kracht op te pakken, en de Tweede Kamer om in navolging van het initiatief van de Eerste Kamer toe te zien op de toepassing van uitvoeringstoetsen bij nieuwe (wets)voorstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3AE63B31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2D7993D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...200 lines deleted...]
-        <w:r w:rsidRPr="00E61AEC" w:rsidR="00E61AEC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Risico’s van late goedkeuring van ontwerpbegrotingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2C28FB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om van 2027 een jaar te maken waarin de overheid op een aantal grote doelen echt levert, moeten ministers er van uit kunnen gaan dat zij op 1 januari kunnen beschikken over begrotingen die door beide kamers van de Staten-Generaal zijn goedgekeurd. Maar als we kijken naar het behandelschema voor de ontwerpbegrotingen door de Tweede Kamer zijn we bezorgd. Veel ontwerpbegrotingen worden pas laat in november en ook in december behandeld. Daarna moeten de stemmingen nog plaatsvinden. Zo’n tijdschema leidt ertoe dat de Eerste Kamer in het beste scenario een beperkt aantal weken heeft voor een goede behandeling van de ontwerpbegrotingen en dat het risico groot is dat behandeling en goedkeuring pas in het nieuwe jaar plaatsvinden. De laatste begrotingen voor 2026 werden pas 187 dagen na 1 januari aangenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3B400656" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Comptabiliteitswet kent incidentele procedures om toch uitgaven te kunnen doen (zie ook onze </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="003618ED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>brief</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E61AEC">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de gevolgen van een verworpen begroting). Maar de maatschappelijke opgaven vragen duidelijkheid en urgentie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="223FEC22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="0952947E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Afsluiting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C26F9" w:rsidP="0095450A" w:rsidRDefault="003C26F9" w14:paraId="46CCABDD" w14:textId="21DDA903">
-[...87 lines deleted...]
-      <w:r w:rsidRPr="0095450A">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="40176BD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor concrete toekomstige resultaten zijn duidelijke doelen, concrete plannen, financiële keuzes en een realistisch beeld van de risico’s in begrotingen nodig. De ontwerpbegrotingen voldoen hier nog niet op alle punten aan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5D909DD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De begrotingsbehandeling kan deze scherpte brengen. De laatste jaren is het gebruikelijk geworden om met begrotingsrapporteurs in de commissies de controle op de begrotingen mede uit te voeren. Dit is een verbetering in het uitoefenen van de controlerende en medewetgevende taken van de Tweede Kamer. De Algemene Rekenkamer is van harte bereid om het parlement hierin te ondersteunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1609AC24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd met deze overkoepelende brief sturen wij uw Kamer brieven met aandachtspunten bij de ontwerpbegrotingen 2026 van Asiel en Migratie, Binnenlandse Zaken, Koninkrijksrelaties, Buitenlandse Handel en Ontwikkelingshulp, Buitenlandse Zaken, Defensie, Economische Zaken, Financiën, Justitie en Veiligheid, Klimaat en Groene Groei, Infrastructuur en Waterstaat, Landbouw, Visserij, Voedselzekerheid en Natuur, Onderwijs, Cultuur en Wetenschap, Sociale Zaken en Werkgelegenheid, Volksgezondheid, Welzijn en Sport en Volkshuisvesting en Ruimtelijke Ordening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6515660D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wij zijn graag bereid om toelichting te geven in de vaste Kamercommissies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095450A" w:rsidP="0095450A" w:rsidRDefault="0095450A" w14:paraId="55CE8B9E" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0095450A">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="00F8E5CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="7FD67107" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980221" w:id="0"/>
+      <w:r w:rsidRPr="00846138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Algemene Rekenkamer </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095450A" w:rsidP="0095450A" w:rsidRDefault="0095450A" w14:paraId="6FC2D501" w14:textId="77777777"/>
-[...35 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00362582" w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="141CB410" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00362582" w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="6F622CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00362582">
+        <w:t xml:space="preserve">drs. P.J. (Pieter) Duisenberg, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00362582" w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="2462A4DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="60" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362582">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00362582" w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="5BC72258" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00362582" w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="782D7033" w14:textId="723AFB49">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362582">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drs. M.J.P. (Mark) Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00362582" w:rsidR="00362582" w:rsidP="00362582" w:rsidRDefault="00362582" w14:paraId="0236466C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362582">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secretaris </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="662F9285" w14:textId="18BF596D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042243A" w:rsidP="0042243A" w:rsidRDefault="0042243A" w14:paraId="0AC5DD02" w14:textId="5DD05416">
-[...22 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="4A14D30E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage 1: Lijst van aangetroffen hoofddoelen in de ontwerpbegroting 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1BF198A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Asiel en Migratie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D73CB0" w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="19C3277E" w14:textId="350DFB9A">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1E7A0CF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D73CB0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Fatsoenlijke opvang realiseren, overlast aanpakken, doorstroom bevorderen en sneller meedoen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="6ECECA96" w14:textId="77777777">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4B5058D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="012D1BE0" w14:textId="3EA9DCE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="646C11C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="20F306EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D73CB0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Sterker in Europees verband</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="3A930158" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="265D1002" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5B3BDDC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Buitenlandse Zaken:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="14ACF583" w14:textId="13BEE797">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="22B77528" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D427FD">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Optimistisch en realistisch buitenlandbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="7A89B6CD" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="731647E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="38D1A151" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Binnenlandse Zaken en Koninkrijksrelaties:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0039262C" w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="21AE69D8" w14:textId="670D1535">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5D267B03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D427FD">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het versterken van regio’s door middel van samenwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="3B1F38F8" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="284A1315" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3CCAE32C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Defensie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="26E285EE" w14:textId="780728D7">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4E79E0F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een schaalbare krijgsmacht tot minimaal 122.000 medewerkers uitbouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="34B7E5E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0DFBB307" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Economische Zaken en Klimaat:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="7DB8AD13" w14:textId="719D8BB1">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0C0FBA6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D427FD">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3% van de Nederlandse economie in 2030 investeren in onderzoek en ontwikkeling (R&amp;D)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="30D4A18C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="526FF237" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2BAC032B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Financiën:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="3B64986A" w14:textId="6E1F54DF">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="010264A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="1D380090" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uiterlijk eind 2027 alle gedupeerde ouders compenseren die deelnemen aan een hersteltraject en tot overeenstemming komen over een schadeafwikkeling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="53DB76CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2568F85B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Infrastructuur en Waterstaat:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="4A1C9A64" w14:textId="689AD250">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="470C7940" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het aantal impactvolle verstoringen op het spoor in 2027 verlagen naar 586</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="44945CF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0ABEA1CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Justitie en Veiligheid:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="3C69CA2C" w14:textId="38F1E3F1">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4E523945" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D73CB0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Veiligheid thuis, op straat en online </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="417DD971" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="436BF950" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="20484576" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Klimaat en Groene Groei:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00F20896" w14:paraId="1F10AA58" w14:textId="09279F64">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0F9D79B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>200.000 warmtenetaansluitingen te realiseren per 2030 en 50% uitstoot broeikasgassen 2030 t.o.v. 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="27531DA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3AA53DAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Koninkrijksrelaties:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="28C79D54" w14:textId="524FD13C">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="703BDD8D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bouwen aan slagvaardig en resultaatgericht bestuur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="1D7956F7" w14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="7FC57CA3" w14:textId="2EFE8F2A">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="43AF63E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3A989486" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw, Visserij, Voedselzekerheid en Natuur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0A8698F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vergunningverlening en emissiereductie stikstof</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="68A73616" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="71D2DB95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Onderwijs, Cultuur en Wetenschap:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="17085856" w14:textId="0CC44567">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="413ECB0E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D73CB0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Aantrekkelijk werk voor leraren, schoolleiders en onderwijsondersteunend personeel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="36319B28" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2100AF88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="325AA6E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Sociale Zaken en Werkgelegenheid:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="01C8C6DB" w14:textId="7184DDAD">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5AC1FC74" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D73CB0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een sterk land laat niemand langs de kant staan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="0E81822C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5EFED6BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="71810060" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Volkshuisvesting en Ruimtelijke Ordening:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00D73CB0" w:rsidRDefault="00D73CB0" w14:paraId="4446C504" w14:textId="17D60749">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7CF85C68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Realisatie van ongeveer 400.000 woningen in de Nationale Grootschalige Woningbouwlocaties tot 2035 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5EFDF399" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4F770B20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Volksgezondheid, Welzijn en Sport:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61AEC" w:rsidP="00FB71DD" w:rsidRDefault="00D73CB0" w14:paraId="18E7B4CD" w14:textId="6ED41374">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="24F29C99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D73CB0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Goede zorg die past </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D73CB0" w:rsidP="00634695" w:rsidRDefault="00D73CB0" w14:paraId="5591EA3F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0042243A" w:rsidR="0042243A" w:rsidP="0042243A" w:rsidRDefault="0042243A" w14:paraId="5FC403F2" w14:textId="6D48B229">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0A6E687C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="48AB1ACA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:numPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B41112" w:rsidP="00E07FBA" w:rsidRDefault="00B41112" w14:paraId="20F4321B" w14:textId="4DC6D41C">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="003618ED" w:rsidRDefault="002D0823" w14:paraId="672F84A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage 2: Evaluaties die de Algemene Rekenkamer van bijzonder belang acht voor de Tweede Kamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="25001F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tussen haakjes staat het moment van afronden volgens de SEA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB693A" w:rsidR="00EB693A" w:rsidP="00EB693A" w:rsidRDefault="00EB693A" w14:paraId="1E7699D9" w14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00166A70" w:rsidP="00765B12" w:rsidRDefault="00166A70" w14:paraId="46516326" w14:textId="77777777">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="10B62A00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3775F7A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Asiel en Migratie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="43AA773E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Periodieke rapportage Toegang, toelating en opvang vreemdelingen (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00166A70" w:rsidP="00166A70" w:rsidRDefault="00166A70" w14:paraId="5A0A5B6E" w14:textId="77777777">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7DAD5A7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Periodieke rapportage Terugkeerbeleid (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="00166A70" w:rsidRDefault="00166A70" w14:paraId="6B2DC2BE" w14:textId="0E87DE34">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7E756CDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Periodieke rapportage Opvang ontheemden uit Oekraïne (2028)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00166A70" w:rsidP="00166A70" w:rsidRDefault="00166A70" w14:paraId="5871BDB0" w14:textId="77777777">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="79DE3312" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="00651D61" w:rsidP="00651D61" w:rsidRDefault="00651D61" w14:paraId="51A9FF54" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5C5A432E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0DD02F7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Effectenonderzoek handels- en investeringsbeleid;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651D61" w:rsidP="00651D61" w:rsidRDefault="00651D61" w14:paraId="01B52724" w14:textId="2FA1B405">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="06BA2727" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="0039262C" w:rsidP="00651D61" w:rsidRDefault="00651D61" w14:paraId="0511A733" w14:textId="352A3725">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsevaluatie IMVO-beleid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2E7CAFC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluatie vergroening handelsinstrumentarium</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="00A61FBB" w:rsidRDefault="0039262C" w14:paraId="7045477D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="006F3584" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4564B77C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Buitenlandse Zaken:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB693A" w:rsidP="00EB693A" w:rsidRDefault="00EB693A" w14:paraId="16B288E1" w14:textId="00F61434">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="43DFE22B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Beleidsevaluatie NL-samenwerking op nieuwe technologieën (2027)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="00EB693A" w:rsidRDefault="00EB693A" w14:paraId="2C992969" w14:textId="3C550D16">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7EF473EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Beleidsevaluatie hybride dreigingen (2027)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="0039262C" w:rsidRDefault="0039262C" w14:paraId="4A04B1BE" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="030FF895" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="16C0297F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Binnenlandse Zaken en Koninkrijksrelaties:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0039262C" w:rsidR="0039262C" w:rsidP="00494420" w:rsidRDefault="0039262C" w14:paraId="3F3DAEC3" w14:textId="55526179">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6504BDE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0039262C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Periodieke Rapportage Identiteitsstelsel (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="0039262C" w:rsidRDefault="0039262C" w14:paraId="3C6649E1" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="01F67D26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="682BC4B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Defensie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="00E9455C" w:rsidRDefault="00651D61" w14:paraId="68B87374" w14:textId="202505CE">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="72258262" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00E9455C" w:rsidP="00E9455C" w:rsidRDefault="00651D61" w14:paraId="2641567E" w14:textId="46AAD1F6">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke rapportage Infrastructuur en vastgoed (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2407D068" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke rapportage Doeltreffendheid en doelmatigheid personeelsbeleid (2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5AD2E159" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="671BFCAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Economische Zaken en Klimaat:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="0039262C" w:rsidRDefault="00651D61" w14:paraId="0E9B830D" w14:textId="4DE5C454">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="37B987E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00651D61" w:rsidP="0039262C" w:rsidRDefault="00651D61" w14:paraId="41D3A011" w14:textId="48F53F1B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke Rapportage Goed functionerende (digitale) economie en markten (2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="639EDFC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00651D61">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluatie Missiegedreven Topsectoren- en Innovatiebeleid (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00651D61" w:rsidR="00651D61" w:rsidP="0039262C" w:rsidRDefault="00651D61" w14:paraId="6F394455" w14:textId="77777777">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="60FC176E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00651D61" w:rsidR="0039262C" w:rsidP="0039262C" w:rsidRDefault="00651D61" w14:paraId="7C1A7B5B" w14:textId="619916B2">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Invest-NL (2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="421BC901" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ex durante evaluatie Project Beethoven (2027)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651D61" w:rsidP="0039262C" w:rsidRDefault="00651D61" w14:paraId="69681CA9" w14:textId="174DCA6A">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3EFAF05F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Gids Proportionaliteit over regelgeving inkoop (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3BE45184" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="41180919" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Financiën:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="00634695" w:rsidRDefault="00634695" w14:paraId="41BDE3A6" w14:textId="028D50EB">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5221DD3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00634695">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Beleidscyclus beleid tegen witwassen en terrorismefinanciering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634695" w:rsidP="00634695" w:rsidRDefault="00634695" w14:paraId="1BFC3807" w14:textId="619AA0E0">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="78319991" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00634695" w:rsidP="00634695" w:rsidRDefault="00634695" w14:paraId="0B3B990F" w14:textId="683F00FB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluaties aandeelhouderschappen BNG Bank, NWB Bank, Invest-NL en TenneT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="21DD4E28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00634695" w:rsidP="00634695" w:rsidRDefault="00634695" w14:paraId="59DF6C2F" w14:textId="70CAE851">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsevaluaties van de fiscale regelingen (diverse)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="420C1F63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluaties van Box 2 en de kansspelbelasting met het oog op gerealiseerde belastingopbrengsten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634695" w:rsidP="00634695" w:rsidRDefault="00634695" w14:paraId="22AF15A2" w14:textId="77777777">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="661CDE0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7C7F5E54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Infrastructuur en Waterstaat:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B6953" w:rsidP="004B6953" w:rsidRDefault="004B6953" w14:paraId="4116EBD0" w14:textId="5F6F486A">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3D52B2E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Periodieke rapportage Bodem en Ondergrond </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="004B6953" w:rsidRDefault="004B6953" w14:paraId="376ACEB2" w14:textId="015E1572">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="28A62176" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluatie aanleg wegenprojecten 2023-2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="0039262C" w:rsidRDefault="0039262C" w14:paraId="6368E885" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="085E61AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="27D5A0A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Justitie en Veiligheid:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="00A03871" w:rsidRDefault="00E9455C" w14:paraId="4734D6E1" w14:textId="20723897">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="49803394" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="0039262C" w:rsidP="004B6953" w:rsidRDefault="00E9455C" w14:paraId="62AD7645" w14:textId="4499C3CE">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke rapportage artikel 36.2: Nationale Veiligheid, sub-thema’s bewaken en beveiligen; crisisbeheersing; cybersecurity; statelijke dreigingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="56478E9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...57 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodiek rapportage artikel 33.3: Georganiseerde ondermijnende criminaliteit, sub-thema’s aanpak drugssmokkel via mainports, aanpak outlaw motorcycle gangs en strafrechtelijke aanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1236A1FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="54F0F392" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Klimaat en Groene Groei:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B6953" w:rsidP="004B6953" w:rsidRDefault="004B6953" w14:paraId="73633BDB" w14:textId="4EB78E2B">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3ABD1CA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004B6953">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Fiscale regelingen energiebelasting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B6953" w:rsidP="0039262C" w:rsidRDefault="004B6953" w14:paraId="6BA51F0F" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="0400183F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="12AECE81" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Koninkrijksrelaties:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039262C" w:rsidP="0039262C" w:rsidRDefault="00F607D0" w14:paraId="32F0BCE5" w14:textId="4DE2E7E1">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5734E562" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F607D0" w:rsidP="0039262C" w:rsidRDefault="00F607D0" w14:paraId="004E839B" w14:textId="7B88110A">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie naar de Onderlinge Regeling Samenwerking bij Hervormingen (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2350B51F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00F607D0" w:rsidP="0039262C" w:rsidRDefault="00F607D0" w14:paraId="6865D586" w14:textId="08C9D4A9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatieonderzoek naar de Wet taakverwaarlozing Sint-Eustatius en de Wet herstel voorzieningen Sint-Eustatius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="6A413BE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00E9455C" w:rsidP="00E9455C" w:rsidRDefault="005670FB" w14:paraId="69317C31" w14:textId="44865FC7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verschillende (deel)evaluaties op begrotingsartikel 1 Vergroten democratische rechtsstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="63A3FE5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2561E96A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landbouw, Visserij, Voedselzekerheid en Natuur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="384440C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005670FB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluatie Governance Agrarisch natuurbeheer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005670FB" w:rsidP="00E9455C" w:rsidRDefault="005670FB" w14:paraId="319B7E94" w14:textId="422691D4">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2D74FD43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005670FB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluatie van het Investeringsfonds duurzame landbouw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="0039262C" w:rsidRDefault="00E9455C" w14:paraId="179A320F" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7C24C250" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="293F6223" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Onderwijs, Cultuur en Wetenschap:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="00E9455C" w:rsidRDefault="005670FB" w14:paraId="63C1DB70" w14:textId="496B6674">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="7FA4A1EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="005670FB" w:rsidP="00E9455C" w:rsidRDefault="005670FB" w14:paraId="79B3C952" w14:textId="0C89B23D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Professionalisering in het primair en voortgezet onderwijs (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="69E49FF7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie en monitoring Nationaal Programma Onderwijs (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="02D9C0A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="76C01B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Sociale Zaken en Werkgelegenheid:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="00E9455C" w:rsidRDefault="00BB56CA" w14:paraId="0855289E" w14:textId="36790CC4">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="42E672B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00BB56CA" w:rsidP="00E9455C" w:rsidRDefault="005670FB" w14:paraId="12DD0D0F" w14:textId="5EDFFAC3">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Regionale verbinders (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="1DCB9C3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke rapportage uitvoering SUWI -stelsel en evaluatie Wet SUWI (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2735AE1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5165AC8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Volkshuisvesting en Ruimtelijke Ordening:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00452C43" w:rsidP="00452C43" w:rsidRDefault="00452C43" w14:paraId="45B52E40" w14:textId="5FB4B5C7">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="4499C6DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Periodieke rapportage Energietransitie en gebouwde omgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00452C43" w:rsidP="00452C43" w:rsidRDefault="00452C43" w14:paraId="52BC2C1C" w14:textId="546121D9">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5A6EC8C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Overkoepelende evaluatie financieel instrumentarium woningbouw </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="00452C43" w:rsidRDefault="00452C43" w14:paraId="270FC747" w14:textId="5893D337">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="67185DFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Invoeringstoets Omgevingswet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="0039262C" w:rsidRDefault="00E9455C" w14:paraId="366AA47A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="2CDAB6DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="5DA5EABD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Volksgezondheid, Welzijn en Sport:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9455C" w:rsidP="00E9455C" w:rsidRDefault="00BB56CA" w14:paraId="41206C2C" w14:textId="50CFF3E3">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="412B462D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BB56CA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Evaluatie (van kosten en baten) van het preferentiebeleid (2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB56CA" w:rsidP="00E9455C" w:rsidRDefault="00BB56CA" w14:paraId="39243776" w14:textId="78DB2304">
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="34300D4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BB56CA" w:rsidP="00E9455C" w:rsidRDefault="00BB56CA" w14:paraId="3E19A10D" w14:textId="50A638BF">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie in hoeverre het zorgstelsel passende zorg daadwerkelijk mogelijk maakt (2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="327B44D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Periodieke rapportage Passende zorg (2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="002D0823" w:rsidP="002D0823" w:rsidRDefault="002D0823" w14:paraId="3E0C242D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003618ED" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="72D49DCC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003618ED" w:rsidR="00932411" w:rsidSect="00843190">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="545AB410" w14:textId="77777777" w:rsidR="00A85CF0" w:rsidRDefault="00A85CF0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="50E668C1" w14:textId="77777777" w:rsidR="002F4DFF" w:rsidRDefault="002F4DFF" w:rsidP="002D0823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="345B2A5B" w14:textId="77777777" w:rsidR="00A85CF0" w:rsidRDefault="00A85CF0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="66F4DCA9" w14:textId="77777777" w:rsidR="002F4DFF" w:rsidRDefault="002F4DFF" w:rsidP="002D0823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
-    <w:charset w:val="00"/>
-[...10 lines deleted...]
-  <w:font w:name="Roboto Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Roboto Italic">
+  <w:font w:name="Lohit Hindi">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Vesper Libre">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vesper Libre Medium">
-    <w:panose1 w:val="00000600000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto Bold">
+    <w:altName w:val="Roboto"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Roboto Light">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Thin">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers LT Std">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F15817B" w14:textId="77777777" w:rsidR="00215046" w:rsidRDefault="00215046">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BDA997B" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72FC7E90" w14:textId="77777777" w:rsidR="00A507B1" w:rsidRDefault="00A507B1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F8394DA" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5005A618" w14:textId="77777777" w:rsidR="00215046" w:rsidRDefault="00215046">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FC2F106" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C50DF55" w14:textId="77777777" w:rsidR="00A85CF0" w:rsidRDefault="00A85CF0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77E144BA" w14:textId="77777777" w:rsidR="002F4DFF" w:rsidRDefault="002F4DFF" w:rsidP="002D0823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F83E8E8" w14:textId="77777777" w:rsidR="00A85CF0" w:rsidRDefault="00A85CF0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="366EF666" w14:textId="77777777" w:rsidR="002F4DFF" w:rsidRDefault="002F4DFF" w:rsidP="002D0823">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6500C1E6" w14:textId="6BE6D829" w:rsidR="00F567A2" w:rsidRDefault="00F567A2">
+    <w:p w14:paraId="432FFE9F" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="003618ED" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Algemene Rekenkamer (2025) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F567A2">
-        <w:rPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verantwoord belasten - Voor een beter belastingbeleid</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5ECF3AF8" w14:textId="77777777" w:rsidR="00B95227" w:rsidRDefault="00B95227" w:rsidP="00B95227">
+    <w:p w14:paraId="2347FB52" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="003618ED" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 36 800, nr. 93</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1B813F4D" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 36 630, nr. 5</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="48661D87" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="003618ED" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 36 740, nr. 7</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1087927F" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003618ED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003618ED">
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 31 865, nr. 305</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3C0BCC6E" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Het gaat om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64F4">
+        <w:t>Taskforce Versnelling Woningbouw (TVW), Taskforce Landbouw, Natuur en Stikstof (TLNS), Taskforce Toekomstige Welvaart en Vestigingsklimaat (TTWenV), Taskforce Slagvaardige Overheid (TSOv), Taskforce Asiel en Migratie (TAenM)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64F4">
+        <w:t xml:space="preserve"> Taskforce Ondermijning (TO)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2BAE7DF1" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E17AE">
-        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 800, nr. 93</w:t>
+      <w:r w:rsidRPr="00812268">
+        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 945, nr. 7</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="0DA18DCF" w14:textId="77777777" w:rsidR="00772970" w:rsidRDefault="00772970" w:rsidP="00772970">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="60224231" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ministerie van Financiën (2025) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110799">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ambtelijk rapport Aanpak fiscale regelingen</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="1D52421F" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000218B5">
-        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 630, nr. 5</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit ons verantwoordingsonderzoek voor het ministerie van I&amp;W over 2025 bleek dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001465C3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verschil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001465C3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">loopt naar ruim </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001465C3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>37 miljard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="4A832D13" w14:textId="357B55E1" w:rsidR="00BB4CED" w:rsidRDefault="00BB4CED">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="77BF5D73" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F65CF3" w:rsidRPr="00F65CF3">
-        <w:t>Tweede Kamer, vergaderjaar 2024–2025, 36 740, nr. 7</w:t>
+      <w:r w:rsidRPr="007A06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edrag o.b.v. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Miljoenennota 2027</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="214F16FA" w14:textId="7048C904" w:rsidR="00481E6D" w:rsidRDefault="00481E6D">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="0370FBD8" w14:textId="2AD014A4" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00481E6D">
-[...190 lines deleted...]
-        <w:t>Brief van de minister en staatssecretaris van Financiën, 13 september 2026, bijlage 1, uitgaande van scenario 3 waarbij de wet werkelijk rendement box 3 wordt uitgesteld.</w:t>
+      <w:r w:rsidRPr="003013E1">
+        <w:t>Brief van de minister en staatssecretaris van Financiën, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003013E1" w:rsidRPr="003013E1">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003013E1">
+        <w:t xml:space="preserve"> september 2026, bijlage 1, uitgaande van scenario 3 waarbij de wet werkelijk rendement box 3 wordt uitgesteld</w:t>
+      </w:r>
+      <w:r w:rsidR="003013E1" w:rsidRPr="003013E1">
+        <w:t>, (Kamerstuk 37022, nr. 6).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="1BED6AE3" w14:textId="1A2D7132" w:rsidR="00990BAC" w:rsidRDefault="00990BAC">
+    <w:p w14:paraId="207A32B6" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Figuren o.b.v. informatie uit ontwerpbegrotingen 2027</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="3B05A751" w14:textId="50689CB4" w:rsidR="007B7306" w:rsidRDefault="007B7306">
+    <w:p w14:paraId="0AF82E29" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="000A500A">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">rekening is gehouden met inflatie (loon- en prijsbijstelling) waardoor de uitgaven sowieso al groeien. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> De daadwerkelijke bezuiniging wordt nog groter omdat in de ramingen geen rekening is gehouden met inflatie (loon- en prijsbijstelling) waardoor de uitgaven sowieso al groeien. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="665960F0" w14:textId="77777777" w:rsidR="00703CEA" w:rsidRDefault="00703CEA" w:rsidP="00703CEA">
+    <w:p w14:paraId="6E0F9DA7" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="003618ED" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 36 945, nr. 16</w:t>
+      <w:r w:rsidRPr="003618ED">
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 36 945, nr. 16</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="616CEF9C" w14:textId="77777777" w:rsidR="003E5613" w:rsidRDefault="003E5613" w:rsidP="003E5613">
+    <w:p w14:paraId="682009CD" w14:textId="77777777" w:rsidR="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003618ED">
         <w:t xml:space="preserve"> Algemene Rekenkamer, Staat van de Rijksverantwoording 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="557E9BBC" w14:textId="77777777" w:rsidR="00215046" w:rsidRDefault="00215046">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A006A21" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...493 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14B93FEA" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CFE5F7D" w14:textId="77777777" w:rsidR="00A507B1" w:rsidRDefault="00A96D34">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7177647D" w14:textId="77777777" w:rsidR="002D0823" w:rsidRPr="002D0823" w:rsidRDefault="002D0823" w:rsidP="002D0823">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="AE06F6EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B9148FFB"/>
     <w:name w:val="Lijst met opsommingstekens"/>
     <w:styleLink w:val="Lijstmetopsommingstekens"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9026,116 +6415,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC0416FF"/>
-[...64 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="F3663FC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC935F5A"/>
     <w:name w:val="Opsomming lijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Opsomming"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -9150,51 +6473,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04CC3DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5A2BBD6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9263,51 +6586,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0674534A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ADCC080"/>
     <w:lvl w:ilvl="0" w:tplc="92EA966C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="26701F18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9376,51 +6699,51 @@
     <w:lvl w:ilvl="7" w:tplc="77F44F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7AC0B2E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F6E1997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6522FC8"/>
     <w:lvl w:ilvl="0" w:tplc="62B098B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="02DADBEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9489,51 +6812,51 @@
     <w:lvl w:ilvl="7" w:tplc="BCDE2138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E8186EE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F34609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C125048"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9602,51 +6925,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19A913E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B48A8C72"/>
     <w:lvl w:ilvl="0" w:tplc="6F78D9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9715,51 +7038,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ABA1127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D618D828"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9828,51 +7151,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AC52280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9066090A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9941,51 +7264,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB05679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE66A4BE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10054,51 +7377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="223B65EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD92CC30"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -10143,51 +7466,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22EA351C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80465A28"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10256,51 +7579,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E5A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74848598"/>
     <w:lvl w:ilvl="0" w:tplc="6F78D9C8">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10369,51 +7692,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25740AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB9617BC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10482,51 +7805,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26C05C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A490D49A"/>
     <w:lvl w:ilvl="0" w:tplc="D002829C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="170EEC9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -10595,51 +7918,51 @@
     <w:lvl w:ilvl="7" w:tplc="712C1ECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="16E47672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2961399E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E66B5B8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10708,51 +8031,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E315752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F0638A2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10821,51 +8144,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E9F47DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF48468A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10934,51 +8257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="309801C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61402D56"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11047,51 +8370,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A172C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B150F19A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11160,51 +8483,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B42B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DFEE8AC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -11249,51 +8572,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36175FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99BA1F74"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11362,51 +8685,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42015B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B1E59C4"/>
     <w:lvl w:ilvl="0" w:tplc="C3AC42A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11474,51 +8797,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4556B8E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA01B756"/>
     <w:name w:val="Genummerde lijst"/>
     <w:styleLink w:val="Genummerdelijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -11562,51 +8885,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1E5AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2BA06D2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11675,51 +8998,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505B7D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="807C8412"/>
     <w:lvl w:ilvl="0" w:tplc="6F78D9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11788,51 +9111,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B144F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE03310"/>
     <w:lvl w:ilvl="0" w:tplc="50EE432A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2FFC4B6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -11901,51 +9224,51 @@
     <w:lvl w:ilvl="7" w:tplc="780E2F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C4C8D078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F074E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A412E384"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12014,51 +9337,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0C1A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43625764"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12127,51 +9450,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63947992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DEC125E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12240,51 +9563,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66FD4153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBB456EE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12353,51 +9676,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AE937D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="677EC2C2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -12442,51 +9765,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA01973"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C6E265A"/>
     <w:name w:val="Lijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstniveau1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1132" w:hanging="1132"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstniveau2"/>
       <w:lvlText w:val="%1. %2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1132" w:hanging="1132"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -12508,51 +9831,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D71712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABB261A6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12621,51 +9944,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72BD1E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C8687A0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12735,1317 +10058,339 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1134524206">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="340744698">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1653753572">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="627856435">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1833984277">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1134300152">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1670673308">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="393940967">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2077390592">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="591544918">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1190681440">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1171261388">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="371270459">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1733775411">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="14" w16cid:durableId="1215430762">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="340744698">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="15" w16cid:durableId="1453131765">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1653753572">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="16" w16cid:durableId="1056005718">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="627856435">
+  <w:num w:numId="17" w16cid:durableId="454759187">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1509324995">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="497114409">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1246722113">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1694914136">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="441190770">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="539171698">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1001078206">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1623420576">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2021420461">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1206525530">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1072578558">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="557281334">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1026760503">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1068189774">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="747112184">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1833984277">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="33" w16cid:durableId="1900554778">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1134300152">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="393940967">
+  <w:num w:numId="34" w16cid:durableId="38869070">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2077390592">
-[...20 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1453131765">
+  <w:num w:numId="35" w16cid:durableId="2028486394">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0019399A"/>
-[...977 lines deleted...]
-    <w:rsid w:val="00FF7C3E"/>
+    <w:rsidRoot w:val="002D0823"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002D0823"/>
+    <w:rsid w:val="002F4DFF"/>
+    <w:rsid w:val="003013E1"/>
+    <w:rsid w:val="003618ED"/>
+    <w:rsid w:val="00362582"/>
+    <w:rsid w:val="00467544"/>
+    <w:rsid w:val="005F6286"/>
+    <w:rsid w:val="007566E4"/>
+    <w:rsid w:val="00843190"/>
+    <w:rsid w:val="008A391F"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009E6992"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00EA3099"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6DBE7B96"/>
-  <w15:docId w15:val="{79673A10-9274-4E4F-A6D2-899C547C4DAD}"/>
+  <w14:docId w14:val="5DDA8BF7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6F6CC641-4623-4F58-BF97-D3965ACB6EEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="8" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14070,75 +10415,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -14173,55 +10518,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -14293,991 +10638,1643 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
     <w:name w:val="Adressering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevens">
     <w:name w:val="Afzendergegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
+      <w:rFonts w:ascii="Vesper Libre" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
     <w:name w:val="Afzendergegevens url"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
     <w:name w:val="Agendapunt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
     <w:name w:val="Bijlage"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:pageBreakBefore/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Concept">
     <w:name w:val="Concept"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="480" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+      <w:rFonts w:ascii="Roboto Light" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Light" w:cs="Lohit Hindi"/>
       <w:caps/>
       <w:color w:val="3366FF"/>
       <w:spacing w:val="40"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Concepttabel">
     <w:name w:val="Concept tabel"/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
+      <w:rFonts w:ascii="Roboto Thin" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Thin" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiguurTabelTitel">
     <w:name w:val="Figuur/Tabel Titel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:vanish/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde lijst"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Inhopg1"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Inhopg2"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Inhopg3"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Inhopg4"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Inhopg5"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Inhopg6"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Inhopg7"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Inhopg8"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intro">
     <w:name w:val="Intro"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KaderKop">
     <w:name w:val="KaderKop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KaderTekst">
     <w:name w:val="KaderTekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Lijstmetopsommingstekens">
     <w:name w:val="Lijst met opsommingstekens"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau1">
     <w:name w:val="Lijst niveau 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau2">
     <w:name w:val="Lijst niveau 2"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
     <w:name w:val="Lijst niveau 3"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Onderembargo">
     <w:name w:val="Onder embargo"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Onderembargokop">
     <w:name w:val="Onder embargo kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
       <w:caps/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummering">
     <w:name w:val="Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sjabloonsoort">
     <w:name w:val="Sjabloonsoort"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="480" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="480" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Thin" w:hAnsi="Roboto Thin"/>
+      <w:rFonts w:ascii="Roboto Thin" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Thin" w:cs="Lohit Hindi"/>
       <w:caps/>
+      <w:color w:val="000000"/>
       <w:spacing w:val="40"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Specialeafzender">
     <w:name w:val="Speciale afzender"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
+      <w:rFonts w:ascii="Vesper Libre Medium" w:eastAsia="DejaVu Sans" w:hAnsi="Vesper Libre Medium" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardEngels">
     <w:name w:val="Standaard Engels"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardklein">
     <w:name w:val="Standaard klein"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subjects">
     <w:name w:val="Subjects"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Subjectstabel">
     <w:name w:val="Subjects tabel"/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelBroodtekst">
     <w:name w:val="Tabel Broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelHeader">
     <w:name w:val="Tabel Header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelOnderschrift">
     <w:name w:val="Tabel Onderschrift"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vertrouwelijk">
     <w:name w:val="Vertrouwelijk"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:ascii="Roboto Bold" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto Bold" w:cs="Lohit Hindi"/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetregel">
     <w:name w:val="Voetregel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0019399A"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0019399A"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0019399A"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0019399A"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A96D34"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3650D"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3650D"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C3650D"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3650D"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C3650D"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A74998"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00892AED"/>
+    <w:rsid w:val="002D0823"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DC0ED7"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC0ED7"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DC0ED7"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00356FFD"/>
+    <w:rsid w:val="002D0823"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers LT Std" w:hAnsi="Univers LT Std" w:cs="Univers LT Std"/>
+      <w:rFonts w:ascii="Univers LT Std" w:eastAsia="DejaVu Sans" w:hAnsi="Univers LT Std" w:cs="Univers LT Std"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A54A75"/>
+    <w:rsid w:val="002D0823"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/04/03/verzoek-tweede-kamer-over-de-gevolgen-van-een-verworpen-begroting-motie-grinwis-c.s" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/hoogrisicolijst" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/actueel/nieuws/2026/03/25/dashboard-blik-op-nederland-brengt-resultaten-van-de-overheid-in-beeld" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15551,71 +12548,84 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>21</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>28540</ap:Characters>
+  <ap:Pages>18</ap:Pages>
+  <ap:Words>5214</ap:Words>
+  <ap:Characters>28680</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>237</ap:Lines>
+  <ap:Lines>239</ap:Lines>
   <ap:Paragraphs>67</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de begroting voor 2027</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>33661</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>33827</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-26T13:41:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>