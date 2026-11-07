--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,7236 +1,4322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B1819" w:rsidP="00760E9D" w:rsidRDefault="0062085C" w14:paraId="51110D1B" w14:textId="7C1730B9">
-[...46 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00711956" w14:paraId="0C726A97" w14:textId="7FF5E357">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00525627">
-[...43 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Klimaat en Groene Groei (XXIII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00711956" w14:paraId="7E3398CD" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>37020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00095D68">
-[...60 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Klimaat- en Energiefonds voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="0CB01E77" w14:textId="0F377F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="6D3EB04E" w14:textId="257E20A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="709C554B" w14:textId="7CF67B87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00711956" w:rsidP="00E00F3C" w:rsidRDefault="00271E38" w14:paraId="767C3E9F" w14:textId="5B8D82EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="7BC90AED" w14:textId="69CBC28D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budgetrecht is een essentieel parlementair recht. Het begint met het vooraf goedkeuren van begrotingswetsvoorstellen door het parlement. Alleen met instemming van het parlement kan het kabinet de begroting uitvoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6AB513A4" w14:textId="3C054D4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ieder jaar stuurt de Algemene Rekenkamer de Tweede Kamer aandachtspunten bij de ontwerpbegrotingen van de ministeries voor de begrotingsbehandeling. Deze brief gaat in op de ontwerpbegroting 2027 (begrotingshoofdstuk XXIII) van het ministerie van Klimaat en Groene Groei (KGG) (Kamerstuk 37020-XXIII) en het Klimaatfonds (begrotingshoofdstuk M) (Kamerstuk 37020-M).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2D52394C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De onderwerpen in deze begrotingsbrief zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025247F" w:rsidP="00AD1558" w:rsidRDefault="00A77FB8" w14:paraId="55864A57" w14:textId="220BA441">
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="466CF465" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00A77FB8" w14:paraId="1BDEDA34" w14:textId="33A928FB">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="5CE8B416" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="007B25E4" w:rsidP="00AD1558" w:rsidRDefault="00A77FB8" w14:paraId="4F65B443" w14:textId="7B95F714">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sturen op resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="66519152" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00603621" w:rsidP="00AD1558" w:rsidRDefault="00A77FB8" w14:paraId="2CC8F14F" w14:textId="56335E2C">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6240F51E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="003E3C11" w:rsidR="004574C5" w:rsidP="00AD1558" w:rsidRDefault="000054DA" w14:paraId="6AE74772" w14:textId="02D6D2AA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgelicht: vulmaatregel gasopslag EBN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="7108632D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...130 lines deleted...]
-    <w:p w:rsidR="00DE0829" w:rsidP="008E4B28" w:rsidRDefault="0072155D" w14:paraId="7C7BB2D8" w14:textId="48935AF5">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitgelicht: het waterstofnetwerk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="69D1A909" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2B4EA97E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief staan de onvolkomenheden vermeld uit ons verantwoordingsonderzoek 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="03C91DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00271E38" w:rsidRDefault="00E00F3C" w14:paraId="558A9D7E" w14:textId="76D82E4C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navolgbaarheid van het geld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="41C8C330" w14:textId="77C4192E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ontwerpbegrotingen moeten de Tweede Kamer inzicht bieden in de beleidsvoornemens van het kabinet en de daarmee gemoeide uitgaven en ontvangsten. De ontwerpbegroting 2027 is de eerste van het kabinet-Jetten. In de Voorjaarsnota zijn de voorgenomen intensiveringen en/of bezuinigingen uit het coalitieakkoord verwerkt (Kamerstuk 36848, nr. 31). Het is belangrijk dat deze aanpassingen in de ontwerpbegroting voor 2027 goed te volgen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="4DF4EF2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij selecteerden 2 intensiveringen uit het coalitieakkoord die in 2027 ingaan en gingen na of deze herkenbaar zijn opgenomen in de ontwerpbegroting. Het gaat om: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="4887F938" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indirecte kostencompensatie </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Indirecte kostencompensatie Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Europese emissiehandel</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>emissiehandelsysteem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>systeem</w:t>
-[...155 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> (ETS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Elektriciteitsproducenten maken kosten om emissierechten aan te kopen onder het ETS. Deze kosten worden doorberekend in de elektriciteitsprijs. Voor bedrijven in sectoren die veel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>elektriciteit verbruiken kan dit leiden tot een concurrentienadeel ten opzichte van producenten buiten de EU. De regeling compenseert deels deze elektriciteitskosten en beoogt tegen te gaan dat Nederlandse industriële productie naar landen buiten de EU verdwijnt. Een voorwaarde van de regeling is dat minstens de helft van de verstrekte subsidie wordt geïnvesteerd in CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F07D85" w:rsidR="00F07D85">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-reductie. De bedragen voor deze regeling zijn navolgbaar opgenomen en toegelicht in de ontwerpbegroting KGG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450125" w:rsidR="00E17756">
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De bedragen uit het coalitieakkoord komen overeen met de bedragen in de ontwerpbegroting, waarbij het bedrag van 2026 uit het coalitieakkoord in de begroting in 2027 is opgenomen en de bedragen van 2027 en 2028 in het jaar 2028 zijn opgeteld, zie volgende tabel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2370C6D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="388801DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:t>ndirecte kostencompensatie ETS</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geraamde uitgaven (in miljoenen €) voor de intensivering indirecte kostencompensatie ETS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1843"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1030"/>
+        <w:gridCol w:w="1913"/>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="1071"/>
+        <w:gridCol w:w="1108"/>
+        <w:gridCol w:w="1071"/>
+        <w:gridCol w:w="1071"/>
+        <w:gridCol w:w="1071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E325A" w:rsidTr="00692365" w14:paraId="670E7D5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00692365" w14:paraId="26C1FF42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="575041D5" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="54BC4F21" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaartal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="7109B4FD" w14:textId="734A3136">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="573488A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="3CFA79BF" w14:textId="6F9638B0">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="156AEBC0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="701D6768" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="41E2D501" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="3314E483" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3612604E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="438F4670" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="7A055B1C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="6A8E1026" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3A854C04" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E325A" w:rsidTr="00692365" w14:paraId="6D739456" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00692365" w14:paraId="5BCED4D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="31EC206B" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="7B6A5D97" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="42BA35AD" w14:textId="19E26287">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3A956929" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="4AA47539" w14:textId="6AF601B8">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="10F014C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="004315AF" w:rsidRDefault="00E572B3" w14:paraId="2231E912" w14:textId="2D204885">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="004315AF" w:rsidRDefault="00E00F3C" w14:paraId="6558CED5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="548"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="6FC71773" w14:textId="6C7854C1">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="1B03AD5A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="43DB94A8" w14:textId="23D22769">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="771E25B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="59E2D0DD" w14:textId="03269265">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="5A99DD62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E325A" w:rsidTr="00692365" w14:paraId="3ECD9567" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00692365" w14:paraId="10922F06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="006E325A" w14:paraId="060E9038" w14:textId="7E931794">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="28C80696" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> KGG</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ontwerpbegroting KGG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="240984B0" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="1CB1711A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="77BF7A40" w14:textId="7CAA158C">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="5E4CA64B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="07C1D527" w14:textId="2EB3B328">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3D947FC3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>578</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="321ADBDC" w14:textId="06961894">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="04F620A1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="4B716495" w14:textId="62A00ADC">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="714E6A38" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00692365" w:rsidP="00D8019A" w:rsidRDefault="00692365" w14:paraId="582C83EA" w14:textId="2FDFD401">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="684DED36" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004315AF" w:rsidR="00F61F54" w:rsidP="004315AF" w:rsidRDefault="00F61F54" w14:paraId="02A56DD0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="5322BD10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006E0752" w:rsidP="00980C24" w:rsidRDefault="00DE0829" w14:paraId="230BD755" w14:textId="3E3A6A12">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="76BBFE61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wind op zee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB4ED7" w:rsidR="00E17756">
-[...75 lines deleted...]
-    <w:p w:rsidR="008E4B28" w:rsidP="00DB7C68" w:rsidRDefault="008E4B28" w14:paraId="57AF40D1" w14:textId="77777777">
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (40 gigawatt (GW)). Het kabinet heeft als doel gesteld om uiterlijk in 2040 40 GW windenergie op zee te realiseren. De bedragen die zijn opgenomen in de ontwerpbegroting KGG en de bedragen die hiervoor gereserveerd zijn op de Aanvullende Post bij Financiën komen nagenoeg overeen met de bedragen uit het coalitieakkoord, zie volgende tabel. In de begroting wordt niet toegelicht dat een deel van het geld nog op de Aanvullende Post staat. Dit maakt het daarom minder navolgbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="251ABAD6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="0D7E774A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:t>ind op zee (40 GW)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geraamde uitgaven (in miljoenen €) voor de intensivering wind op zee (40 GW)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1913"/>
         <w:gridCol w:w="902"/>
         <w:gridCol w:w="1030"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="1030"/>
         <w:gridCol w:w="1030"/>
         <w:gridCol w:w="1030"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C641BE" w:rsidR="00E572B3" w:rsidTr="00DB7C68" w14:paraId="2904568F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00DB7C68" w14:paraId="59DF101D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="1157C15E" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="47B319AA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaartal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="6EA1F336" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3CEC690C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="55FC4412" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="5486C67A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="49CC3E48" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="51791D59" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="3B7E1E88" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="2E67AFCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="70662118" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="5AD04ED2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="19107FD2" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="046CB817" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E572B3" w:rsidTr="00DB7C68" w14:paraId="636358DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00DB7C68" w14:paraId="47630B92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="2679796D" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="5D7A067E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="470BE1E1" w14:textId="77777777">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="2D58076F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BD5C48" w:rsidR="00BD5C48" w:rsidP="00FB4ED7" w:rsidRDefault="00BD5C48" w14:paraId="1D341D65" w14:textId="5E91970A">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00FB4ED7" w:rsidRDefault="00E00F3C" w14:paraId="25220A3D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="73587A83" w14:textId="7B18A0CB">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="25EF82A1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="2460F717" w14:textId="1D18A004">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="7073245D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="548"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="36F3FECE" w14:textId="4E277F1E">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="0C4707BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="4982E952" w14:textId="4915614D">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="1C008C31" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00E572B3" w:rsidRDefault="00E572B3" w14:paraId="3E3DC961" w14:textId="18C47865">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E572B3" w:rsidRDefault="00E00F3C" w14:paraId="5C0F05EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E572B3" w:rsidTr="00DB7C68" w14:paraId="17BCCFC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00DB7C68" w14:paraId="55BAECB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E37964" w14:paraId="75551330" w14:textId="186EA07A">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3DBFBBE7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t>*</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ontwerpbegroting KGG*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="0080410E" w14:paraId="5BCE10C5" w14:textId="08719485">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="7F985AEA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="0B664AFC" w14:textId="5C97CEDB">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="12E4C696" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>6</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66</w:t>
             </w:r>
-            <w:r w:rsidR="0080410E">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="6DA31A78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1030" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="253B4D5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1030" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="6F1354ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1030" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="53AE0321" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00DB7C68" w14:paraId="67F70BF8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="7F181F9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanvullende Post</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="5B81C2E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1030" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="1C1EA495" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="6E574ADC" w14:textId="4DB0A689">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="5E9CB65A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="00E572B3" w14:paraId="25DFC54C" w14:textId="09540F68">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="3D0C8CD0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8019A" w:rsidR="00E572B3" w:rsidP="00D8019A" w:rsidRDefault="0080410E" w14:paraId="740C5243" w14:textId="45F20457">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="2582D38B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-              </w:rPr>
-[...102 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F73D5" w:rsidP="00D8019A" w:rsidRDefault="006E0752" w14:paraId="2EA9DB4F" w14:textId="4E7209F5">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00D8019A" w:rsidRDefault="00E00F3C" w14:paraId="26FA3604" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004315AF" w:rsidR="00F61F54" w:rsidP="0072522F" w:rsidRDefault="0080410E" w14:paraId="6AEAD415" w14:textId="6EFE3DE1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="0B93251B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* De bedragen uit de ontwerpbegroting KGG zijn afgerond</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="27032186" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="3E29EBAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...89 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op bovenstaande stellen we vast dat de genoemde intensiveringen uit het coalitieakkoord ten dele navolgbaar zijn opgenomen en toegelicht in de ontwerpbegroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6942DEBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00271E38" w:rsidRDefault="00E00F3C" w14:paraId="45677D15" w14:textId="76EB08E3">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB1849">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Sturen op Resultaten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00455A2F" w:rsidR="00270340" w:rsidP="00E61E55" w:rsidRDefault="00270340" w14:paraId="223EEC38" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2E365D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006123D4" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4F69799F" w14:textId="2624C123">
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="76B1C804" w14:textId="2E4C6AB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...115 lines deleted...]
-    <w:p w:rsidR="00D34530" w:rsidP="00D34530" w:rsidRDefault="00D34530" w14:paraId="517D46DB" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vinden het belangrijk dat begrotingen en beleidsvoornemens duidelijke doelen bevatten. Om goed te kunnen besluiten waar publiek geld aan wordt besteed, is het belangrijk dat het kabinet vooraf duidelijk aangeeft wat het wil bereiken. De Tweede Kamer heeft het kabinet opgeroepen om concrete en meetbare hoofddoelen en hoofdresultaten op te nemen in het jaarverslag (motie-Van der Lee c.s. Kamerstuk 36740, nr. 7). Ook de minister van Financiën heeft aangegeven het belang van duidelijke doelen en resultaten te onderschrijven. De minister wil deze ook een plaats geven in de begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="1B89988C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="009469F7" w14:paraId="4D717274" w14:textId="029D87FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij zijn nagegaan of in de beleidsagenda van de begroting van KGG duidelijke en bij voorkeur meetbaar geformuleerde doelen staan opgenomen over de hoofddoelen van het kabinetsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="1216E6AB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00032B10" w:rsidP="00D34530" w:rsidRDefault="00032B10" w14:paraId="3ED3B804" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het doel van de begroting van KGG is de transitie naar een weerbaar, concurrerend en duurzaam Nederland. In de ontwerpbegroting zijn in de beleidsagenda de volgende 3 onderliggende doelen opgenomen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="139BE592" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de transitie naar een duurzaam energieaanbod; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="5EC2D566" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de transitie naar een duurzame energievraag;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="73818F34" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de transitie naar een volledig circulaire economie in 2050.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="4C5FC656" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00004B7F" w:rsidP="00D34530" w:rsidRDefault="00E0026A" w14:paraId="1373022F" w14:textId="7076385E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="1148A23E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5160"/>
         </w:tabs>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="005904DF" w:rsidP="00AD1558" w:rsidRDefault="002259FB" w14:paraId="6240FE72" w14:textId="50F88E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Per onderliggend doel zijn er subdoelen geformuleerd. We geven per onderliggend doel een voorbeeld van een subdoel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2A84E590" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Opsomming"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7 GW kernenergie in 2050;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="47679244" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00E0026A" w:rsidP="00AD1558" w:rsidRDefault="002259FB" w14:paraId="30BD4448" w14:textId="3DFAF74F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11,7% minder energieverbruik in 2030 (ten opzichte van het referentiejaar 2020);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6B630315" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="003E3C11" w:rsidR="00E0026A" w:rsidP="00AD1558" w:rsidRDefault="002259FB" w14:paraId="6A453AFF" w14:textId="5ACE05B7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15% lager grondstoffengebruik (zoals kleding, elektronica en kunststoffen) in 2035 (ten opzichte van het referentiejaar 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="507A284D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="7968EC8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We stellen vast dat voor de in de beleidsagenda aangegeven beleidsprioriteiten concrete (sub)doelen zijn geformuleerd. Met ingang van de ontwerpbegroting 2027 worden in de begroting de hoofddoelen en risico’s opgenomen. Dit vinden wij een positieve ontwikkeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="49481AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6E3E6617" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategische Evaluatieagenda (SEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6ADF78B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister is verantwoordelijk voor het periodiek onderzoeken van de doelmatigheid en doeltreffendheid van het beleid dat aan zijn/haar begroting ten grondslag ligt. De SEA laat zien welke evaluaties zijn uitgevoerd en gepland per beleidsthema. De Tweede Kamer kan de evaluatieagenda in de begroting beoordelen, en aandacht vragen voor evaluaties die in de agenda ontbreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="1A25ED5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="3C0F6173" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op het financieel belang vinden we de evaluatieonderzoeken uit de SEA van bijzonder belang voor de Tweede Kamercommissie Klimaat en Groene Groei. Wij adviseren u deze evaluaties te agenderen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="351A44C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...357 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fiscale regelingen </w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Fiscale regelingen energiebelasting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In de Staat van de Rijksverantwoording van 2024 hebben we gewezen op 4 niet doelmatige en/of doeltreffende fiscale regelingen voor de energiebelasting. De verwachte omvang van deze fiscale regelingen voor 2027 is weergegeven in de volgende tabel. Ondoelmatige en ondoeltreffende fiscale regelingen leiden mogelijk tot onnodige derving van belastinginkomsten. Het schrappen of aanpassen van alle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondoelmatige en/of ondoeltreffende fiscale regelingen kan in totaal € 35 miljard opleveren. Deze evaluatie kan voor uw Kamer opnieuw een moment zijn om de fiscale regelingen voor de energiebelasting tegen het licht te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="4BCC80FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="7F7D8B27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verwachte omvang van fiscale regelingen energiebelasting in 2027 (bedragen in miljoenen €) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="3964"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C641BE" w:rsidR="00A46D90" w:rsidTr="00A46D90" w14:paraId="1FC86E90" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00A46D90" w14:paraId="4EE6FF75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00A46D90" w14:paraId="4B34B97C" w14:textId="40A36C4A">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="0E50532D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...28 lines deleted...]
-              <w:t>nergiebelasting</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fiscale regelingen energiebelasting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00226988" w14:paraId="40BCA310" w14:textId="07493B68">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="3A93B080" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004315AF">
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verwachte omvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887C4C" w:rsidTr="00A46D90" w14:paraId="3A3A85B3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00A46D90" w14:paraId="4FBAD090" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00887C4C" w:rsidP="00A46D90" w:rsidRDefault="00887C4C" w14:paraId="54824B96" w14:textId="0A154C38">
-            <w:r>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="0EE306FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Salderingsregeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004315AF" w:rsidR="00887C4C" w:rsidDel="00226988" w:rsidP="00A46D90" w:rsidRDefault="00887C4C" w14:paraId="259AAF0E" w14:textId="6C4BD4EC">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidDel="00226988" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="36900FCC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Deze regeling stopt in 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D90" w:rsidTr="00A46D90" w14:paraId="5B6D2627" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00A46D90" w14:paraId="100E476B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A46D90" w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00A46D90" w14:paraId="5B699DA2" w14:textId="2A8285E5">
-            <w:r w:rsidRPr="006952BC">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="4CDFFAC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Vrijstellingen voor energie-intensieve processen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00F94813" w14:paraId="7DD1245E" w14:textId="2D9A6725">
-            <w:r>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="47A495A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D90" w:rsidTr="00A46D90" w14:paraId="3E283DE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00A46D90" w14:paraId="72E72051" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00A46D90" w14:paraId="055D97B0" w14:textId="6C5760E7">
-            <w:r w:rsidRPr="00FF59FD">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="0ED6913E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Belastingvermindering per aansluiting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="005779E1" w14:paraId="7290F587" w14:textId="0151AAE4">
-            <w:r>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="588EA1EF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4.574</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D90" w:rsidTr="00A46D90" w14:paraId="4EC9EF2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidTr="00A46D90" w14:paraId="11951E0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00A46D90" w14:paraId="28DB4BCA" w14:textId="6F2D7F64">
-            <w:r w:rsidRPr="006952BC">
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="27CFC31B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Inputvrijstelling voor elektriciteitsopwekking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A46D90" w:rsidP="00A46D90" w:rsidRDefault="00F94813" w14:paraId="7FF756CD" w14:textId="48318EBA">
-            <w:r>
+          <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00A46D90" w:rsidRDefault="00E00F3C" w14:paraId="687CAA10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003E3C11" w:rsidR="00A46D90" w:rsidP="004315AF" w:rsidRDefault="00A46D90" w14:paraId="635D31F3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="000A29BA" w:rsidR="00EA598D" w:rsidP="00EA598D" w:rsidRDefault="00D56AB1" w14:paraId="43DBBD83" w14:textId="6149C2C6">
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="20AEA454" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="66E2E88E" w14:textId="7D6A3C50">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:numPr>
-[...159 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...210 lines deleted...]
-    <w:p w:rsidR="001374A0" w:rsidP="003E3C11" w:rsidRDefault="006221C1" w14:paraId="3C98B3C3" w14:textId="2F26EEE4">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Evaluatie Tijdelijke wet Klimaat- en energiefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In de evaluatie wordt ingegaan op de doeltreffendheid, de effecten in de praktijk en het functioneren van het fonds. Deze evaluatie kan voor uw Kamer een moment zijn te bespreken hoe het Klimaat- en energiefonds functioneert. In ons verantwoordingsonderzoek KGG 2025 constateren we dat de beleidsresultaten van het Klimaatfonds (voorloper van het Klimaat- en energiefonds) lastig navolgbaar zijn (Kamerstuk 36945-XXIII, nr. 2). Dat komt doordat de informatie over de beleidsresultaten versnipperd is over de jaarverslagen van meerdere ministeries. Dit maakt nauwelijks te volgen wat het kabinet heeft bereikt met de verschillende activiteiten die uit het fonds worden gefinancierd. De minister heeft toegezegd in de bijlage van het Klimaat- en energiefonds meer informatie over de realisatie en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van maatregelen te delen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2A0078B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00271E38" w:rsidRDefault="00E00F3C" w14:paraId="6F23B1E2" w14:textId="021062C2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...50 lines deleted...]
-    <w:p w:rsidR="001374A0" w:rsidP="00E84140" w:rsidRDefault="006221C1" w14:paraId="49350560" w14:textId="0D5143BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risico’s en beheer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="476C2E27" w14:textId="2E2D6F2C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij verwachten dat een ontwerpbegroting aandacht besteedt aan financiële risico’s, bedrijfsvoeringrisico’s en/of beleidsrisico’s. Wij hebben op 20 mei 2026 onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd (Bijlage bij Kamerstuk 36945, nr. 3). De minister heeft in het jaarverslag over 2025 ook een aantal risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00711956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s genoemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00711956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 36945-XXIII, nr. 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In de ontwerpbegroting voor 2027 geeft de minister aan welke risico’s een rol spelen voor het behalen van de onderliggende doelen. De minister heeft aandacht voor de volgende risico’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="1C335C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Opsomming"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De weerbaarheid en leveringszekerheid van energie is onder druk door netcongestie en de afhankelijkheden in de aanvoer van olie- en gasproducten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="7963BAD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Opsomming"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om draagvlak te behouden, is het van groot belang om de energietransitie zo vorm te geven dat een stijgende duurzame energievraag haalbaar, betaalbaar en rechtvaardig blijft voor huishoudens en bedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="020355B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Opsomming"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De circulaire transitie is in grote mate afhankelijk van Europees afval- en productbeleid. Voor schaalvergroting, versnelling van de transitie en een gelijk speelveld voor de industrie is daarom ook een Europese aanpak van belang, waardoor Nederland ook afhankelijk is van het ambitieniveau van andere EU-lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="54FC53AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6F22F9E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de risico’s die de minister benoemt in de ontwerpbegroting zien wij de volgende risico’s uit onze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2BD9EC89" w14:textId="5DA0263E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er is </w:t>
-[...27 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>Klimaatdoelen raken uit zicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het is heel erg onwaarschijnlijk dat Nederland het wettelijke klimaatdoel van 55 % emissiereductie in 2030 haalt. Dit blijkt uit de Klimaat- en Energieverkenning (KEV) 2026 van het Planbureau voor de Leefomgeving (PBL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00711956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bijlage bij Kamerstuk 32813, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00711956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00711956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1576)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84140" w:rsidR="00E84140">
-[...6 lines deleted...]
-    <w:p w:rsidR="001374A0" w:rsidP="003E3C11" w:rsidRDefault="006221C1" w14:paraId="121BFCEF" w14:textId="01A00373">
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="62540089" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...101 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+        <w:t>Er is onvoldoende zicht op de kosten bij investeringen in kernenergie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het risico is dat het parlement onvoldoende zicht heeft op alle kosten, waardoor onomkeerbare besluiten worden genomen met een groot financieel belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="4BA56D86" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...166 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subsidies worden niet doelmatig ingezet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wij hebben bijvoorbeeld geconstateerd dat door overlap met een warmtenet het risico is dat de subsidies voor warmtepompen niet doelmatig worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="24677AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="30DE20FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wij vragen uw aandacht voor de bovengenoemde risico’s. Uiteindelijk kunnen deze risico’s in de toekomst gevolgen hebben voor de uitgaven en het bereiken van afgesproken resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="54A3D3E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00271E38" w:rsidRDefault="00E00F3C" w14:paraId="2C0486BB" w14:textId="3E99D68B">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E33E33">
+      <w:bookmarkStart w:name="_Hlk239087227" w:id="0"/>
+      <w:r w:rsidRPr="00271E38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De minister </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Uitgelicht: vulmaatregel gasopslag EBN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="44B1708D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk237952606" w:id="1"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de gascrisis in 2022 slaat staatsdeelneming Energie Beheer Nederland (EBN) jaarlijks gas op in verschillende Nederlandse gasopslagen als de markt dat niet voldoende doet (voorheen bekend als: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vultaak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gasopslagen EBN). Dit geeft de minister van KGG de gelegenheid om te sturen op het halen van de Europese vuldoelstellingen. Ze heeft hiervoor een lening van € 21 miljard aan EBN beschikbaar gesteld. In Nederland hebben we 3 ondergrondse seizoensopslagen: Bergermeer, Grijpskerk en Norg. In een seizoensopslag wordt gas in de zomer opgeslagen voor de winter. De totale capaciteit van alle ondergrondse gasopslagen in Nederland is 144 terawattuur (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Dat is ongeveer de helft van het totale jaarlijkse aardgasgebruik in Nederland (in 2025 was dat ongeveer 293 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6637A909" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="005CB9FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...381 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister heeft maar deels invloed op het behalen van de Europese vuldoelstelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="00578165" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese verordening Gasleveringszekerheid verplicht lidstaten voldoende gas in hun gasopslagen op te slaan. De Europese doelstelling voor de Nederlandse gasopslagen was 74 % op 1 november 2026, wat neerkomt op 107 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het doel van het kabinet was hoger. Het kabinet wilde 115 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de Nederlandse seizoensopslagen, wat neerkomt op 80 % van de totale Nederlandse gasopslagcapaciteit. In september 2026 heeft het kabinet, na oproep van de Europese Commissie, het doel echter verlaagd naar 64 %, wat neerkomt op 93 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="380B9D71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="30A3BE2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De markt is verantwoordelijk voor het opslaan van gas in de seizoensopslagen. Als de markt dit onvoldoende doet, slaat EBN gas op in de 3 seizoensopslagen. Het gaat om maximaal 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wat neer komt op 56 % van het totaal. Ook als EBN voldoet aan de vastgestelde maximale gasopslag, blijft er een rol over voor marktpartijen: zij zijn nodig om de Europese vuldoelstelling te halen. EBN heeft de vrijheid en flexibiliteit om optimaal te handelen. Echter, de minister van KGG kan wel bijsturen op onder andere het vultempo. Op het deel van de doelstelling dat marktpartijen invullen, heeft de minister van KGG geen mogelijkheden tot bijsturen. Ook geldt er geen verplichting voor marktpartijen om gas op te slaan in de gasopslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="14C372CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="291813FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Midden september 2026 lopen marktpartijen achter bij het opslaan van gas in de seizoensopslag Bergermeer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierdoor is het doel van het kabinet voor het vullen van de gasopslagen van 80 % technisch niet meer haalbaar, aldus Gasunie in augustus 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="1BC3B1DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="3D8B6D23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De oorzaken dat het opslaan van gas in de gasopslagen achterloopt zijn de relatief hoge gasprijzen in de zomer en de onzekere geopolitieke situatie. Omdat marktpartijen achterlopen, slaat EBN gas op in zowel Bergermeer, als Norg en Grijpskerk. Tot dit jaar had </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>GasTerra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als enige marktpartij toegang tot de gasopslagen om gas op te slaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="28E6A93D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="33F7549D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bij stijgende gasprijzen zijn er voldoende financiële middelen beschikbaar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008227FA" w:rsidP="00C43B9C" w:rsidRDefault="00172E33" w14:paraId="307D90A5" w14:textId="6ABA94D0">
-[...371 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="3275E181" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van KGG heeft de afgelopen jaren een lening en een subsidie beschikbaar gesteld aan EBN. Voor 2027 bedraagt de lening € 21 miljard en de subsidie iets meer dan € 1 miljard. De lening is bedoeld om gas aan te kopen en voor aanvullende zekerheidsstortingen wanneer de gasprijs snel oploopt. De hoogte van de leencapaciteit is gebaseerd op een bepaalde gasprijs. EBN betaalde de afgelopen jaren deze lening altijd in zijn geheel terug het jaar daarop. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6F58DCDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="3F1E03AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De subsidie is bedoeld kosten te dekken (zoals beheerskosten, financieringskosten en handelsverliezen) die EBN maakt bij het opslaan van gas in de gasopslagen. De subsidie wordt met een heffing gefinancierd bij gebruikers van het landelijk transmissiesysteem voor gas van Gasunie Transport Services (GTS). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="7D7F9AD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="23646DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De volgende figuren bevatten een overzicht van de beschikbare subsidie en lening voor EBN voor de afgelopen en komende opslagjaren met de bijbehorende vastgestelde maximale gasopslag door EBN in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Een opslagjaar (opslaan en onttrekken) loopt van april tot april. Voor dit opslagjaar (2026-2027) en het volgende jaar (2027-2028) is voor zowel de beschikbare lening als de subsidie de geraamde verplichting hoger dan de geraamde kasuitgaven. Deze figuren laten zien dat EBN voor aankomende opslagjaren 2026-2027 en 2027-2028 vooralsnog minder kosten denkt te maken dan de minister maximaal aan subsidie beschikbaar heeft gesteld. Ook heeft EBN nog geen aanspraak gedaan op de volledige leencapaciteit, omdat de gasprijzen (nog) niet een dermate hoog niveau hebben bereikt dat dat nodig was. Als de gasprijzen de komende maanden eventueel nog flink stijgen, dan is het vooralsnog aannemelijk dat er nog voldoende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5C860006" wp14:anchorId="7862103C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="713AA4A9" wp14:anchorId="1EBA6ED5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>4103260</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5043170" cy="3602355"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="855688649" name="Afbeelding 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5043170" cy="3602355"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00404482" w:rsidR="00852FAE">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financiële middelen zijn om dit op te vangen en voldoende gas op te slaan in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2F166F51" wp14:anchorId="743FC3C2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="372762D4" wp14:anchorId="71CBEBF1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>468740</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5041265" cy="3601720"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1471151401" name="Afbeelding 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5041265" cy="3601720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00852FAE">
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">gasopslagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0033112B" w:rsidP="00C43B9C" w:rsidRDefault="0033112B" w14:paraId="32B93540" w14:textId="1B176CE3"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Kop1"/>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="5EDB95BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="290C5AEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00271E38" w:rsidRDefault="00271E38" w14:paraId="5A088205" w14:textId="3D674929">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00271E38" w:rsidRDefault="00E00F3C" w14:paraId="1370F0CE" w14:textId="65E6ABEB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitgelicht: het waterstofnetwerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="6ED2D365" w14:textId="3E53B576">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In ons rapport </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...127 lines deleted...]
-        <w:t xml:space="preserve">stelt. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanleg waterstofnetwerk onder hoge druk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uit december 2025 concludeerden we dat de aanleg van het waterstofnetwerk vertraagd is en de subsidie niet doeltreffend is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38" w:rsidR="00711956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 32813, nr. 1545)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het is namelijk aannemelijk dat de subsidie van € 750 miljoen voor Gasunie onvoldoende is om de verwachte verliescompensatie te dekken. Deze was opgelopen tot € 2,5 miljard, dat is € 1,8 miljard meer dan de minister maximaal beschikbaar stelde. Er zijn daarom aanvullende maatregelen nodig om een kostendekkend netwerk te realiseren. We constateren dat de minister in de ontwerpbegroting KGG 2027 geen extra geld voor de aanleg van het waterstofnetwerk beschikbaar stelt. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00CB7255" w:rsidP="006247D9" w:rsidRDefault="00CB7255" w14:paraId="368C17AD" w14:textId="1A8F453D"/>
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="3F97A9EA" w14:textId="52123B46">
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="2904AB40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="332A7CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="0006B524" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00271E38" w:rsidP="00E00F3C" w:rsidRDefault="00271E38" w14:paraId="2CB97AE5" w14:textId="1A7F7815">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wij vertrouwen erop dat deze brief behulpzaam is bij de begrotingsbehandeling in uw Kamer. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="1640DCF6" w14:textId="326ACE98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Algemene Rekenkamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B536C7" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="761B569F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>Algemene Rekenkamer</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="5882F36B" w14:textId="07667E08">
+        <w:t>drs. P.J. (Pieter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t>Duisenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B536C7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="11D70D8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>president</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="022F6A09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="70039B41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk214980377" w:id="2"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>drs. M.J.P.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Pieter Duisenberg, </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006247D9" w:rsidP="006247D9" w:rsidRDefault="006247D9" w14:paraId="32C136C0" w14:textId="3AE2E55F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mark) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002310BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Smolenaars </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00360322" w:rsidR="00271E38" w:rsidP="00271E38" w:rsidRDefault="00271E38" w14:paraId="55681176" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>president</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="07843D1E" w14:textId="4BDFBF85">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>secretaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00360322">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="047775F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="75F53D00" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD1558" w:rsidP="00AD1558" w:rsidRDefault="00AD1558" w14:paraId="095E1B25" w14:textId="6E253EF1">
-[...59 lines deleted...]
-      <w:pgMar w:top="2834" w:right="1133" w:bottom="1530" w:left="2834" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00271E38" w:rsidRDefault="00E00F3C" w14:paraId="5C3212A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage: overzicht onvolkomenheden verantwoordingsonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="080248A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00E00F3C" w:rsidP="00E00F3C" w:rsidRDefault="00E00F3C" w14:paraId="5AA9895A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271E38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van KGG had in het verantwoordingsonderzoek 2025 geen onvolkomenheden. De verantwoordelijkheid voor problemen in de bedrijfsvoering ligt sinds kabinet-Jetten bij de minister van Economische Zaken en Klimaat (EZK). De onvolkomenheden en aandachtspunten bij de bedrijfsvoering van het gezamenlijke ambtenarenapparaat rekenen we niet de minister van KGG aan. Wel blijven deze onvolkomenheden risico’s voor de uitvoering van het beleid van de minister van KGG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00271E38" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="3507305E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00271E38" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CA33679" w14:textId="77777777" w:rsidR="004A656F" w:rsidRDefault="004A656F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="336B0C1E" w14:textId="77777777" w:rsidR="000A17D6" w:rsidRDefault="000A17D6" w:rsidP="00E00F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0389BA99" w14:textId="77777777" w:rsidR="004A656F" w:rsidRDefault="004A656F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B2A0DF7" w14:textId="77777777" w:rsidR="000A17D6" w:rsidRDefault="000A17D6" w:rsidP="00E00F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...54 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DINKL D+ Univers">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6EC72E45" w14:textId="77777777" w:rsidR="00F44F0E" w:rsidRDefault="00F44F0E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10D2CAE7" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRPr="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="507CCFF6" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C28B90A" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRPr="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
     <w:pPr>
-      <w:spacing w:after="1850" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4150D333" w14:textId="77777777" w:rsidR="00F44F0E" w:rsidRDefault="00F44F0E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62257501" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRPr="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DA5D0E5" w14:textId="77777777" w:rsidR="004A656F" w:rsidRDefault="004A656F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11664BCA" w14:textId="77777777" w:rsidR="000A17D6" w:rsidRDefault="000A17D6" w:rsidP="00E00F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69989E83" w14:textId="77777777" w:rsidR="004A656F" w:rsidRDefault="004A656F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FAE348E" w14:textId="77777777" w:rsidR="000A17D6" w:rsidRDefault="000A17D6" w:rsidP="00E00F3C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...7 lines deleted...]
-    <w:p w14:paraId="04E92CDF" w14:textId="2F7B6920" w:rsidR="007D7FB2" w:rsidRDefault="007D7FB2">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="11425133" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Marktpartijen hebben op dit moment enkel toegang tot de seizoensopslag Bergermeer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D9B5E73" w14:textId="77777777" w:rsidR="00F44F0E" w:rsidRDefault="00F44F0E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F01B974" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRPr="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...501 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="353B71BD" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRPr="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26E310A0" w14:textId="77777777" w:rsidR="00641AF9" w:rsidRDefault="00641AF9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EAA5F38" w14:textId="77777777" w:rsidR="00E00F3C" w:rsidRPr="00E00F3C" w:rsidRDefault="00E00F3C" w:rsidP="00E00F3C">
     <w:pPr>
-      <w:spacing w:after="6960" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1257 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC23955F"/>
-[...151 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00D21492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E608200"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7299,51 +4385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06BC0E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88F8F222"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7412,51 +4498,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10CE68FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BEAF6AC8"/>
     <w:name w:val="Opsomming lijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Opsomming"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="566" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -7471,51 +4557,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7DE11F0"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7560,51 +4646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25281DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="204C4CD2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7673,206 +4759,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...154 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6151376E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54140124"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7914,51 +4845,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B10D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19AE771A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8027,164 +4958,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72463AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="075E16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8253,395 +5071,54 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-    <w:nsid w:val="793713CD"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7451F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8AA42ECE"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="578E71AA"/>
+    <w:tmpl w:val="E6A4D604"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8683,1670 +5160,255 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2015914666">
+  <w:num w:numId="1" w16cid:durableId="354043184">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="869688219">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1137603971">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1577477138">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1390346545">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="606624430">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="738868655">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1242831136">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947734053">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="274605148">
+  <w:num w:numId="9" w16cid:durableId="1018310551">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="735930898">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0062085C"/>
-[...1399 lines deleted...]
-    <w:rsid w:val="00FF76D6"/>
+    <w:rsidRoot w:val="00E00F3C"/>
+    <w:rsid w:val="00037DA2"/>
+    <w:rsid w:val="000A17D6"/>
+    <w:rsid w:val="00271E38"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="005767DB"/>
+    <w:rsid w:val="00711956"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rsid w:val="00E30CC3"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="429A65CE"/>
-  <w15:docId w15:val="{85CA5E94-16B5-43E6-B3DE-D41ACE003FF4}"/>
+  <w14:docId w14:val="7CF2657B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7E7AC06A-F13F-4632-B3BF-D1ED8B019AFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="3" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10371,75 +5433,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10474,55 +5536,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10594,1302 +5656,907 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Bold" w:hAnsi="Roboto Bold"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto Italic" w:hAnsi="Roboto Italic"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:vanish/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E00F3C"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adressering">
-    <w:name w:val="Adressering"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="7"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
-[...9 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendergegevensurl">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E00F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre Medium" w:hAnsi="Vesper Libre Medium"/>
-[...215 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Vesper Libre" w:hAnsi="Vesper Libre"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...191 lines deleted...]
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...128 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A62186"/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-[...99 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D7FB2"/>
+    <w:rsid w:val="00E00F3C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D7FB2"/>
+    <w:rsid w:val="00E00F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="DejaVu Sans" w:hAnsi="Roboto" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D7FB2"/>
+    <w:rsid w:val="00E00F3C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00F3C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00F3C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E00F3C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00271E38"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00271E38"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DINKL D+ Univers" w:hAnsi="DINKL D+ Univers" w:cs="DINKL D+ Univers"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...188 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -11904,65 +6571,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11983,81 +6650,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13518</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2547</ap:Words>
+  <ap:Characters>14011</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>112</ap:Lines>
-  <ap:Paragraphs>31</ap:Paragraphs>
+  <ap:Lines>116</ap:Lines>
+  <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Aandachtspunten bij de ontwerpbegroting 2024 begrotingshoofdstukken ...</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15944</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16525</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-17T08:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>