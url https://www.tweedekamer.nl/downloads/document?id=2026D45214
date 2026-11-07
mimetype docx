--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,3446 +1,1253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0073327F" w:rsidRDefault="001E3E2A" w14:paraId="3733BC17" w14:textId="62DD4FB8">
-[...48 lines deleted...]
-    <w:p w:rsidR="00A348F4" w:rsidP="009F7375" w:rsidRDefault="009F7375" w14:paraId="7881B29A" w14:textId="3A3B5A48">
+    <w:p w:rsidRPr="00904DAC" w:rsidR="00904DAC" w:rsidRDefault="0055733E" w14:paraId="3BCD4BF1" w14:textId="14EE70B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29270</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC" w:rsidR="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC" w:rsidR="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Reclasseringsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="00904DAC" w:rsidP="004474D9" w:rsidRDefault="00904DAC" w14:paraId="1E67EAB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>163</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="00904DAC" w:rsidP="0055733E" w:rsidRDefault="00904DAC" w14:paraId="771D898C" w14:textId="5770AC66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="00904DAC" w:rsidP="0055733E" w:rsidRDefault="00904DAC" w14:paraId="4F50618C" w14:textId="7C549D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 22 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="36FDD9D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="1057B35A" w14:textId="1271E8D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het voorkomen van recidive is een belangrijk doel van het Nederlandse veiligheidsbeleid. Elke twee jaar voert het WODC recidivemetingen uit onder verschillende groepen justitiabelen voor de recidivemonitor. De meest recente recidivemeting ziet op de periode 2012-2022 en kent de volgende drie groepen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="0F884F00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A348F4" w:rsidP="009F7375" w:rsidRDefault="009F7375" w14:paraId="51B62FB0" w14:textId="22F6011B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recidive na schuldigverklaring: volwassenen en jeugdigen die schuldig verklaard werden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="7B4B7B87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00132F48">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recidive na detentie: volwassenen en jeugdigen die vrijkwamen uit detentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00A348F4">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="00A348F4" w:rsidP="009F7375" w:rsidRDefault="009F7375" w14:paraId="00EEC512" w14:textId="78522579">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="19CEE3A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="0073327F" w:rsidP="00B6394C" w:rsidRDefault="0073327F" w14:paraId="684DDBD2" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recidive na werkstraf of reclasseringstoezicht: volwassenen waarbij een werkstraf of reclasseringstoezicht is beëindigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="31005004" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">De </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="740A74D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u over de uitkomsten van het onderzoek en de conclusies die ik daaraan verbind. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F15418" w:rsidR="00296CAB">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>factsheets</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F15418" w:rsidR="00296CAB">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het WODC zijn bijgevoegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="5030DEE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="7DE32CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F15418">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Het onderzoek</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Het onderzoek en de resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="0F3FCCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de door het WODC opgeleverde recidive-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>factsheets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>geregistreerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>recidive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerapporteerd. Daarmee wordt bedoeld: justitiabelen die een nieuwe strafzaak (of meerdere strafzaken) hebben die is afgedaan met een straf of andere afdoening van de rechter of het Openbaar Ministerie (OM). Vrijspraken en sepots tellen hierbij niet mee. Delicten die niet ter kennis komen van politie, waarbij geen verdachte wordt gevonden of die niet door de politie aan het OM worden doorgezonden, blijven buiten beeld. Naast de geregistreerde recidive, heeft het WODC ook de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>recidivefrequentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzocht. Dit cijfer geeft het gemiddeld aantal strafzaken per recidivist per jaar weer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="39B074B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en de resultaten</w:t>
-[...121 lines deleted...]
-        </w:rPr>
         <w:t>Volwassenen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F15418" w:rsidR="00F03F11" w:rsidP="00F03F11" w:rsidRDefault="00E2569F" w14:paraId="547A5D2E" w14:textId="0470D7B2">
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="4179C421" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F15418">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Recidive na schuldigverklaring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507E1C" w:rsidP="00507E1C" w:rsidRDefault="00507E1C" w14:paraId="2C67CDB2" w14:textId="52E8BF40">
-      <w:r w:rsidRPr="00F15418">
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="7765FC4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het percentage </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>schuldig verklaarde volwassenen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="00F03F11" w:rsidP="00F03F11" w:rsidRDefault="00E2569F" w14:paraId="0CE7B21E" w14:textId="68D9997E">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat binnen twee jaar recidiveerde lag in 2022 op 28%. Ten opzichte van 2012, waar het recidivepercentage op 25% lag, is dit een stijging van 3 procentpunt. De recidivefrequentie binnen deze groep bedraagt in 2022 gemiddeld 1,5 nieuwe strafzaken per jaar, dat is iets meer dan de 1,34 nieuwe strafzaken per jaar in 2012. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="1FC75653" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Recidive na detentie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F15418" w:rsidR="001B1A71" w:rsidP="008A192A" w:rsidRDefault="001B1A71" w14:paraId="5D5A5BC2" w14:textId="6860AD7B">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="3D4783DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de recidivemonitor blijkt dat van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>volwassenen die in 2022 vrijkwamen uit detentie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="00F03F11" w:rsidP="00F03F11" w:rsidRDefault="00E2569F" w14:paraId="5B4F80A5" w14:textId="694797E4">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45% binnen 2 jaar recidiveerde. Dit percentage is in de periode 2012-2022 met 2 procentpunt afgenomen, in 2012 lag het op 47%. De recidivefrequentie voor deze groep is in dezelfde periode gestegen van 1,92 in 2012 naar een gemiddelde van 2,14 nieuwe strafzaken per jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="7B9AD40E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="7DC61950" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F15418">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Recidive na werkstraf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F15418" w:rsidR="00DC6DA8" w:rsidP="00DC6DA8" w:rsidRDefault="00DC6DA8" w14:paraId="5C7C8CF7" w14:textId="74D7A233">
-      <w:r w:rsidRPr="00F15418">
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="51A90196" w14:textId="27A2B735">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>volwassenen die een werkstraf beëindigden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="00F03F11" w:rsidP="00F03F11" w:rsidRDefault="00E2569F" w14:paraId="4CA2D1B3" w14:textId="093DED20">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2022 recidiveerde 27% binnen 2 jaar. Dit percentage is afgenomen, met 3 procentpunt, sinds 2012. In 20212 lag het op 30%. Met een recidivefrequentie van 1,15 nieuwe strafzaken per jaar in 2022 is er weinig veranderd ten opzichte van 2012 waar de recidivefrequentie ook 1,15 was. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="5BAEB6F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recidive na reclasseringstoezicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="10F58F6A" w14:textId="40A093A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F15418">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het aandeel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">volwassenen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> na toezicht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recidiveerde lag in 2022 op 33%. Dit percentage is 4 procentpunt lager dan het percentage in 2012. Toen was het 37%. Het gemiddelde aantal nieuwe strafzaken voor deze groep is 1,86 en dat past binnen de schommelingen die we in de periode 2012-2022 zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="378B9978" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Jeugd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F03F11" w:rsidP="00F03F11" w:rsidRDefault="00E2569F" w14:paraId="0B9A212F" w14:textId="08A9C939">
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="018B60C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Recidive na schuldigverklaring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E76858" w:rsidP="00DC6DA8" w:rsidRDefault="00E76858" w14:paraId="49F57237" w14:textId="2BE027D3">
-      <w:r>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="7C34B521" w14:textId="35DFB498">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6DA8">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>jeugdigen die in 2022 schuldig zijn verklaard</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="00F03F11" w:rsidP="00F03F11" w:rsidRDefault="00E2569F" w14:paraId="710E62D7" w14:textId="537540C8">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recidiveerde 37% binnen 2 jaar. Dit percentage ligt 4 procentpunt hoger dan in 2012, toen was het 33%. De jeugdigen die in 2022 recidiveerden hadden gemiddeld 1,09 nieuwe strafzaak per jaar. Dit is nauwelijks veranderd in de periode 2012-2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="0D15A914" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F15418">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recidive na jeugddetentie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="130421EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15418">
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">jeugdigen die in 2022 uitstroomden uit </w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t>jeugdigen die in 2022 uitstroomden uit een justitiële jeugdinrichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recidiveerde 53% binnen 2 jaar. Dit percentage ligt 3 procentpunt lager dan in 2012, toen was het 56%. De groep die recidiveert heeft gemiddeld 1,52 nieuwe strafzaken per jaar. Dit getal schommelt nogal in de periode 2012-2022, met een piek in 2015 van 1,74 strafzaken per jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="4BBCB82F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Veranderingen in achtergrondkenmerken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="21F2BDE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het WODC geeft aan dat de verschillen in recidivepercentages tussen de verschillende typen sancties niets zegt over de effectiviteit van de betreffende sancties omdat de hierboven genoemde groepen sterk verschillen in samenstelling wat betreft achtergrondkenmerken als leeftijd, sekse en strafrechtelijke voorgeschiedenis. Die kenmerken beïnvloeden de mate van recidive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="510D032E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het WODC merkt daarnaast op dat de omvang van alle onderzochte groepen is afgenomen in de periode 2012-2022. De afname is verhoudingsgewijs het sterkst bij schuldig verklaarde jeugdigen; de omvang van de groep schuldig verklaarde jeugdigen in 2012 was 15.579 en dat aantal daalde naar 6.139 in 2022. De afname van de onderzochte groepen hangt samen met een afname van de geregistreerde criminaliteit. De afname van de geregistreerde criminaliteit is waarschijnlijk een gevolg van een daling van de (jeugd)criminaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="59F35F46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een daling in de omvang van onderzochte groepen kan gevolgen hebben voor de groepssamenstelling en daarmee de recidivetrends beïnvloeden. Concreet in dit onderzoek zien we een aantal trends: een hogere gemiddelde leeftijd, een groter aandeel mannen en een toename van het gemiddelde aantal eerdere strafzaken. In algemene zin geldt dat een hogere gemiddelde leeftijd meestal leidt tot een lager recidiverisico en een hoger percentage mannen en een uitgebreider strafrechtelijk verleden tot een hoger recidiverisico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="689AEB5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="1A43BD41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het WODC merkt daarnaast een verschuiving van traditionele criminaliteit naar online criminaliteit op. Van online criminaliteit is bekend dat er minder aangifte wordt gedaan en dat de ophelderingskans laag is. Dit heeft een dempend effect op de geregistreerde recidive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="33C02D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Veranderingen in achtergrondkenmerken</w:t>
-[...124 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="6E8FD52D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...53 lines deleted...]
-    <w:p w:rsidRPr="00F15418" w:rsidR="00551215" w:rsidP="000D0CC1" w:rsidRDefault="00551215" w14:paraId="12926AB5" w14:textId="42106559">
+        <w:t>Reactie op het onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="1EF2142A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vind het van belang om inzicht te hebben in de ontwikkelingen en trends op het gebied van recidive. Tegelijkertijd geven de recidivemetingen geen inzicht in de oorzaak van fluctuaties van deze cijfers. Op basis van deze tweejaarlijkse recidivemetingen is het alleen mogelijk te signaleren of de recidive onder verschillende groepen justitiabelen daalt, stijgt of gelijk blijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="47FC49A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk240549887" w:id="0"/>
-      <w:r w:rsidRPr="00F15418">
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wat opvalt in de cijfers is de stijging in de geregistreerde recidive in de periode 2012-2022 waar het gaat om schuldig verklaarde volwassenen en jeugdigen ten opzichte van de daling van het recidivepercentage bij volwassenen en jeugdigen van alle andere afdoeningen (detentie, werkstraf en reclasseringstoezicht). Op mijn verzoek zal het WODC hier nog een nadere analyse van maken. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00F15418" w:rsidR="00551215" w:rsidP="000D0CC1" w:rsidRDefault="00551215" w14:paraId="250DEA7F" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">begin dit jaar </w:t>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="2FBBCC6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het beïnvloeden van recidive is niet eenvoudig door het grote aantal factoren dat van invloed is op het gedrag van justitiabelen. Bovendien worden de recidivecijfers niet alleen beïnvloed door de feitelijke recidive, maar bijvoorbeeld ook door de mate waarin daders worden opgespoord en vervolgd. Om meer zicht te krijgen op de redenen van veranderingen in de geregistreerde recidive en de recidivefrequentie heb ik begin dit jaar het WODC gevraagd een programma doorontwikkeling recidiveonderzoek in te richten. Doel van het programma is het vergroten van inzicht in de factoren die recidive beïnvloeden en het toetsen of beïnvloedbare factoren meetbaar zijn en in positieve zin kunnen worden beïnvloed. Zo kan het effect van het opleggen en tenuitvoerleggen van straffen op recidive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beïnvloedende factoren beter inzichtelijk worden gemaakt en biedt het meer aanknopingspunten voor beleidsvorming. U bent hierover eerder geïnformeerd bij brief van 17 maart 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik verwacht u medio 2028 de eerste onderzoeksresultaten te kunnen toesturen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="1B6DD422" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook ga ik met het WODC bezien of en zo ja waar, verder verdiepend onderzoek nodig is naar aanleiding van deze cijfers. Eventuele vervolgonderzoeken zullen worden meegenomen in de strategische evaluatieagenda’s van de thema’s sanctie uitvoering en/of jeugd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="0055733E" w:rsidP="0055733E" w:rsidRDefault="0055733E" w14:paraId="5F6FD871" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="00904DAC" w:rsidP="00904DAC" w:rsidRDefault="00904DAC" w14:paraId="32C32E32" w14:textId="10AC331D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00904DAC" w:rsidR="00904DAC" w:rsidP="00904DAC" w:rsidRDefault="00904DAC" w14:paraId="30FE1665" w14:textId="56FF66A1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>K.T. van Brugge</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">het WODC gevraagd </w:t>
-[...208 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00904DAC" w:rsidR="00904DAC">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FDCB816" w14:textId="77777777" w:rsidR="00C34026" w:rsidRDefault="00C34026">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="48DF8859" w14:textId="77777777" w:rsidR="00093E99" w:rsidRDefault="00093E99" w:rsidP="0055733E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="798979A2" w14:textId="77777777" w:rsidR="00C34026" w:rsidRDefault="00C34026">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F4CEE64" w14:textId="77777777" w:rsidR="00093E99" w:rsidRDefault="00093E99" w:rsidP="0055733E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="361A48F6" w14:textId="77777777" w:rsidR="009E0A62" w:rsidRDefault="009E0A62">
+  <w:p w14:paraId="670DD8F6" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="0055733E" w:rsidRDefault="0055733E" w:rsidP="0055733E">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2800D1CA" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="0055733E" w:rsidRDefault="0055733E" w:rsidP="0055733E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C95F214" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="0055733E" w:rsidRDefault="0055733E" w:rsidP="0055733E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EC5DEE0" w14:textId="77777777" w:rsidR="00C34026" w:rsidRDefault="00C34026">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="327EB8BD" w14:textId="77777777" w:rsidR="00093E99" w:rsidRDefault="00093E99" w:rsidP="0055733E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D3AF1FE" w14:textId="77777777" w:rsidR="00C34026" w:rsidRDefault="00C34026">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F866499" w14:textId="77777777" w:rsidR="00093E99" w:rsidRDefault="00093E99" w:rsidP="0055733E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1EBF7701" w14:textId="174ED439" w:rsidR="00132F48" w:rsidRDefault="00132F48">
+    <w:p w14:paraId="74EFE649" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="00904DAC" w:rsidRDefault="0055733E" w:rsidP="0055733E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De hierbij onderzochte groep omvat feitelijk alle personen die in een penitentiaire inrichting of justitiële jeugdinrichting verbleven. Dit omvat personen die ingesloten waren voor voorlopige hechtenis, een vrijheidsstraf of strafrechtelijke maatregel, een onbetaalde boete of niet uitgevoerde werkstraf die omgezet werd, of schending van voorwaarden van een voorwaardelijke sanctie waarna tenuitvoerlegging volgde.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="678DCA93" w14:textId="3FDDEDC7" w:rsidR="004E1B06" w:rsidRDefault="004E1B06">
+    <w:p w14:paraId="326268D8" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="00904DAC" w:rsidRDefault="0055733E" w:rsidP="0055733E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De Jong, J. (2018) Het mysterie van de verdwenen criminaliteit. Centraal Bureau voor de Statistiek: Heerlen, 3, 58. Van der Laan, A.M. Tollenaar, N. Beijers. J., en Kessels, R. (2024) Ontwikkelingen in de jeugdcriminaliteit 2000-2023. WODC Cahier 2024-15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4C343255" w14:textId="76EC5CC8" w:rsidR="00AD2351" w:rsidRDefault="00AD2351">
+    <w:p w14:paraId="045CF6B9" w14:textId="547FDB69" w:rsidR="0055733E" w:rsidRPr="00904DAC" w:rsidRDefault="0055733E" w:rsidP="0055733E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904DAC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>TK 2025-2026, 29 911, 500</w:t>
+      <w:r w:rsidRPr="00904DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 911, nr. 500</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23EB3ABD" w14:textId="77777777" w:rsidR="009E0A62" w:rsidRDefault="00607346">
-[...392 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3FF88E6B" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="0055733E" w:rsidRDefault="0055733E" w:rsidP="0055733E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="766F2D8E" w14:textId="77777777" w:rsidR="009E0A62" w:rsidRDefault="00607346">
+  <w:p w14:paraId="6A6678D7" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="0055733E" w:rsidRDefault="0055733E" w:rsidP="0055733E">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1310 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FB59620" w14:textId="77777777" w:rsidR="0055733E" w:rsidRPr="0055733E" w:rsidRDefault="0055733E" w:rsidP="0055733E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="D6FEF9A0"/>
-[...291 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3A5134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F01B70"/>
     <w:lvl w:ilvl="0" w:tplc="44CCA400">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3509,147 +1316,55 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...92 lines deleted...]
-    <w:nsid w:val="4FF103CE"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C9D23CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2ACE00C"/>
-    <w:lvl w:ilvl="0" w:tplc="3E62896E">
+    <w:tmpl w:val="3E5E1670"/>
+    <w:lvl w:ilvl="0" w:tplc="2A44FE02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3713,553 +1428,232 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1399523607">
+  <w:num w:numId="1" w16cid:durableId="1028604535">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="854734527">
+  <w:num w:numId="2" w16cid:durableId="970132313">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E0A62"/>
-[...203 lines deleted...]
-    <w:rsid w:val="00FE7B47"/>
+    <w:rsidRoot w:val="0055733E"/>
+    <w:rsid w:val="00093E99"/>
+    <w:rsid w:val="001B1697"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007F0DC8"/>
+    <w:rsid w:val="00904DAC"/>
+    <w:rsid w:val="009C5D85"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1AF665FB"/>
-  <w15:docId w15:val="{8A5585EF-E332-4473-BDC6-B779F794BA6C}"/>
+  <w14:docId w14:val="6B34FAE4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{627898D6-5392-43A8-B616-EAD81DCBC1BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4284,75 +1678,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4387,55 +1781,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4507,906 +1901,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="0055733E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...27 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0055733E"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E3E2A"/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E3E2A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0055733E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E3E2A"/>
+    <w:rsid w:val="0055733E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E3E2A"/>
-[...12 lines deleted...]
-    <w:rsid w:val="001D0619"/>
+    <w:rsid w:val="0055733E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00904DAC"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...92 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...103 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5463,51 +2659,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5571,65 +2767,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5650,210 +2846,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6396</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1185</ap:Words>
+  <ap:Characters>6519</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
+  <ap:Lines>54</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7543</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7689</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...102 lines deleted...]
-    <vt:lpwstr>Recidivemonitor</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>