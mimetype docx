--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,5744 +1,1654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="29EC9E03" w14:textId="28883045">
-[...312 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidR="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="431BC1BF" w14:textId="77777777"/>
+    <w:p w:rsidR="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="4B9E00AF" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="6201B4C3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000A55F3" w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7D80510E" w14:textId="70FAEDF4">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="88"/>
+                <w:szCs w:val="88"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+            <w:r w:rsidR="000A55F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidR="000A55F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="88"/>
+                <w:szCs w:val="88"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00EC5EF4" w14:paraId="3EB2876A" w14:textId="4D2E18A6">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51DFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="3D9731DE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="76809313" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="0098017E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="0098017E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="5ECF19B7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="6C60F620" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="7466F9D5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="4A1A777E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="3A160D42" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="2D8B5126" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="54B4E084" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="20EECBBE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00EC5EF4" w14:paraId="7B0766A1" w14:textId="3B83ED7A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EC5EF4" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00EC5EF4" w14:paraId="65F91D88" w14:textId="239A3967">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5EF4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Verdrag tussen het Koninkrijk der Nederlanden en het Koninkrijk Thailand tot het vermijden van dubbele belasting met betrekking tot belastingen naar het inkomen en het voorkomen van het ontduiken en ontwijken van belasting, met Protocol; Brussel, 21 november 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="01E49D1D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="040AE9A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="31B18268" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="1F6D88D9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3A6C0008" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5C4A09F9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="228E9D3B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4827BC2E" w14:textId="7D0EAAC7">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="376B1843" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="7D109B55" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5432A092" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3546ED76" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="71B10AC5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0124196C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="60EFFC5B" w14:textId="1EC78096">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 april 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>22 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Buitenlandse Zaken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mede namens de </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC5EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Financiën</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="35B1366F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2FF71975" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="35987AF1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4EFA8741" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6A8213B8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1B3B5A0E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="23368C03" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7C239CFB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7D4A3740" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00254886" w:rsidP="00EC5EF4" w:rsidRDefault="00254886" w14:paraId="0440F4A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325B0C">
+    </w:p>
+    <w:p w:rsidR="00254886" w:rsidRDefault="00254886" w14:paraId="4F7F4361" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...8 lines deleted...]
-        <w:ind w:left="1361"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="2328FCE9" w14:textId="4AF5B721">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van </w:t>
       </w:r>
-      <w:r w:rsidR="00206DFE">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="767B3F9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>februari 2026</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 februari 2026, no. 2026000280, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde verdrag rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 1 april 2026, nr. W02.26.00034/II/, bied ik U hierbij aan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00325B0C" w:rsidR="0039392D">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="7144B3D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>, no.</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="73B338E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325B0C" w:rsidR="00E77679">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="3D9B1058" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="00CEE7C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 6 februari 2026, no.2026000280, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Staatssecretaris van Financiën - Fiscaliteit, Belastingdienst en Douane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt de verdrag tussen het Koninkrijk der Nederlanden en het Koninkrijk Thailand tot het vermijden van dubbele belasting met betrekking tot belastingen naar het inkomen en het voorkomen van het ontduiken en ontwijken van belasting, met Protocol; Brussel, 21 november 2025 (Trb. 2025, 94), met toelichtende nota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="1C9D53D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D04474" w:rsidR="00D04474">
-[...239 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="5AA55310" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325B0C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De tekst van het advies </w:t>
+        <w:t>De Afdeling advisering van de Raad van State heeft geen opmerkingen over het verdrag en adviseert het verdrag te overleggen aan de beide Kamers der Staten-Generaal.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325B0C" w:rsidR="00FC38C1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="137085DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">treft </w:t>
-[...34 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="5ECC2070" w14:textId="76CFD81D">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206DFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Bij Kabinetsmissive van 6 februari 2026, no.2026000280, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Staatssecretaris van Financiën - Fiscaliteit, Belastingdienst en Douane</w:t>
+        <w:t>De vice-president van de Raad van State van het Koninkrijk</w:t>
       </w:r>
-      <w:r w:rsidR="00F213A6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00B90A40">
+        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00206DFE">
-[...62 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="58054885" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206DFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>De Afdeling advisering van de Raad van State heeft geen opmerkingen over het verdrag en adviseert het verdrag te overleggen aan de beide Kamers der Staten-Generaal.</w:t>
+        <w:t>Th. C. de Graaf</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00764625" w:rsidR="00764625" w:rsidP="00764625" w:rsidRDefault="00764625" w14:paraId="2C49DD2F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="5DBBFC5E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00764625" w:rsidR="000274B3" w:rsidP="002A2B25" w:rsidRDefault="00764625" w14:paraId="5BAC9831" w14:textId="2C1286FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="0FCD8B20" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00764625">
-[...85 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het verdrag geeft de Afdeling advisering van de Raad van State van het Koninkrijk geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764625" w:rsidP="00764625" w:rsidRDefault="00764625" w14:paraId="6F98C712" w14:textId="5319F918">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="5B5F1075" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006032B1" w:rsidR="003912B3" w:rsidP="003912B3" w:rsidRDefault="00764625" w14:paraId="7F38EDB4" w14:textId="1FB89A36">
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="69073D6E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1362"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:t>Van de gelegenheid is gebruikgemaakt om in de toelicht</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van de gelegenheid is gebruikgemaakt om in de toelichtende nota enkele redactionele verbeteringen door te voeren en enige verduidelijkingen aan te brengen. Zo is toegelicht dat de Wet minimumbelasting 2024 in artikel 2, derde lid, van het Verdrag ontbreekt, omdat deze wet nog niet van kracht was ten tijde van de afronding van de onderhandelingen. Verder is nader toegelicht dat Nederland heeft ingezet op een onbeperkte bronstaatheffing voor pensioenen, lijfrenten en socialezekerheidsuitkeringen om dubbele niet-belastingheffing te voorkomen. Tenslotte is nader toegelicht dat de Thaise privacywetgeving beschikt over voldoende afdwingbare rechten en doeltreffende rechtsmiddelen en dat een passend beschermingsniveau wordt gewaarborgd, zodat wordt voldaan aan de vereisten van de Algemene Verordening Gegevensbescherming (AVG).</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ende nota</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="55CC9880" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC5EF4" w:rsidP="00EC5EF4" w:rsidRDefault="00EC5EF4" w14:paraId="250343CA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ik verzoek U, mede namens de Staatssecretaris van Financiën, mij te machtigen gevolg te geven aan mijn voornemen het verdrag vergezeld van de gewijzigde toelichtende nota ter stilzwijgende goedkeuring over te leggen aan de Eerste en aan de Tweede Kamer der Staten-Generaal.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000564B">
-[...169 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:p>
+    <w:p w:rsidR="00B90A40" w:rsidP="00EC5EF4" w:rsidRDefault="00B90A40" w14:paraId="5B39E794" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="1361"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B90A40" w:rsidP="00EC5EF4" w:rsidRDefault="00B90A40" w14:paraId="678940B2" w14:textId="4FF65844">
+      <w:pPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE274E">
-[...59 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="1"/>
-[...27 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidR="00B90A40" w:rsidP="00EC5EF4" w:rsidRDefault="00B90A40" w14:paraId="2F61E905" w14:textId="20F82BF1">
+      <w:pPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B90A40" w:rsidP="00EC5EF4" w:rsidRDefault="00B90A40" w14:paraId="3D21AC14" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B90A40" w:rsidR="00B90A40" w:rsidP="00EC5EF4" w:rsidRDefault="00B90A40" w14:paraId="7A9CD128" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1361"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B90A40" w:rsidR="00B90A40">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3031AAF4" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
-[...4 lines deleted...]
-    <w:p w14:paraId="7C78188C" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
+    <w:p w14:paraId="750DEC30" w14:textId="77777777" w:rsidR="005A02A1" w:rsidRDefault="005A02A1">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AA14188" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+    <w:p w14:paraId="333F0616" w14:textId="77777777" w:rsidR="005A02A1" w:rsidRDefault="005A02A1">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275BDC12" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="113B9D88" w14:textId="77777777" w:rsidR="005A02A1" w:rsidRDefault="005A02A1">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...482 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B74C1D8" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+    <w:p w14:paraId="184963DB" w14:textId="77777777" w:rsidR="005A02A1" w:rsidRDefault="005A02A1">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393D566F" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36090F43" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF">
+    <w:p w14:paraId="58283829" w14:textId="77777777" w:rsidR="005A02A1" w:rsidRDefault="005A02A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149B5130" w14:textId="77777777" w:rsidR="003153CF" w:rsidRDefault="003153CF"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="23863C4E" w14:textId="45E54DFD" w:rsidR="00F213A6" w:rsidRPr="00F213A6" w:rsidRDefault="00F213A6">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="59206F3E" w14:textId="77777777" w:rsidR="00EC5EF4" w:rsidRPr="00B90A40" w:rsidRDefault="00EC5EF4" w:rsidP="00EC5EF4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>In verband met de kabinetswisseling wordt het advies mede namens gezonden aan de Staatssecretaris van Financiën.</w:t>
+      <w:r w:rsidRPr="00B90A40">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In verband met de kabinetswisseling wordt het advies mede namens gezonden aan de Staatssecretaris van Financiën.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...2961 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...7 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...759 lines deleted...]
-    <w:rsid w:val="00FF7404"/>
+    <w:rsidRoot w:val="00EC5EF4"/>
+    <w:rsid w:val="000A55F3"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="00254886"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004367FD"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00490701"/>
+    <w:rsid w:val="004A5DBE"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A02A1"/>
+    <w:rsid w:val="005A0303"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007138CF"/>
+    <w:rsid w:val="007460DD"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="00962CC4"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="0098017E"/>
+    <w:rsid w:val="009B40D0"/>
+    <w:rsid w:val="009E5806"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00AF5F35"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B233E9"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00B90A40"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EC5EF4"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E6DBD31"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="0083E023"/>
+  <w15:docId w15:val="{C0ABC1E2-1DE2-4A82-9DC0-CE98BB006457}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...12 lines deleted...]
-    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5966,1346 +1876,864 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-      <w:kern w:val="32"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="18"/>
-[...175 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...284 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00984803"/>
+    <w:rsid w:val="00EC5EF4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00EC5EF4"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="00EC5EF4"/>
     <w:pPr>
-      <w:tabs>
-[...245 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:rsid w:val="0039392D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="00EC5EF4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...108 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>430</ap:Words>
-  <ap:Characters>2519</ap:Characters>
+  <ap:Words>514</ap:Words>
+  <ap:Characters>2827</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>20</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>23</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2944</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3335</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>