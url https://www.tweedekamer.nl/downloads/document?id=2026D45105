--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,863 +1,324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...591 lines deleted...]
-    <w:p w:rsidRPr="009B0223" w:rsidR="00455E7B" w:rsidP="009B0223" w:rsidRDefault="00455E7B" w14:paraId="2C05B5BB" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="07D5C782" w14:textId="5B8D15B9">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009B0223">
-[...1 lines deleted...]
-        <w:t>Antwoorden op de schriftelijke vragen gesteld door de leden Van Lanschot en Bühler (beiden CDA) over het bericht dat Defensie scherfvesten wil afnemen van Chinees-Israëlische makelij.</w:t>
+      <w:r>
+        <w:t>AH 49</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007632B5" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="72199D8C" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="3759DA33" w14:textId="1CA112F6">
+      <w:r>
+        <w:t>2026Z16140</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F0E91" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="2BFBEEDF" w14:textId="3A111E47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Boswijk (Defensie)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  21 september 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F0E91" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="727E3007" w14:textId="6506FD9D">
+      <w:r w:rsidRPr="002F1096">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1096">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1096">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2925</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007632B5" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="2F538924" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="5BBE0329" w14:textId="3E5B65F2">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="32C0E56C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Klopt het dat Defensie binnen een bestaande raamovereenkomst met een Israëlisch bedrijf beschermende scherfvesten wil afnemen waarin Chinese vezels zijn verwerkt</w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Nee</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Nee dat klopt niet. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t xml:space="preserve">Op 4 juni 2015 is uw Kamer met de D-brief van het project ‘Verbeterd Operationeel Soldaat Systeem (VOSS)’ (Kamerstuk 34 000-X, nr. 98) geïnformeerd over de uitkomst van de verwervingsvoorbereidingsfase en het voornemen om met de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Israëlische </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t>firma Elbit een contract te sluiten voor de levering van het smart vest, met hierin ballistische platen</w:t>
       </w:r>
       <w:r w:rsidRPr="2E9A1DE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t>In juni 2024 heeft Defensie een instandhoudingsovereenkomst getekend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> met deze leverancier </w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:t>met een looptijd van drie jaar</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t>. Binnen deze overeenkomst kan Defensie elk jaar ballistische beschermingsmiddelen afroepen voor de opbouw van haar voorraden</w:t>
       </w:r>
       <w:r w:rsidRPr="2E9A1DE1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C56186">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C56186">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F27374">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005E676A" w:rsidR="005E676A">
+      <w:r>
+        <w:t xml:space="preserve">Defensie heeft momenteel nog geen keuze gemaakt over de afname van extra scherfvesten, maar wacht een nieuw voorstel van Elbit af. In de huidige scherfvesten zijn Nederlandse supervezels verwerkt. Het voorstel van Elbit om Chinese supervezels te gebruiken is van de hand gewezen. Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E676A">
         <w:t>bij een toekomstige aanschaf voor de v</w:t>
       </w:r>
-      <w:r w:rsidR="005E676A">
+      <w:r>
         <w:t>ervanging van de huidige vesten</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E676A" w:rsidR="005E676A">
+      <w:r w:rsidRPr="005E676A">
         <w:t xml:space="preserve"> wil Defensie dat Europese</w:t>
       </w:r>
-      <w:r w:rsidR="005E676A">
+      <w:r>
         <w:t xml:space="preserve"> of Nederlandse</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E676A" w:rsidR="005E676A">
+      <w:r w:rsidRPr="005E676A">
         <w:t xml:space="preserve"> supervezels worden gebruikt</w:t>
       </w:r>
-      <w:r w:rsidR="005E676A">
-[...6 lines deleted...]
-        <w:t>Zodra hierover meer duidelijkheid is, wordt uw Kamer hierover geïnformeerd.</w:t>
+      <w:r>
+        <w:t>. Zodra hierover meer duidelijkheid is, wordt uw Kamer hierover geïnformeerd.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t xml:space="preserve">Defensie doet geen uitspraak over de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">verdere details uit lopende gesprekken met haar leveranciers en de </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t>specifieke gelden die met deze aanschaf zijn gemoeid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Hiermee beschermen we onze onderhandelingspositie en </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t xml:space="preserve">de commerciële belangen van de </w:t>
       </w:r>
       <w:r>
         <w:t>leverancier</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE20FE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007632B5" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="238C2D1D" w14:textId="77777777">
+    <w:p w:rsidRPr="007632B5" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="2D2E34AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="53AB769E" w14:textId="127CDE73">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="60A7C5E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -1297,301 +758,240 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4C29">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E16E8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het is een keuze van de hoofdleverancier bij welke sub-leverancier opdrachten</w:t>
       </w:r>
-      <w:r w:rsidR="00C84D16">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16E8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> uit</w:t>
       </w:r>
-      <w:r w:rsidR="00C84D16">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ge</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16E8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zet. Defensie controleert - naast de kwaliteitskeuring - of de gekozen sub-leverancier aan de contractueel overeengekomen voorwaarden voldoet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en kan in voorkomend geval een voorkeur uitspreken over te contracteren sub-leveranciers door de hoofdaannemer</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006D00D7" w:rsidR="006D00D7">
+        <w:t xml:space="preserve"> en kan in voorkomend geval een voorkeur uitspreken over te contracteren sub-leveranciers door de hoofdaannemer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D00D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Defensie heeft momenteel nog geen keuze gemaakt over de afname van extra scherfvesten, maar wacht een nieuw voorstel van Elbit af</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7DC8">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="006D00D7" w:rsidR="006D00D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierbij is het uitgangspunt zijn dat gebruik wordt gemaakt van Europese supervezels, tenzij hiervoor juridische belemmeringen zijn of er operationele redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D00D7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zodra hierover meer duidelijkheid is, wordt uw Kamer hierover geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E16E8D" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="73F2775E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E16E8D" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="1F5F64AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16E8D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00EA59B6" w14:paraId="37DA4789" w14:textId="5B6E9F5E">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="29A5A760" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="147"/>
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het voor deze vraag</w:t>
       </w:r>
-      <w:r w:rsidRPr="7294426A" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> relevante contract is getekend in juni 2024. In april 2025 lanceerden Defensie en EZK de DSII, binnen deze strategie is </w:t>
       </w:r>
-      <w:r w:rsidRPr="7294426A" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>smart materials</w:t>
       </w:r>
-      <w:r w:rsidRPr="7294426A" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> een van de vijf focusgebieden. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6E73" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00CE6E73">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie ziet noodzaak om controle te kunnen uitoefenen op herkomst en productielocatie van supervezels. </w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r>
+        <w:t xml:space="preserve">In de Kamerbrief Defensie actieplan Nederlandse heb ik uw Kamer geïnformeerd </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>over de gekozen beleidslijn: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71180">
         <w:t>Defensie</w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t xml:space="preserve"> heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, in goede afstemming met de </w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t>ministeries van Economische Zaken en Klimaat en Buitenlandse Zaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, Europese herkomsteisen voor supervezels geformuleerd die worden ingezet bij aanbestedingen </w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t xml:space="preserve">(of bij lopende contracten) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00A71180">
         <w:t>voor militaire producten waar supervezels in verwerkt zijn</w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t xml:space="preserve">. Uitgangspunt is gebruik te maken van Nederlandse of Europese leveranciers, tenzij hiervoor juridische belemmeringen zijn of </w:t>
       </w:r>
-      <w:r w:rsidR="00645B77">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>er operationele redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken</w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007632B5" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="4BF72C4F" w14:textId="77777777">
+    <w:p w:rsidRPr="007632B5" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="5312CAA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="646BAEDC" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="12F4DB55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -1978,176 +1378,154 @@
         </w:rPr>
         <w:t>voor Defensie', dat u onlangs met de Kamer heeft gedeeld</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009002B4" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="122017CC" w14:textId="77777777">
+    <w:p w:rsidRPr="009002B4" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="568F18FB" w14:textId="77777777">
       <w:pPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C27CDA" w:rsidR="00455E7B" w:rsidP="00C27CDA" w:rsidRDefault="00FB7DC8" w14:paraId="7F0F2094" w14:textId="3DE4BED4">
+    <w:p w:rsidRPr="00C27CDA" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="4ABE2B80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="147"/>
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>In de huidige scherfvesten die aan Defensie zijn geleverd zijn N</w:t>
-[...2 lines deleted...]
-        <w:t>ederlandse supervezels verwerkt</w:t>
+        <w:t>In de huidige scherfvesten die aan Defensie zijn geleverd zijn Nederlandse supervezels verwerkt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. Verder wordt i</w:t>
       </w:r>
-      <w:r w:rsidRPr="009002B4" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="009002B4">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>n de Kamerbrief ‘Kabinetsaanpak chemie en materialen voor Defensie</w:t>
       </w:r>
-      <w:r w:rsidRPr="4D14ED41" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="4D14ED41">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="009002B4" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="009002B4">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">’ het actieplan ter bescherming van de Nederlandse supervezelsindustrie benoemd. </w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r>
+        <w:t>In de Kamerbrief Defensie actieplan Nederlandse supervezelindustrie heb ik uw Kamer geïnformeerd over de gekozen beleidslijn: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71180">
         <w:t>Defensie</w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t xml:space="preserve"> heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, in goede afstemming met de </w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t>ministeries van Economische Zaken en Klimaat en Buitenlandse Zaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, Europese herkomsteisen voor supervezels geformuleerd die worden ingezet bij aanbestedingen </w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t xml:space="preserve">(of bij lopende contracten) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00455E7B">
+      <w:r w:rsidRPr="00A71180">
         <w:t>voor militaire producten waar supervezels in verwerkt zijn</w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
+      <w:r>
         <w:t xml:space="preserve">. Uitgangspunt is gebruik te maken van Nederlandse of Europese leveranciers, tenzij hiervoor juridische belemmeringen zijn of </w:t>
       </w:r>
-      <w:r w:rsidR="00645B77">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>er operationele redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken</w:t>
       </w:r>
-      <w:r w:rsidR="00455E7B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">.” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007632B5" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="0261C5E1" w14:textId="77777777">
+    <w:p w:rsidRPr="007632B5" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="7C97B0ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00127BBB" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="7BF102CE" w14:textId="77777777">
+    <w:p w:rsidRPr="00127BBB" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="626B75B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -2460,51 +1838,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>datum is deze ingegaan en wanneer loopt deze af? Welke verlengingsopties bevat de raamovereenkomst en onder welke voorwaarden kan Defensie daarvan gebruikmaken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00127BBB" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="68059046" w14:textId="77777777">
+    <w:p w:rsidRPr="00127BBB" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="4F901D56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De raamovereenkomst voor de initiële levering van het smart vest is in 2015 getekend. In 2024 heeft Defensie een instandhoudingscontract getekend met de leverancier met een looptijd van drie jaar, dan eindigt het contract maar bestaat de mogelijkheid om het contract twee keer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">met </w:t>
       </w:r>
@@ -2517,51 +1895,51 @@
         <w:t>twee jaar te verlengen</w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C27825">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C27825">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De raamovereenkomst geeft ruimte aan de leverancier om gedurende de looptijd voorstellen te doen om artikelen te verbeteren en door te ontwikkelen.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="387CAC84" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="66C251FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5. Welke</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2819,175 +2197,159 @@
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">schorten of aan te passen wanneer sprake is van nieuwe strategische risico's, zoals afhankelijkheid van Chinese materialen of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB6899">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>onderdelen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB6899">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="21F30AB0" w14:textId="485A3B89">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="47D070BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB6899">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deze</w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> overeenkomst loopt binnen een jaar af met de mogelijkheid om het contract twee keer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">met </w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">twee jaar te verlengen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004171C4">
+        <w:t xml:space="preserve">Het voortijdig opzeggen van de raamovereenkomst zou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betekenen dat Defensie niet tijdig kan beschikken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="12DD4493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de benodigde </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scherfvesten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="12DD4493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om de juiste ballistische bescherming te bieden aan haar militairen en de groei van de krijgsmacht te faciliteren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">voortijdig opzeggen van de raamovereenkomst zou </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="03EDC766" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="2281D8FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C84D16" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="54075624" w14:textId="22A3FDB0">
+    <w:p w:rsidRPr="00C84D16" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="6A6DD23F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -3264,286 +2626,271 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">welke? Zo nee, waarom niet? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In dit raamcontract </w:t>
       </w:r>
-      <w:r w:rsidR="00844973">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
-      <w:r w:rsidRPr="12DD4493" w:rsidR="00844973">
+      <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>gebruik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">maken van een toeleverancier uit </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>China niet uitgesloten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00844973" w:rsidR="00844973">
+      <w:r w:rsidRPr="00844973">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Defensie </w:t>
       </w:r>
-      <w:r w:rsidR="00F27374">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00844973" w:rsidR="00844973">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft momenteel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844973">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nog geen keuze gemaakt over de afname van extra scherfvesten</w:t>
       </w:r>
-      <w:r w:rsidR="0088750D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="0088750D" w:rsidR="0088750D">
+      <w:r w:rsidRPr="0088750D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> een toekomstige aanschaf voor de vervanging van de huidige vesten</w:t>
       </w:r>
-      <w:r w:rsidR="005E676A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> waar Nederlandse supervezels in verwerkt zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="0088750D" w:rsidR="0088750D">
+      <w:r w:rsidRPr="0088750D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, wil Defensie dat Europese supervezels worden gebruikt (in lijn met de doelstellingen van de DSII en de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7600D" w:rsidR="00D7600D">
+      <w:r w:rsidRPr="00D7600D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamerbrief Defensie actieplan Nederlandse supervezelindustrie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0088750D" w:rsidR="0088750D">
+      <w:r w:rsidRPr="0088750D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="0088750D">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00053B3B" w:rsidR="00053B3B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft het voorstel van Elbit tot gebruik van Chinese supervezels </w:t>
       </w:r>
-      <w:r w:rsidR="000A0520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>van de hand gewezen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053B3B" w:rsidR="00053B3B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00053B3B">
+      <w:r w:rsidRPr="00053B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00844973" w:rsidR="00844973">
+      <w:r w:rsidRPr="00844973">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wacht een nieuw voorstel van Elbit af.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84D16" w:rsidR="00C84D16">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00866E99" w:rsidR="00C84D16">
+      <w:r w:rsidRPr="00C84D16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E99">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zodra hierover meer duidelijkheid is, wordt uw Kamer hierover geïnformeerd.</w:t>
       </w:r>
-      <w:r w:rsidR="004A5FBA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Strategische autonomie is daarbij het uitgangspunt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007632B5" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="388084DC" w14:textId="77777777">
+    <w:p w:rsidRPr="007632B5" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="1227BC84" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="3575C756" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="1977D093" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
@@ -3900,280 +3247,238 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>welk moment bent u hiervan op de hoogte gesteld?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="026CF8CD" w14:textId="1AE907B3">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="248948DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja, </w:t>
       </w:r>
-      <w:r w:rsidR="00844973">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het voorgenomen gebruik van Chinese vezels – in plaats van de huidige Nederlandse supervezels - in een nog af te nemen hoeveelheid scherfwerende vesten </w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is gemeld. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoals toegelicht is Defensie in gesprek met Elbit over de herkomst van de door Elbit gebruikte supervezels. </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D7600D" w:rsidR="00D7600D">
+        <w:t xml:space="preserve">Zoals toegelicht is Defensie in gesprek met Elbit over de herkomst van de door Elbit gebruikte supervezels. Gelet op de Europese herkomsteisen die Defensie samen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7600D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de ministeries van Economische Zaken en Klimaat en Buiten</w:t>
       </w:r>
-      <w:r w:rsidR="00D7600D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">landse Zaken heeft geformuleerd, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7600D" w:rsidR="00D7600D">
-[...16 lines deleted...]
-      <w:r w:rsidR="00D7600D">
+      <w:r w:rsidRPr="00D7600D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wil Defensie dat Europese supervezels worden gebruikt (in lijn met de doelstellingen van de DSII en de Kamerbrief Defensie actieplan Nederlandse supervezelindustrie)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="299179AF" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="41BCCEE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="348" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="4CF604AB" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="035A497D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8. Herkent u de uitspraak van de Stichting Nederlandse industrie voor defensie en veiligheid (NIDV) dat Nederland juist op dit soort materialen over topbedrijven beschikt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="151DF9A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="39C20485" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="39FF33DD" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="6334406D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="0E7587F8" w14:textId="1CF059C5">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="669874D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In april 2025 lanceerden Defensie en EZK de DSII, binnen deze strategie is </w:t>
       </w:r>
       <w:r w:rsidRPr="00866E99">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>smart materials</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF277F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> een van de vijf focusgebieden. Mede vanwege de wens van dit kabinet om Nederland autonomer te maken en ook de Nederlandse defensie-industrie te stimuleren werkt Defensie de implementatie van deze strategie op dit moment nader uit. Daarbij onderzoekt Defensie  ook hoe om te gaan met lopende contracten en hoe de betrokkenheid van de Nederlandse en Europese industrie beter kan worden geborgd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009002B4" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="4DEDF109" w14:textId="77777777">
+    <w:p w:rsidRPr="009002B4" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="01C6E40D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="3C44CC19" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="462783F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="DejaVu Serif Condensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9. Zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
@@ -4377,51 +3682,51 @@
         <w:t>vezels</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kunnen leveren benaderd door Defensie om ook mee te dingen naar deze opdracht? Zo nee, waarom niet?</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6D97">
         <w:rPr>
           <w:rFonts w:cs="DejaVu Serif Condensed"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="3656AF27" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="74FD7763" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Als</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -4668,75 +3973,75 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>beste</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oplossing hebben gekozen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="368A3D5D" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="3ADA02B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="340" w:right="136"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antwoord (vraag 9 &amp; 10): Deze specifieke raamovereenkomst betreft de levering van onderdelen van het bestaande scherfwerende vest. Het gaat hier om een voorstel van de leverancier binnen de bepalingen van de lopende raamovereenkomst. Er heeft daarom geen nieuwe besluitvorming plaatsgevonden en er zijn geen andere partijen benaderd voor een nieuwe opdracht. Defensie onderwerpt het product wel aan nieuwe certificeringsproeven om zeker te stellen dat de kwaliteit van de platen aan de gestelde eisen voldoet. In de oorspronkelijke aanbesteding hebben ook Nederlandse en Europese partijen een offerte ingediend. </w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:cs="DejaVu Serif Condensed"/>
         </w:rPr>
         <w:t>Op 4 juni 2015 is uw Kamer met de D-brief van het project ‘Verbeterd Operationeel Soldaat Systeem (VOSS)’ geïnformeerd over de uitkomst van de verwervingsvoorbereidingsfase en het voornemen om met de firma Elbit een contract te sluiten (Kamerstuk 34 000-X, nr. 98).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007632B5" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="7060FC96" w14:textId="77777777">
+    <w:p w:rsidRPr="007632B5" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="58A6A967" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="53C70498" w14:textId="2249E9BC">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="0CBDB17B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -5023,152 +4328,144 @@
       </w:r>
       <w:r w:rsidRPr="0082612A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">maar is in gesprek met Elbit. Daarbij </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wordt ook gesproken over de her</w:t>
       </w:r>
       <w:r w:rsidRPr="0082612A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>komst van de door Elbit gebruikte supervezels</w:t>
       </w:r>
-      <w:r w:rsidR="00C84D16">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00053B3B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053B3B" w:rsidR="00053B3B">
+      <w:r w:rsidRPr="00053B3B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft het voorstel van Elbit tot gebruik van Chinese supervezels </w:t>
       </w:r>
-      <w:r w:rsidR="000A0520">
-[...7 lines deleted...]
-      <w:r w:rsidR="00053B3B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>van de hand gewezen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00053B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="12DD4493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opschorten betekent dat Defensie niet tijdig beschikking heeft over de benodigde </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scherfvesten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="12DD4493">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om de juiste ballistische bescherming te bieden aan haar militairen en de groei van de krijgsmacht te faciliteren</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053B3B" w:rsidR="00053B3B">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="15083009" w14:textId="77777777">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="644E8616" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="76278390" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="337AE1FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5410,51 +4707,51 @@
         </w:rPr>
         <w:t>defensiematerialen</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>afhankelijk wordt van productielocaties buiten Europa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="64EF114A" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="0C3CAB9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zekerstellen van leveringszekerheid en </w:t>
       </w:r>
@@ -5492,143 +4789,135 @@
       </w:r>
       <w:r w:rsidRPr="3C8783AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">met de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DSII </w:t>
       </w:r>
       <w:r w:rsidRPr="3C8783AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aan de versterking van de NLDTIB. In het Nationaal Programma Defensie-Industrie en Innovatie wordt deze strategie verde</w:t>
       </w:r>
-      <w:r w:rsidR="00A81795">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">r geconcretiseerd en uitgevoerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81795" w:rsidP="00455E7B" w:rsidRDefault="00A81795" w14:paraId="427725F7" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="0E904D73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009002B4" w:rsidR="00A81795" w:rsidP="00455E7B" w:rsidRDefault="00A81795" w14:paraId="6FF845A7" w14:textId="0B799127">
+    <w:p w:rsidRPr="009002B4" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="50F7FD15" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81795">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In de Kamerbrief Defensie actieplan Nederlandse supervezelindustrie </w:t>
       </w:r>
-      <w:r w:rsidR="00866E99">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">heb ik </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81795">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">uw Kamer geïnformeerd over de gekozen beleidslijn: “Defensie heeft, in goede afstemming met de ministeries van Economische Zaken en Klimaat en Buitenlandse Zaken, Europese herkomsteisen voor supervezels geformuleerd die worden ingezet bij aanbestedingen (of bij lopende contracten) voor militaire producten waar supervezels in verwerkt zijn. Uitgangspunt is gebruik te maken van Nederlandse of Europese leveranciers, tenzij hiervoor juridische belemmeringen zijn of </w:t>
       </w:r>
-      <w:r w:rsidR="00645B77">
-[...14 lines deleted...]
-        <w:t>redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>er operationele redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81795">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="2294F81A" w14:textId="77777777">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="54B4F355" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF277F" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="47FECE98" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF277F" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="3CE7E284" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5870,94 +5159,94 @@
         </w:rPr>
         <w:t>aan</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de toeleveringsketen en dat kennis, innovatie en werkgelegenheid in Nederland behouden blijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009002B4" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="15486C32" w14:textId="77777777">
+    <w:p w:rsidRPr="009002B4" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="26E9A53E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bij grote defensieorders kijken Defensie en Economische Zaken in een vroeg stadium naar de mogelijkheden voor deelname van de Nederlandse defensie-industrie, onder meer door marktconsultatie, industriële samenwerking en het betrekken van Nederlandse bedrijven in de toeleveringsketen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het Industriële Participatiebeleid zorgt ervoor dat, indien we genoodzaakt zijn in het buitenland aan te schaffen, bijvoorbeeld omdat we de betreffende industrie zelf niet in huis hebben, de Nederlandse defensie-industrie en kennisinstituten toch betrokken worden bij de ontwikkeling, productie en instandhouding van deze defensieorders. Daarbij wordt niet alleen gekeken naar directe levering, maar ook naar de bijdrage aan kennisontwikkeling, innovatie, onderhoud, productiecapaciteit en werkgelegenheid in Nederland. Het kabinet zet zich er daarnaast voor in dat Nederlandse bedrijven kunnen aansluiten bij internationale en Europese defensieprogramma’s, zodat de Nederlandse industriële basis wordt versterkt en de strategische autonomie van Nederland en Europa wordt vergroot.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="166B7EE0" w14:textId="77777777">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="6C74F358" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="14"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="34EF2082" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="5DA85D2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
@@ -6256,111 +5545,111 @@
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>defensie-inkopen de strategische autonomie van Nederland en Europa mee te wegen?</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="54BED97E" w14:textId="7DB42859">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="1F0B3189" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="114"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD66F6" w:rsidP="00455E7B" w:rsidRDefault="00DD66F6" w14:paraId="037CDA31" w14:textId="1C45DD4E">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="0B78125D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="114"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD66F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>15.Welke mogelijkheden benut u nu al om bij aanbestedingen leveringszekerheid, strategische autonomie en behoud van kritieke productiecapaciteit als gunningscriterium mee te wegen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00254E2C" w:rsidR="00DD66F6" w:rsidP="00455E7B" w:rsidRDefault="00DD66F6" w14:paraId="0B40B761" w14:textId="77777777">
+    <w:p w:rsidRPr="00254E2C" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="1865391A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="114"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DD66F6" w:rsidR="00455E7B" w:rsidP="00DD66F6" w:rsidRDefault="00455E7B" w14:paraId="02274C76" w14:textId="231258D3">
+    <w:p w:rsidRPr="00DD66F6" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="7E4C6093" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -6689,51 +5978,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord (vraag 14</w:t>
       </w:r>
-      <w:r w:rsidR="00DD66F6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 15</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 17): Het kabinet zet</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zich in Europees verband in voor aanpassing van de aanbestedingsregels op defensie- en veiligheidsgebied, zoals aangegeven in de updates over versnellen van het inkoopproces</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
@@ -6766,185 +6055,151 @@
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DD66F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005E676A" w:rsidR="00DD66F6">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="005E676A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>laat Defensie</w:t>
-[...15 lines deleted...]
-        <w:t>, naast kwaliteit, prijs, levertijd ook strategische autonomie en leveringszekerheid van het materieel in toenemende mate meewegen.</w:t>
+        <w:t>Binnen de huidige (aanbestedings-)regelgeving laat Defensie bij de aanschaf van materieel, naast kwaliteit, prijs, levertijd ook strategische autonomie en leveringszekerheid van het materieel in toenemende mate meewegen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00455E7B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="38AD0251" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="5321E834" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="147"/>
-        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="603EA0C9" w14:textId="51C2393E">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="56D5F605" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="147"/>
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In de Kamerbrief Defensie actieplan Nederlandse supervezelindustrie </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> uw Kamer geïnformeerd over de gekozen beleidslijn: “</w:t>
+        <w:t>In de Kamerbrief Defensie actieplan Nederlandse supervezelindustrie heb ik uw Kamer geïnformeerd over de gekozen beleidslijn: “</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71180">
         <w:t>Defensie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> heeft</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, in goede afstemming met de </w:t>
       </w:r>
       <w:r>
         <w:t>ministeries van Economische Zaken en Klimaat en Buitenlandse Zaken</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, Europese herkomsteisen voor supervezels geformuleerd die worden ingezet bij aanbestedingen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(of bij lopende contracten) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A71180">
         <w:t>voor militaire producten waar supervezels in verwerkt zijn</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Uitgangspunt is gebruik te maken van Nederlandse of Europese leveranciers, tenzij hiervoor juridische belemmeringen zijn </w:t>
       </w:r>
-      <w:r w:rsidR="00645B77">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>er operationele redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken</w:t>
       </w:r>
       <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4C29" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="5DAB3B2D" w14:textId="77777777">
+    <w:p w:rsidRPr="006C4C29" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="694C0391" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="0D0A065E" w14:textId="77777777">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="2431C524" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="54A2EF88" w14:textId="77777777">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="2464CC66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7393,50 +6648,51 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Europa,</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>binnen</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
@@ -7492,175 +6748,155 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>regelgeving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7600D" w:rsidP="00D7600D" w:rsidRDefault="00455E7B" w14:paraId="4B517E70" w14:textId="231AE295">
+    <w:p w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="4A02221F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="147"/>
-        <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="360F3210">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja. Het Nationaal Programma Defensie Industrie &amp; Innovatie zal hier verder invulling aan geven, </w:t>
+        <w:t>Ja. Het Nationaal Programma Defensie Industrie &amp; Innovatie zal hier verder invulling aan geven, in lijn met de gekozen focusgebieden in de Defensie Strategie voor Indus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>trie &amp; Innovatie, en conform</w:t>
       </w:r>
       <w:r w:rsidRPr="360F3210">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AC6E9D">
+        <w:t xml:space="preserve"> de ambities uit het coalitieakkoord om 50% in Nederland en Europa aan te besteden.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>trie &amp; Innovatie, en conform</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00A71180" w:rsidR="00D7600D">
+        <w:t xml:space="preserve"> Zoals toegelicht, heb ik </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in de Kamerbrief Defensie actieplan Nederlandse supervezelindustrie uw Kamer in dat verband geïnformeerd over de gekozen beleidslijn: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71180">
         <w:t>Defensie</w:t>
       </w:r>
-      <w:r w:rsidR="00D7600D">
+      <w:r>
         <w:t xml:space="preserve"> heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00D7600D">
+      <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, in goede afstemming met de </w:t>
       </w:r>
-      <w:r w:rsidR="00D7600D">
+      <w:r>
         <w:t>ministeries van Economische Zaken en Klimaat en Buitenlandse Zaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00D7600D">
+      <w:r w:rsidRPr="00A71180">
         <w:t xml:space="preserve">, Europese herkomsteisen voor supervezels geformuleerd die worden ingezet bij aanbestedingen </w:t>
       </w:r>
-      <w:r w:rsidR="00D7600D">
+      <w:r>
         <w:t xml:space="preserve">(of bij lopende contracten) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A71180" w:rsidR="00D7600D">
+      <w:r w:rsidRPr="00A71180">
         <w:t>voor militaire producten waar supervezels in verwerkt zijn</w:t>
       </w:r>
-      <w:r w:rsidR="00D7600D">
+      <w:r>
         <w:t xml:space="preserve">. Uitgangspunt is gebruik te maken van Nederlandse of Europese leveranciers, tenzij hiervoor juridische belemmeringen zijn of </w:t>
       </w:r>
-      <w:r w:rsidR="00645B77">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>er operationele redenen zijn om hiervan af te zien, waaronder onterechte prijsopdrijving door bedrijven die hier misbruik van maken</w:t>
       </w:r>
-      <w:r w:rsidR="00D7600D">
+      <w:r>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009002B4" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="09CC14C5" w14:textId="4A2643EB">
+    <w:p w:rsidRPr="009002B4" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="4EE3DA86" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009002B4" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="75456D4E" w14:textId="77777777">
+    <w:p w:rsidRPr="009002B4" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="164329AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="13"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00447D52" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="037F3BD5" w14:textId="77777777">
+    <w:p w:rsidRPr="00447D52" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="29A21036" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="DejaVu Serif Condensed"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:w w:val="120"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
@@ -7867,126 +7103,112 @@
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">binnenlandse </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>defensie-industrie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C040F7" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00870C5A" w14:paraId="4326FC79" w14:textId="319AC072">
+    <w:p w:rsidRPr="00C040F7" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="4954BCF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het Commissievoorstel voor de</w:t>
       </w:r>
       <w:r w:rsidRPr="00C040F7">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C040F7" w:rsidR="00455E7B">
+        <w:t xml:space="preserve"> Industrial Accelerator Act (IAA) bevat geen directe maatregelen voor de defensie-industrie, omdat dit voorstel primair is gericht op het versterken van de Europese industriële capaciteit in strategische (civiele) sectoren, zoals energie-intensieve industrieën, net-zero technologieën en de automotive sector. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Industrial Accelerator Act (IAA) bevat geen directe maatregelen voor de defensie-industrie, omdat dit voorstel primair is gericht op het versterken van de Europese industriële capaciteit in strategische (civiele) sectoren, zoals energie-intensieve industrieën, net-zero technologieën en de automotive sector. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Het voorstel voor de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C040F7">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Het voorstel voor de</w:t>
+        <w:t xml:space="preserve"> IAA bevat wel verschillende instrumenten die industrie kunnen versterken, zoals de mogelijkheid om een Europees voorkeursprincipe toe te passen bij overheidsaanbestedingen en subsidieregelingen, strengere voorwaarden voor grote buitenlandse investeringen en versnelde vergunningprocedures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, in overeenstemming met de internationale verplichtingen van de EU</w:t>
       </w:r>
       <w:r w:rsidRPr="00C040F7">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>. Hoewel deze maatregelen niet specifiek op defensie industrie zijn gericht, versterken zij wel de Europese industriële basis en kunnen zij ook de productiecapaciteit van bedrijven vergroten die zowel civiele als militaire producten ontwikkelen (dual-use industrie). Daardoor kan ook de defensiesector indirect profiteren. De ruimte om specifiek de binnenlandse industrie te beschermen blijft echter beperkt, omdat de IAA is gericht op versterking van de Europese industriële basis als geheel, en niet nationaal gericht is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C040F7" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="49B07A3C" w14:textId="77777777">
+    <w:p w:rsidRPr="00C040F7" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="52E1FEEF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001A3EB1" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="124E2631" w14:textId="77777777">
+    <w:p w:rsidRPr="001A3EB1" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="42FE014C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:w w:val="120"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>19.</w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
@@ -8302,3393 +7524,419 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>van de Nederlandse maakindustrie en technologische kennisbasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00744D80" w:rsidR="00455E7B" w:rsidP="00455E7B" w:rsidRDefault="00455E7B" w14:paraId="5B1BE9D6" w14:textId="6435EFEE">
+    <w:p w:rsidRPr="00744D80" w:rsidR="001F0E91" w:rsidP="001F0E91" w:rsidRDefault="001F0E91" w14:paraId="25849EB9" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7294426A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">De Nederlandse en Europese defensie-industrie en kennisbasis is cruciaal voor het voortzettingsvermogen van de krijgsmacht. Zonder een sterke industriële basis kan Defensie niet tijdig beschikken over voldoende materiaal en onderhoudscapaciteit in een Hoofdtaak 1 scenario. Bovendien is een technologische voorsprong nodig om de tegenstander een stap voor te blijven. Daarom wil het kabinet ten minste 50% van het Defensiematerieel inkopen bij de Nederlandse en Europese industrie. Om hier concreet uitvoering aan te geven, werkt het kabinet aan een Nationaal Programma Defensie Industrie en Innovatie. Dit plan van aanpak wordt in Q4 van dit jaar met uw Kamer gedeeld. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00744D80" w:rsidR="00455E7B" w:rsidSect="00131536">
+    <w:p w:rsidR="00026B7C" w:rsidRDefault="00026B7C" w14:paraId="6BC9D813" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00026B7C">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
-[...1 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C970E04" w14:textId="77777777" w:rsidR="00CF7E3C" w:rsidRDefault="00CF7E3C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="0E2076C5" w14:textId="77777777" w:rsidR="007204EE" w:rsidRDefault="007204EE" w:rsidP="001F0E91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="538A8721" w14:textId="77777777" w:rsidR="00CF7E3C" w:rsidRDefault="00CF7E3C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="59C00CC6" w14:textId="77777777" w:rsidR="007204EE" w:rsidRDefault="007204EE" w:rsidP="001F0E91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Serif Condensed">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50006FF" w:usb1="5200F9FB" w:usb2="0A040020" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...10 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79B44FF1" w14:textId="77777777" w:rsidR="00384560" w:rsidRDefault="00384560">
+  <w:p w14:paraId="39B65909" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59A34226" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRDefault="00FB2D8E" w:rsidP="001E0A0C">
+  <w:p w14:paraId="61E19969" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64680B88" w14:textId="77777777" w:rsidR="00384560" w:rsidRDefault="00384560">
+  <w:p w14:paraId="7043F102" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0857618C" w14:textId="77777777" w:rsidR="00CF7E3C" w:rsidRDefault="00CF7E3C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="3DE6250E" w14:textId="77777777" w:rsidR="007204EE" w:rsidRDefault="007204EE" w:rsidP="001F0E91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64EC0DB4" w14:textId="77777777" w:rsidR="00CF7E3C" w:rsidRDefault="00CF7E3C" w:rsidP="001E0A0C">
+    <w:p w14:paraId="42DF4BAE" w14:textId="77777777" w:rsidR="007204EE" w:rsidRDefault="007204EE" w:rsidP="001F0E91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="32327709" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRPr="00974217" w:rsidRDefault="00FB2D8E" w:rsidP="00455E7B">
+    <w:p w14:paraId="78E7A2C6" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="00974217" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00010D34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="14"/>
           </w:rPr>
           <w:t>https://www.telegraaf.nl/binnenland/defensie-zet-zinnen-op-scherfvesten-van-chinees-israelische-makelij-</w:t>
         </w:r>
         <w:r w:rsidRPr="00010D34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:sz w:val="14"/>
           </w:rPr>
           <w:t>en</w:t>
         </w:r>
         <w:r w:rsidRPr="00010D34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="14"/>
           </w:rPr>
           <w:t>-dat-schiet-nederlandse-industrie-in-verkeerde-keelgat/158425414.html?utm-medium=referral&amp;utm-campaign=share</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="550D6903" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRPr="00B37FDA" w:rsidRDefault="00FB2D8E" w:rsidP="00455E7B">
+    <w:p w14:paraId="695C8801" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="00B37FDA" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B37FDA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:cs="DejaVu Serif Condensed"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstuk 36410-X, nr. 93</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7E8282A2" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRPr="00B37FDA" w:rsidRDefault="00FB2D8E" w:rsidP="00455E7B">
+    <w:p w14:paraId="1DDA74CB" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="00B37FDA" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:rFonts w:cs="DejaVu Serif Condensed"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstuk 27830, nr. 490, bijlage</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6FDA8C4A" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRDefault="00FB2D8E" w:rsidP="00455E7B">
+    <w:p w14:paraId="60BF4ED6" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="4D14ED41">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk 27830-490</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2E44F46F" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRPr="00DA0D5B" w:rsidRDefault="00FB2D8E" w:rsidP="00455E7B">
+    <w:p w14:paraId="26403F56" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="00DA0D5B" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="2E9A1DE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0D5B">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>36600-X nrs. 6 en 84 en 36800-X nr. 17</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2662226A" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRPr="00DA0D5B" w:rsidRDefault="00FB2D8E" w:rsidP="00455E7B">
+    <w:p w14:paraId="09CA86AF" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="00DA0D5B" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="12DD4493">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Kamerstuk 27830 nr. 501</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05B2646A" w14:textId="77777777" w:rsidR="00384560" w:rsidRDefault="00384560">
+  <w:p w14:paraId="70BF994B" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D163FC2" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRDefault="00FB2D8E" w:rsidP="001E0A0C">
+  <w:p w14:paraId="2AEBB3B8" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BCE15AF" w14:textId="3FE09CE7" w:rsidR="00FB2D8E" w:rsidRDefault="00FB2D8E">
-[...44 lines deleted...]
-  <w:p w14:paraId="0C22CD85" w14:textId="77777777" w:rsidR="00FB2D8E" w:rsidRDefault="00FB2D8E" w:rsidP="001E0A0C">
+  <w:p w14:paraId="47045AF4" w14:textId="77777777" w:rsidR="001F0E91" w:rsidRPr="001F0E91" w:rsidRDefault="001F0E91" w:rsidP="001F0E91">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...580 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1934 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68CC2168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16B0BF90"/>
     <w:lvl w:ilvl="0" w:tplc="B7FE3476">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11734,1040 +7982,209 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...353 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="74134090">
+  <w:num w:numId="1" w16cid:durableId="1127160984">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="483547676">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00455E7B"/>
-[...411 lines deleted...]
-    <w:rsid w:val="00FE33F3"/>
+    <w:rsidRoot w:val="001F0E91"/>
+    <w:rsid w:val="00026B7C"/>
+    <w:rsid w:val="001F0E91"/>
+    <w:rsid w:val="00403027"/>
+    <w:rsid w:val="007204EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white" stroke="f" strokecolor="none [3212]">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B5540A6"/>
+  <w14:docId w14:val="7F5FDB08"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5DF8FF0B-97B8-4E00-AD1E-817E32F6D171}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12803,51 +8220,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
@@ -13029,2761 +8446,1039 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F5313"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8200A"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="InhoudHeaderTabel"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0044385C"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002E2649"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...647 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00E8200A"/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-      <w:noProof/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="0044385C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="002E2649"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002E2649"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002E2649"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002E2649"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
       <w:iCs/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002E2649"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002E2649"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002E2649"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Mangal"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
-[...2 lines deleted...]
-    <w:rsid w:val="001B3349"/>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
-      <w:numPr>
-[...65 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001F0E91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F0E91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001F0E91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F0E91"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001F0E91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DA72E4"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Functie">
-    <w:name w:val="Huisstijl - Functie"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00B07EF5"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Templatename">
-[...3 lines deleted...]
-    <w:rsid w:val="004472CC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="RijksoverheidSansHeadingTT" w:hAnsi="RijksoverheidSansHeadingTT"/>
-      <w:sz w:val="64"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardVet">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-[...89 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="634" w:hanging="286"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Serif Condensed" w:eastAsia="DejaVu Serif Condensed" w:hAnsi="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
       <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
     <w:name w:val="Platte tekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
       <w:rFonts w:ascii="DejaVu Serif Condensed" w:eastAsia="DejaVu Serif Condensed" w:hAnsi="DejaVu Serif Condensed" w:cs="DejaVu Serif Condensed"/>
       <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00455E7B"/>
+    <w:rsid w:val="001F0E91"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F0E91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="001F0E91"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00455E7B"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001F0E91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...2 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...73 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001F0E91"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...157 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraaf.nl/binnenland/defensie-zet-zinnen-op-scherfvesten-van-chinees-israelische-makelij-en-dat-schiet-nederlandse-industrie-in-verkeerde-keelgat/158425414.html?utm-medium=referral&amp;utm-campaign=share" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...701 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>38</ap:Paragraphs>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2850</ap:Words>
+  <ap:Characters>15678</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>130</ap:Lines>
+  <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19135</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18492</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>