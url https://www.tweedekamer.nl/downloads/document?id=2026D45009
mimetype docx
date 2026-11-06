--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,4664 +1,2236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="54FF5D49" w14:textId="77777777">
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="00B05B2B" w14:paraId="2188B55B" w14:textId="1C702F95">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508" w:rsidR="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508" w:rsidR="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D7508" w:rsidR="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="6BB368EE" w14:textId="16DE2F23">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkStart w:name="_GoBack" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00DA0E4E">
-[...63 lines deleted...]
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="001816A3" w:rsidRDefault="001816A3" w14:paraId="7C0C9974" w14:textId="74DE1D4F">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="3D3F4753" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508" w:rsidR="00B05B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>566</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="2C821333" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="7AA2B234" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="1144B89E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="40D77CD8" w14:textId="3CDBCA22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de brief duurzaam vervoer wordt in aanloop naar het commissiedebat duurzaam vervoer ingegaan een aantal actuele ontwikkelingen van de afgelopen tijd, hierbij worden enkele rapporten naar de kamer gestuurd. Tevens wordt met deze brief invulling gegeven aan een motie en een toezegging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="25DD3566" w14:textId="5EE42B20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6165"/>
         </w:tabs>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DA0E4E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="3256561C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleidsontwikkelingen: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="51915C67" w14:textId="090C9F27">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="353231A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het trendrapport Nederlandse markt personenauto’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="61A7F0CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De inruilregeling en social leasing. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="276B94B6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="02CD71C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Uitvoeringstoets van de inruilregeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="6534CC0D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="1E9233C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rapport Europese instrumenten stimulering lagere inkomens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="358508EF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="69D88539" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eindevaluatie Subsidie Elektrische Personenauto’s Particulieren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="36ED9E02" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="327BD431" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De laadinfrastructuur:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00E83E42" w:rsidRDefault="00D600FB" w14:paraId="52A1E9E6" w14:textId="653DAD68">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="538838A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ophoging budget Subsidieregeling Private Laadinfrastructuur bij bedrijven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="28970109" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="2BF1A114" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ontwikkelingen schoon- en emissieloos bouwen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00002A1E" w14:paraId="440F8000" w14:textId="0584D976">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="6FBD4A43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nederlandse non-paper AFIR review</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="21AE4FA7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA0E4E">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="4BD6EFEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="0FBEBC5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Motie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="250D908E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="234C8218" w14:textId="4F29CEFF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De motie Eerdmans (JA21), w</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239245065" w:id="1"/>
-      <w:r w:rsidRPr="00DA0E4E">
-[...5 lines deleted...]
-        <w:t>aarin wordt verzocht om bij de ontwikkeling van milieubeleid expliciet rekening te houden met het uitzonderingskarakter van oldtimers en ze te erkennen en behandelen als duurzaam mobiel erfgoed;</w:t>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aarin wordt verzocht om bij de ontwikkeling van milieubeleid expliciet rekening te houden met het uitzonderingskarakter van oldtimers en ze te erkennen en behandelen als duurzaam mobiel erfgoed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508" w:rsidR="000F382E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 31305, nr. 503)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="146F593A" w14:textId="77777777">
-      <w:r w:rsidRPr="00DA0E4E">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="49278B70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Toezeggingen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D600FB" w:rsidP="007408FD" w:rsidRDefault="00D600FB" w14:paraId="3C85693C" w14:textId="75ADA653">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="0D1D34C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De toezegging aan lid Pierik (BBB) </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239245093" w:id="2"/>
-      <w:r w:rsidRPr="00DA0E4E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>om de Kamer te informeren of de milieu-Investeringsaftrek (MIA) en de willekeurige afschrijving milieu-investeringen (VAMIL) gebruikt kunnen worden om te investeren in voertuigen die gebruik maken van bio-LNG</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00770708" w:rsidP="00770708" w:rsidRDefault="00770708" w14:paraId="070AA562" w14:textId="77777777"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="347EC87B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="3D32BF5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="611FA2E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="25612DD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beleidsontwikkelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="0BE39823" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="1C275005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk239843524" w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="35503A00" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="2B357FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Personenauto’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="3E794BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Trendrapport Nederlandse markt Personenauto’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="4E5B64AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief wordt het jaarlijks terugkerende trendrapport Nederlandse markt personenauto’s meegestuurd. Het trendrapport geeft inzicht in de feitelijke ontwikkelingen van het aanbod, de in-, door- en uitstroom en het wagenpark van Nederlandse personenauto’s over de afgelopen jaren. Het biedt een overzicht van trends in de Nederlandse personenautomarkt tot en met 2025. Uit het rapport blijkt dat de ingroei van elektrische auto’s tot nu toe conform voorspellingen verloopt maar in de particuliere sector stagneert. Ook laat het rapport zien dat de export van elektrische auto’s in 2025 groter was dan de import. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="23324AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="5B71D052" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ontwikkelingen inruilregeling en overzicht mogelijkheden sociale lease-achtige maatregelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="3851D2A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Personenauto’s</w:t>
-[...59 lines deleted...]
-        <w:rPr>
+        <w:t>Zonder aanvullende maatregelen stagneert de ingroei van (nieuwe en gebruikte) elektrische auto’s in de particuliere sector. In de beantwoording van de Kamervragen van lid Zwinkels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:t>[1]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is toegezegd verder te onderzoeken of sociale leasing voor elektrische auto’s overwogen zou kunnen worden als onderdeel van eventuele maatregelen ter compensatie van stijgende brandstofprijzen. Zoals aangekondigd in het kader van de energieschokmaatregelen wordt momenteel gewerkt aan een inkomensafhankelijke inruilregeling. Het doel van deze regeling is om na demontage van een geschikte, oudere fossiele auto éénmalig een uitkering te verlenen voor aankoop van een tweedehands elektrisch voertuig (EV). Deze eenmalige uitkering kan ook door de aanvrager ingezet worden als een maandelijkse korting op het leasebedrag van een tweedehands EV. Deze regeling is daarmee een vorm van sociale leasing en biedt de mogelijkheid om zonder eigen vermogen toch in aanmerking te komen voor lagere en voorspelbare maandlasten. Ook speelt de regeling in op huidige prijsontwikkelingen in de EV-markt. De ingroei van EV’s voor privégebruik stagneerde in de afgelopen jaren en EV’s in de kleinere segmenten zijn gemiddeld nog duurder dan een vergelijkbaar benzinemodel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="2"/>
         <w:t>[2]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Deze prijsontwikkelingen onderstrepen de relevantie van de regeling als ondersteuning voor de particuliere sector. Het aandeel huishoudens in Nederland dat potentieel kwetsbaar is voor de gevolgen van de energietransitie op het gebied van mobiliteit wordt door TNO in 2024 geschat op ongeveer 73 tot 175 duizend huishoudens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="3"/>
         <w:t>[3]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. TNO schat in dat de meest kwetsbare groep bestaat uit huishoudens met een laag inkomen en hoge brandstofkosten. Met het hoge brandstofprijsniveau van maart 2026 loopt dit op tot ruim 258 duizend huishoudens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
         <w:t>[4]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A94B5B" w:rsidR="00A94B5B">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Door deze maatregel kunnen huishoudens met een laag (midden-)inkomen makkelijker overstappen op een elektrische voertuig waardoor ook hun mobiliteitskosten beheersbaar worden omdat elektrisch rijden in het gebruik goedkoper is dan fossiel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="45F44933" w14:textId="77777777"/>
-[...60 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="360B039F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="5F96B204" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De inruilregeling zal worden uitgevoerd door RVO, in nauwe samenwerking met de Belastingdienst en de RDW. Zij hebben met elkaar een zorgvuldig proces doorlopen.  Onderdeel hiervan is een uitvoeringstoets van RVO, waarin geconcludeerd wordt dat de regeling uitvoerbaar is met signalering van een aantal uitvoeringsrisico’s. Deze zijn voor het ministerie acceptabel. Het doel is om de regeling eind september ter consultatie aan te bieden en de regeling zo snel mogelijk open te stellen, bij voorkeur in het laatste kwartaal van 2026. De inruilregeling maakt onderdeel uit van de aanvraag die is ingediend bij de Europese Commissie in het kader van het Europese Sociaal Klimaatfonds. Hierdoor kunnen meer mensen gebruik maken van de regeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="333839B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="0F0A06E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om te borgen dat de subsidieaanvraag ook uitvoerbaar is voor potentiële aanvragers wordt een doenvermogen-toets uitgevoerd. Daarmee wordt getoetst of het aanvraagproces van de maatregel aansluit bij de leefsituatie en het vermogen om in actie te komen van de doelgroep. Daarnaast worden de leerervaringen van de recentelijk geëvalueerde Subsidie Elektrische Personenauto’s Particulieren (SEPP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, door RVO uitgevoerd in de periode 2020-2024, meegenomen in het ontwerp van de inruilregeling. Uit de eindevaluatie van de SEPP blijkt dat de uitvoering van deze regeling door RVO door zowel de deelnemers als de sector zeer werd gewaardeerd. In verschillende Europese landen zijn recentelijk soortgelijke maatregelen ingevoerd om lage (midden)inkomens inkomens gericht te ondersteunen in de overstap naar emissieloze mobiliteit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit sterkt in de overtuiging dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dit ook voor Nederland mogelijk moet zijn. De getroffen maatregelen kunnen in drie groepen verdeeld worden:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="0EB7B053" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="37F422EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk237881057" w:id="4"/>
-      <w:r w:rsidRPr="00F27436">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Subsidie op aankoop tweedehands EV; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27436">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>een subsidie verlaagt direct de koopprijs van een occasion en is daarmee een stimulans voor de tweedehandsmarkt. Wel is spaargeld of mogelijkheid tot financiering nodig.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="00F27436" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="0CB9836E" w14:textId="6CD03F4C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="2BEC3EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Sociale lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gebruikers van sociale leasing hebben voor een laag en stabiel maandbedrag toegang tot emissieloze mobiliteit. Afbakening van de doelgroep en mate van ondersteuning bepalen het benodigde budget. Sociale leasing kan daardoor geschikt zijn voor de laagste inkomens zonder spaargeld. Ervaringen uit Frankrijk laten zien dat sociale lease relatief hoge overheidskosten per additioneel voertuig kent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="213134FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...64 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Renteloze lening voor aankoop van een EV</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27436">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>; Heeft als voordeel ten opzichte van sociale leasing dat de gebruiker het eigendom van het voertuig behoudt. Daarnaast zijn de publieke kosten voor een renteloze lening lager dan voor sociale leasing. Net als sociale leasing wordt de lening geregistreerd bij het BKR en werkt daardoor door in andere kredietruimte (bijv. hypotheek)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D567EB" w14:paraId="74DA8178" w14:textId="64BBDC3A">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D567EB">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="77CA4F1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De internationale ontwikkelingen worden gevolgd en onderzocht. Parallel wordt in het kader van de Voorjaarsnota bezien in hoeverre bovenstaande maatregelen van toegevoegde waarde kunnen zijn voor Nederland. Bij de Voorjaarsnota 2027 kan worden bezien in hoeverre verdere uitbreiding van dergelijke maatregelen aan de orde is. Voor de uitvoering van dergelijke maatregelen zal dan tegelijkertijd naar de inrichting van een structurele uitvoeringsorganisatie moeten worden gekeken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="7DA5D499" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="2749BB6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="5DD9E319" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="52A7AE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Laadinfrastructuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="0AEA171E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="05CCC25A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Ophoging budget </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239324989" w:id="5"/>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subsidieregeling Private Laadinfrastructuur bij bedrijven</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="518595FD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="1B48AED2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In 2026 zijn voor het derde jaar op rij de Subsidieregeling Private Laadinfrastructuur bij bedrijven (SPriLa) en de Subsidieregeling Publieke Laadinfrastructuur voor zwaar wegvervoer (SPuLa) opengesteld voor aanvragen van ondernemers. De SPriLa is op 20 januari 2026 opengesteld met een totaalbedrag van € 87,5 miljoen. De regeling werd vanaf het begin van de openstelling goed gevonden. Ook bleek dat ongeveer voor twee derde van de aanvragers een stationaire batterij onderdeel is van de laadinfrastructuur die zij realiseren. Het subsidiebudget voor investeringen in een stationaire batterij was dan ook uitgeput. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239279071" w:id="6"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarom is in juni van dit jaar een ophoging van het subsidiebudget met € 35 miljoen gepubliceerd, bekostigd uit de opbrengsten van de Vrachtwagenheffing. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239279100" w:id="7"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarmee zijn zowel </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239325036" w:id="8"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>voor de realisatie van laadinfrastructuur als investeringen in een stationaire batterij extra middelen beschikbaar gemaakt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De regeling staat tot en met 18 december van dit jaar open voor aanvragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="1C5617B1" w14:textId="77777777">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="4E6763A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk239279477" w:id="9"/>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="2DD79A19" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="6F664AA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Schoon- en emissieloos bouwen en controle op de bouwplaats</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239279631" w:id="10"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals aangegeven in de Kamerbrief over de SEB Uitvoeringsagenda 2026-2027</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt u via deze brief op de hoogte gehouden van de voortgang van de verschillende maatregelen rondom Schoon en Emissieloos Bouwen (SEB). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment zijn alle acties in gang gezet met de verschillende partners om uitvoering te geven aan de maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="424A5B08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Samen met de 180 convenantpartners werkt IenW in het programma SEB stap voor stap richting een stille schone bouwplaats. Dit programma draagt bij aan de doelen voor het terugdringen van stikstof, fijnstof, geluidshinder en CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...18 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="399319A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De stikstofreductie kan ook perspectief geven bij de doorgang van projecten. Via het convenant SEB wordt (deels) emissieloos bouwen steeds meer de norm in Nederland. Door zich te verbinden aan het convenant, vraagt een groeiend aantal publieke opdrachtgevers (momenteel circa 100 partners) schoon materieel uit. Het Rijk ondersteunt deze opdrachtgevers zowel financieel als inhoudelijk. De jaarlijkse monitoring over 2025 laat deze trend ook zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: de overgrote meerderheid van de partners </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vraagt schoon materieel geheel (63 procent) of gedeeltelijk (30 procent) uit. Met name de 58 nieuwe partners die in 2025 zijn aangesloten, werken nog aan het standaard meenemen van de SEB-aanpak in de aanbestedingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="5B4BC3AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze toenemende uitvraag in projecten, samen met een subsidiemogelijkheid voor de aanschaf van emissieloos materieel, vergroot het investeringsperspectief en maakt dat ondernemers investeren in schoon en emissieloos bouwen. Deze </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239279678" w:id="11"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ondernemers worden via de Subsidieregeling Schoon en Emissieloos Bouwmaterieel (SSEB) financieel ondersteund bij de overstap naar schone bouwmachines. De regeling is in 2022 voor het eerst opengesteld, onderzoeksbureau Decisio heeft daarom onlangs de vijfjaarlijkse evaluatie uitgevoerd. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze evaluatie is bijgevoegd als bijlage. De evaluatie concludeert dat de SSEB een legitieme en doeltreffende regeling is die een belangrijke rol speelt in de verduurzamingstransitie van bouwbedrijven. De regeling heeft tot op heden voor 4.300 duurzame machines gezorgd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239279708" w:id="12"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn meer emissieloze werktuigen gestimuleerd dan wat op basis van eerder onderzoek werd verwacht. Het aantal subsidieaanvragen neemt daarbij nog steeds jaarlijks toe. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doordat subsidie voor toepassingen van selectieve katalytische reductie (SCR) minder vaak aangevraagd wordt dan verwacht, blijft de gerealiseerde NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">-reductie wel achter bij de oorspronkelijke verwachtingen. SCR-toepassingen zijn namelijk specifiek gericht op het reduceren van stikstof, maar leveren geen bijdragen aan de reductie van CO₂ en fijnstof. Doordat bedrijven in plaats daarvan vaker kiezen voor volledige emissiereductie door elektrificatie van bouwmaterieel, vallen de reducties van CO₂ en fijnstof hoger uit dan initieel verwacht. Dit illustreert dat de reductieopgave van bedrijven vaak breder is dan alleen stikstofoxide. De regeling bereikt tot slot veel verschillende soorten bedrijven in de bouwsector, het ruime merendeel daarvan is mkb waarvoor de subsidiepercentages ook hoger zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="452C9170" w14:textId="0C6D7B85">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="049EC3E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk239279752" w:id="13"/>
-      <w:r w:rsidRPr="00DA0E4E">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> naar een uniforme methode om ook de naleving op de eisen voor schone en emissieloze machines op de bouwplaats te versterken. De resultaten van de pilot laten zien dat fysieke SEB-controles praktisch uitvoerbaar en effectief zijn. </w:t>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via de pilot Controle op de Bouwplaats wordt er toegewerkt naar een uniforme methode om ook de naleving op de eisen voor schone en emissieloze machines op de bouwplaats te versterken. De resultaten van de pilot laten zien dat fysieke SEB-controles praktisch uitvoerbaar en effectief zijn. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De resultaten zijn bijgevoegd als bijlage. De controlerende partijen zijn in staat om op uniforme wijze controles uit te voeren. In 2026 wordt het programma daarom voorgezet. Deze actie is in lijn met de uitvoeringsagenda SEB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, waar naast controle op naleving ook acties gericht zijn op investeringszekerheid en laadinfrastructuur. Alle acties uit deze agenda zijn inmiddels in uitvoering gebracht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="59D44376" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="59CE38A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="3F2CF489" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="5760404C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk239949705" w:id="14"/>
-      <w:r w:rsidRPr="00002A1E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nederlandse non-paper AFIR review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Europese Commissie heeft voor het vierde kwartaal van 2026 een voorstel voor herziening aangekondigd van de Verordening betreffende de uitrol van infrastructuur voor alternatieve brandstoffen, de </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239279950" w:id="15"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Alternative Fuels Infrastructure Regulation (AFIR)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Zodra het voorstel tot herziening vanuit de Europese Commissie is gepubliceerd zal daar een BNC-fiche over worden opgesteld en zullen de Eerste en Tweede Kamer geraadpleegd worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="3AAE1079" w14:textId="0C183732">
-      <w:r w:rsidRPr="00DA0E4E">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="228F9773" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In voorbereiding op het voorstel voor herziening kon er tot 3 augustus op een publieke consultatie worden gereageerd. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239279939" w:id="16"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet heeft een non-paper ingediend met de Nederlandse inzet voor de herziening. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit paper is met deze brief meegezonden als bijlage. Het indienen van de non-paper is voor Nederland verstandig in het kader van vroegtijdige beleidsbeïnvloeding. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239279965" w:id="17"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De non-paper pleit voor het behoud van de originele AFIR-doelstellingen om zo een dekkend Europees basisnetwerk te kunnen borgen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="00DA0E4E">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit is ook van belang voor investeringszekerheid en voor bedrijven en burgers die over de grens hun voertuigen betrouwbaar willen kunnen inzetten. Daarnaast wordt er gepleit voor bredere toepassing van walstroom en mogelijke doelen voor emissievrije luchtvaart. Ook stellen we een aantal verplichtingen voor waardoor laadprijzen transparanter worden en pleiten we voor de toepassing van de standaarden die de samenwerking tussen mobiliteits- en energiesystemen bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="79B1E992" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="13E11A82" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="395A7B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Moties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="3DC2A50C" w14:textId="77777777">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="5F363D34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk239243836" w:id="18"/>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Motie Eerdmans (JA21) mobiel erfgoed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De motie Eerdmans vraagt om bij ontwikkeling van milieubeleid expliciet rekening te houden met het uitzonderingskarakter van oldtimers en ze te erkennen en te behandelen als duurzaam mobiel erfgoed. Vanuit cultuur-historische waarde is het van belang om mobiel erfgoed zoals historische auto’s, motoren, andere wegvoertuigen, treinen, trams, schepen en vliegtuigen zichtbaar en in beweging te houden. Het verduurzamen van de mobiliteitssector zorgt echter voor een uitdagende opgave voor het mobiel erfgoed. Daarom is het mobiele erfgoed expliciet opgenomen in het Klimaatplan 2025-2035. Omdat elektrificatie vaak geen optie is, wordt voor de verduurzaming waar mogelijk ingezet op biobrandstoffen zoals 100% HVO en nader te ontwikkelen transitiesporen met synthetische brandstoffen, zoals e-fuels. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="6F42A38F" w14:textId="77777777">
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="3ED6EBA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk239245228" w:id="19"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het uitzonderingskarakter van oldtimers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is opgenomen in het beleid van milieuzones en ZE-zones.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Oldtimers hebben een structurele vrijstelling voor milieuzones. Voor ZE-zones hebben oldtimers een vrijstelling tot 2030, momenteel wordt gewerkt aan de opvolging voor de vrijstelling voor ZE-zones vanaf 2030. Hier wordt u apart over geïnformeerd in een monitoringsbrief over de ZE-zones. Hiermee wordt de motie beschouwd als afgedaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="6A899BDC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="561A3D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="3C2D2AF4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="47A32E13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toezeggingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="2BD598ED" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="5A2B5928" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gebruik MIA/VAMIL voor bio-LNG voertuigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Aan het lid Pierik (BBB) is tijdens het commissiedebat Duurzaam Vervoer op 22 april 2025 toegezegd om de Kamer te informeren of de MIA en VAMIL gebruikt kunnen worden voor investering in voertuigen die gebruik maken van bio-LNG.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk239245250" w:id="21"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met de jaarlijkse actualisatie van de lijst met bedrijfsmiddelen die in aanmerking komen voor steun (Milieulijst) is geoordeeld dat het vanaf 2026 juridisch niet langer mogelijk is om MIA en VAMIL te gebruiken voor het stimuleren van bio-LNG voertuigen.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Het verlenen van fiscaal voordeel moet voldoen aan de Europese kaders voor staatssteun. Op basis van de Europese staatssteunkaders kan vanaf 1 januari 2026 alleen nog steun worden gegeven aan lichte en zware ‘emissievrije’ voertuigen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00DA0E4E">
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Voertuigen aangedreven door bio-LNG vallen onder de definitie van ‘schone voertuigen’, niet onder de definitie van ‘emissievrije’ voertuigen en kunnen dus geen steun krijgen. Er wordt hier enkel gekeken naar het voertuig en de aandrijflijn, niet of deze aandrijflijn reguliere LNG of de drop-in variant bio-LNG gebruikt als brandstof, tevens wordt bio-LNG via de brandstoftransitieverplichting gestimuleerd. Hiermee is invulling aan de toezegging gegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA0E4E" w:rsidR="00D600FB" w:rsidP="00D600FB" w:rsidRDefault="00D600FB" w14:paraId="3C587E1C" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="7515E6FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="000D7508" w:rsidP="000D7508" w:rsidRDefault="000D7508" w14:paraId="2F1CCA0F" w14:textId="77B16D79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00AC6052" w:rsidP="000D7508" w:rsidRDefault="00AC6052" w14:paraId="644B3DF7" w14:textId="11FB7B2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508" w:rsidR="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D7508" w:rsidR="00FE0FA3" w:rsidP="000D7508" w:rsidRDefault="00FE0FA3" w14:paraId="359526A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000D7508" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C870C3" w14:textId="77777777" w:rsidR="0069268A" w:rsidRDefault="0069268A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B17384E" w14:textId="77777777" w:rsidR="00B44342" w:rsidRDefault="00B44342" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7661A567" w14:textId="77777777" w:rsidR="0069268A" w:rsidRDefault="0069268A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46E7A2B8" w14:textId="77777777" w:rsidR="00B44342" w:rsidRDefault="00B44342" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="22805A0D" w14:textId="77777777" w:rsidR="008F31CE" w:rsidRDefault="008F31CE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44E7F481" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="00AC6052" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1D687580" w14:textId="77777777" w:rsidR="008F31CE" w:rsidRDefault="008F31CE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="207F259E" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="00AC6052" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3446A353" w14:textId="77777777" w:rsidR="008F31CE" w:rsidRDefault="008F31CE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5090C19F" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="00AC6052" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4904EDC1" w14:textId="77777777" w:rsidR="0069268A" w:rsidRDefault="0069268A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7806B7B6" w14:textId="77777777" w:rsidR="00B44342" w:rsidRDefault="00B44342" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77228BEE" w14:textId="77777777" w:rsidR="0069268A" w:rsidRDefault="0069268A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FB88A5E" w14:textId="77777777" w:rsidR="00B44342" w:rsidRDefault="00B44342" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="35A899D3" w14:textId="77777777" w:rsidR="00A94B5B" w:rsidRDefault="00A94B5B" w:rsidP="00A94B5B">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3580154A" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="000D7508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>“Social leasing” als mogelijk instrument om huishoudens te beschermen tegen stijgende brandstofprijzen. | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="20221463" w14:textId="77777777" w:rsidR="00A94B5B" w:rsidRDefault="00A94B5B" w:rsidP="00A94B5B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0DBD7A1F" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[2]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie hiervoor het tevens in deze verzamelbrief meegestuurde ‘Trendrapport Nederlandse markt personenauto’s’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5674E08C" w14:textId="77777777" w:rsidR="00A94B5B" w:rsidRDefault="00A94B5B" w:rsidP="00A94B5B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3902C09E" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="000D7508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">De energietransitie en het risico op vervoersarmoede | TNO 2024 </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5CD738BE" w14:textId="77777777" w:rsidR="00A94B5B" w:rsidRDefault="00A94B5B" w:rsidP="00A94B5B">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="39A44092" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[4]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="000D7508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Impact van hoge fossiele brandstofprijzen op de betaalbaarheid van autorijden | TNO 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4DBFDF7C" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="002F79EE" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6D4DEC57" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F79EE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie hiervoor de tevens in deze verzamelbrief meegestuurde ‘Eindevaluatie Subsidieregeling Elektrische Personenauto’s Particulieren 2020-2024, KPMG, 2026’</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="54ED7B7A" w14:textId="74E45D92" w:rsidR="00D600FB" w:rsidRPr="0037630A" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6170B47F" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F79EE">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0037630A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rapport Quick Scan of Income-Targeted Measures FIER bijlage </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="454C4D41" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3BC965BF" w14:textId="1D0DA330" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 31209-267</w:t>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31209</w:t>
+      </w:r>
+      <w:r w:rsidR="000F382E" w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1B3C8C2F" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="385122A9" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00501627">
+        <w:r w:rsidRPr="000D7508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Monitoring SEB 2025: emissieloos bouwen wint verder terrein | Schoon en Emissieloos Bouwen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7CDAAB2E" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1BAB71CE" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00501627">
+        <w:r w:rsidRPr="000D7508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Schoon en zuinig | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6BE6082F" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1B39BF75" w14:textId="08F43775" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 31209-267</w:t>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31209</w:t>
+      </w:r>
+      <w:r w:rsidR="000F382E" w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>267</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="72D4D24E" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1172BA42" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Hlk238200499"/>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebaseerd op de </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:anchor="HoofdstukVIII" w:history="1">
-        <w:r w:rsidRPr="00501627">
+        <w:r w:rsidRPr="000D7508">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>fiscale definitie van een voertuig van 40 jaar of ouder</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6994F571" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="796025C7" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202505-121</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="1298DAAD" w14:textId="77777777" w:rsidR="00D600FB" w:rsidRPr="00501627" w:rsidRDefault="00D600FB" w:rsidP="00D600FB">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="78963F25" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="000D7508" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00501627">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000D7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 36 ter en 102 septies, Algemene groepsvrijstellingsverordening.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1F5DBB9A" w14:textId="77777777" w:rsidR="008F31CE" w:rsidRDefault="008F31CE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FBFC8F8" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="00AC6052" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...428 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="238E5292" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="00AC6052" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4CF13BE8" w14:textId="77777777" w:rsidR="003A6674" w:rsidRDefault="002C26DD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F08DF29" w14:textId="77777777" w:rsidR="00AC6052" w:rsidRPr="00AC6052" w:rsidRDefault="00AC6052" w:rsidP="00AC6052">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1394 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="815D49CF"/>
-[...852 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10984BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0534EE3C"/>
     <w:lvl w:ilvl="0" w:tplc="64C2DA8E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4726,390 +2298,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21ED30CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6854C38C"/>
     <w:lvl w:ilvl="0" w:tplc="6DA48D2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5155,178 +2388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...126 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4443100C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C28E7BE4"/>
     <w:lvl w:ilvl="0" w:tplc="609A54AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5394,771 +2500,161 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...402 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1867283875">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1076242112">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2113550822">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B20CD"/>
-[...148 lines deleted...]
-    <w:rsid w:val="00FE7D00"/>
+    <w:rsidRoot w:val="00AC6052"/>
+    <w:rsid w:val="000D7508"/>
+    <w:rsid w:val="000F382E"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005A29B4"/>
+    <w:rsid w:val="005E3757"/>
+    <w:rsid w:val="00797632"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rsid w:val="00B05B2B"/>
+    <w:rsid w:val="00B44342"/>
+    <w:rsid w:val="00BF3DA8"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E607DA"/>
+    <w:rsid w:val="00EF1863"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="7619627F"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="26BDBC1A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5472C5B3-7D44-4326-A85D-F3EA95079713}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6167,77 +2663,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6262,75 +2758,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6365,55 +2861,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6476,3570 +2972,749 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00AC6052"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC6052"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...245 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...2836 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B20CD"/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B20CD"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00AC6052"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B20CD"/>
+    <w:rsid w:val="00AC6052"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B20CD"/>
-[...181 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AC6052"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...80 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.tno.nl/publication/34645846/6Oe0gT5j/Heikens-2026-Impact.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/dpc-689285630bbfc563009f1deabcd495a432538193/pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/kamervragen/detail?id=2026Z05436&amp;did=2026D12608" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0006324/2026-07-01" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z11593&amp;did=2026D26444" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opwegnaarseb.nl/actueel/nieuws/2026/08/17/monitoring-seb-2025-emissieloos-bouwen-wint-verder-terrein" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10096,51 +3771,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10204,65 +3879,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10283,187 +3958,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13742</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2517</ap:Words>
+  <ap:Characters>13847</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>114</ap:Lines>
+  <ap:Lines>115</ap:Lines>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Voortgang duurzaam vervoer</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16120</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16332</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-01T15:31:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>