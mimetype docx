--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00D278CE" w:rsidR="00D278CE" w:rsidP="00D278CE" w:rsidRDefault="7357EAC2" w14:paraId="758D9012" w14:textId="4B05A240">
       <w:pPr>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F103470">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>37</w:t>
@@ -76,71 +77,50 @@
       </w:r>
       <w:r w:rsidRPr="7F103470">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IIB</w:t>
       </w:r>
       <w:r w:rsidR="0026256F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D278CE" w:rsidR="00D278CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wijziging van de begrotingsstaat van de overige Hoge Colleges van Staat, Kabinetten van de Gouverneurs en de Kiesraad (IIB) voor het jaar 2026 (wijziging samenhangende met de Miljoenennota)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00192117" w:rsidP="00192117" w:rsidRDefault="00192117" w14:paraId="393E10B1" w14:textId="52DCEDE9">
-[...19 lines deleted...]
-    </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00192117" w:rsidP="00192117" w:rsidRDefault="00192117" w14:paraId="01D4C1A7" w14:textId="322E3E47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00D278CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -345,58 +325,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kisteman</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00192117" w:rsidP="00192117" w:rsidRDefault="00192117" w14:paraId="7625EA9A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00192117" w:rsidP="00192117" w:rsidRDefault="00192117" w14:paraId="27A5FB66" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -502,74 +484,80 @@
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F1178"/>
     <w:rsid w:val="00192117"/>
     <w:rsid w:val="0026256F"/>
     <w:rsid w:val="0037217E"/>
     <w:rsid w:val="00512231"/>
+    <w:rsid w:val="006803F2"/>
     <w:rsid w:val="006C56C6"/>
     <w:rsid w:val="006F1178"/>
     <w:rsid w:val="009E5329"/>
     <w:rsid w:val="00B67C27"/>
+    <w:rsid w:val="00BE2646"/>
     <w:rsid w:val="00CD20EE"/>
     <w:rsid w:val="00D278CE"/>
+    <w:rsid w:val="00E27707"/>
+    <w:rsid w:val="00E31F72"/>
     <w:rsid w:val="3D45454A"/>
     <w:rsid w:val="44F495C0"/>
     <w:rsid w:val="556DF1AC"/>
     <w:rsid w:val="7357EAC2"/>
     <w:rsid w:val="7F103470"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1521,51 +1509,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026256F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1849,71 +1837,71 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
   <ap:Words>131</ap:Words>
-  <ap:Characters>724</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Characters>722</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>6</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>854</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>852</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC14375000461714BD6F37A408F516BA9B9EB9297</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Selectielijstproces">
     <vt:lpwstr>1;#43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Beperking">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a2b2f2ee-a210-4473-b9be-5b37b3151fe2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>