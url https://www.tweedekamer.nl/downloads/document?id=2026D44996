--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="001F4FDC" w:rsidR="00E92419" w:rsidP="001F4FDC" w:rsidRDefault="46F30A0A" w14:paraId="134717EB" w14:textId="66AA0297">
       <w:pPr>
         <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66F33E8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>37</w:t>
@@ -76,78 +77,79 @@
       </w:r>
       <w:r w:rsidRPr="66F33E8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidR="00F73A26">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F4FDC" w:rsidR="001F4FDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wijziging van de begrotingsstaat van het Ministerie van Algemene Zaken (IIIA), de begrotingsstaat van het Kabinet van de Koning (IIIB) en de begrotingsstaat van de Commissie van Toezicht op de Inlichtingen- en Veiligheidsdiensten (IIIC) voor het jaar 2026 (wijziging samenhangende met de Miljoenennota)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00E92419" w:rsidP="00E92419" w:rsidRDefault="00E92419" w14:paraId="296D4B78" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E85D8D" w:rsidR="00E92419" w:rsidP="00E92419" w:rsidRDefault="00E92419" w14:paraId="60F4FDCE" w14:textId="77777777">
+    <w:p w:rsidRPr="00E85D8D" w:rsidR="00E92419" w:rsidP="00E92419" w:rsidRDefault="00E92419" w14:paraId="60F4FDCE" w14:textId="33825159">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00287A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -323,58 +325,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kisteman</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00E92419" w:rsidP="00E92419" w:rsidRDefault="00E92419" w14:paraId="238C8871" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00E85D8D" w:rsidR="00E92419" w:rsidP="00E92419" w:rsidRDefault="00E92419" w14:paraId="615B1CBB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -476,97 +480,102 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D7301B"/>
     <w:rsid w:val="001F4FDC"/>
     <w:rsid w:val="001F604C"/>
+    <w:rsid w:val="00287A69"/>
     <w:rsid w:val="0037217E"/>
     <w:rsid w:val="00436FC4"/>
     <w:rsid w:val="00610104"/>
+    <w:rsid w:val="006715E9"/>
+    <w:rsid w:val="006803F2"/>
     <w:rsid w:val="006C56C6"/>
     <w:rsid w:val="009E5329"/>
     <w:rsid w:val="00A34E62"/>
+    <w:rsid w:val="00BF461A"/>
     <w:rsid w:val="00D7301B"/>
     <w:rsid w:val="00DB3770"/>
     <w:rsid w:val="00DF4D6C"/>
     <w:rsid w:val="00E3292F"/>
     <w:rsid w:val="00E92419"/>
     <w:rsid w:val="00F73A26"/>
     <w:rsid w:val="0BB87490"/>
     <w:rsid w:val="1F67A9B4"/>
     <w:rsid w:val="46F30A0A"/>
     <w:rsid w:val="585017F2"/>
     <w:rsid w:val="66F33E8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1390,51 +1399,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F73A26"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1719,70 +1728,73 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
   <ap:Words>166</ap:Words>
   <ap:Characters>913</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>7</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>1077</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC14375000461714BD6F37A408F516BA9B9EB9297</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Selectielijstproces">
     <vt:lpwstr>1;#43. Het procedureel, juridisch, organisatorisch en staatsrechtelijk adviseren over het parlementaire proces|04d69585-a166-4015-ab15-9397330d7c4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Beperking">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>bc1edb22-1a8b-48cd-bc4e-f86eee432747</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>