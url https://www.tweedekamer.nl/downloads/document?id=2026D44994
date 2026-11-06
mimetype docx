--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,1097 +1,1583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00051815" w:rsidR="00051815" w:rsidP="00051815" w:rsidRDefault="00051815" w14:paraId="77FFC871" w14:textId="77777777">
-[...176 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w:rsidR="006409B2" w:rsidP="0F458430" w:rsidRDefault="006409B2" w14:paraId="4158C419" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F458430">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doen wat werkt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="004954D5" w:rsidRDefault="004529F1" w14:paraId="17B3F75B" w14:textId="02F1010E">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>ultisysteem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herapie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>bij jeugdcriminaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="40DA256F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CF1E0F" w:rsidP="00D462AC" w:rsidRDefault="00CF1E0F" w14:paraId="60CEDBAD" w14:textId="53DC686D">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onze oproep aan de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92DCF">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Tweede Kamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D462AC" w:rsidR="00D462AC" w:rsidRDefault="003D31C7" w14:paraId="7220A950" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normal0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00524F24">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarlijks gaat er vanuit de overheid zo'n 100 miljoen euro naar de preventie van jeugdcriminaliteit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zet dit geld gericht in voor bewezen effectieve interventies bij jongeren met ernstige gedragsproblemen en een hoog risico op criminaliteit, zoals de gezinsbehandeling Multisysteem Therapie. Borg daarvoor landelijke toegang, duurzame financiering en inzet door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A5217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>gelicentieerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A5217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanbieders, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5217">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="404040"/>
-[...18 lines deleted...]
-          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>zodat escalatie, recidive en uithuisplaatsing zoveel mogelijk worden voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00995A42" w:rsidP="00B53763" w:rsidRDefault="00995A42" w14:paraId="5B7797BD" w14:textId="4120AD15">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="004954D5" w:rsidRDefault="00B53763" w14:paraId="1E834D6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:t>Ernstige jeugdcriminaliteit vraagt om een brede blik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="4F61B040" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Jongeren die ernstige strafbare feiten plegen, groeien daar meestal niet van de ene op de andere dag naartoe. Vaak spelen verschillende factoren in het leven van een jongere en het gezin een rol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="0913A75E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="2E3E2059" w14:textId="71B35D6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Wat gebeurt er thuis? Hoe gaat het op school? Met wie gaat een jongere om? Is er sprake van middelengebruik? Hoeveel zicht en grip hebben ouders op wat hun kind doet? Welke invloed hebben vrienden en de omgeving? En welke individuele oorzaken spelen een rol?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="6A55496F" w14:textId="1A86F3F2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juist die samenhang is belangrijk bij de keuze voor een interventie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="41908879" w14:textId="67739D75">
+      <w:pPr>
+        <w:pStyle w:val="Duidelijkcitaat"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niet alleen de vraag </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>“W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>at heeft deze jongere gedaan?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minstens zo belangrijk is: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Welke factoren zorgen ervoor dat het probleemgedrag ontstaat en blijft bestaan? Wat moet er veranderen om dat patroon te doorbreken?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00D462AC" w:rsidRDefault="00D462AC" w14:paraId="5E58509E" w14:textId="7042B039">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De blik van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D462AC" w:rsidP="00B53763" w:rsidRDefault="00D462AC" w14:paraId="05130119" w14:textId="12073FF1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D462AC">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multisysteem Therapie (MST) is een erkende </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7F0A">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>justitië</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24218">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le jeugdinterventie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor gezinnen met kinderen in de leeftijd van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot 19 jaar met ernstige gedragsproblemen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zoals agressief gedrag thuis, het plegen van strafbare feiten, wangedrag op school, regelmatig spijbelen, drugsgebruik of overmatig gamen. Deze problemen komen voor op meerdere levensgebieden van de jongere: thuis, op school, de sportvereniging, bij vrienden of op straat. De situatie is vaak al zo uit de hand gelopen dat uithuisplaatsing dreigt. Bijvoorbeeld in (gesloten) jeugdzorg of een justitiële jeugdinrichting.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008841DA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multisysteem </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95167">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="008841DA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herapie </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F21">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behandelt jongeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>in de eigen leefomgeving</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3436">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6FAA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3436">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uithuisplaatsing </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6FAA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3436">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008841DA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanpak kijkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>niet alleen naar het gedrag van de jongere, maar naar de verschillende systemen die daarop van invloed zijn: het gezin, school, vrienden, vrije tijd en de buurt.</w:t>
+      </w:r>
+      <w:r w:rsidR="008841DA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D462AC" w:rsidP="00B53763" w:rsidRDefault="00D462AC" w14:paraId="252901AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="1F20D41C" w14:textId="0540E08C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Samen met ouders en andere belangrijke personen rond de jongere onderzoekt de MST-therapeut welke factoren het probleemgedrag veroorzaken en in stand houden. Vervolgens wordt heel gericht gewerkt aan verandering van juist die factoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00CA25E0" w:rsidP="00B53763" w:rsidRDefault="00CA25E0" w14:paraId="0A6062EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="004529F1" w14:paraId="0631CA60" w14:textId="72E71505">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is intensief, kort en krachtig. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een behandeling duurt gemiddeld vier tot vijf maanden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t> In die periode komt de therapeut meerdere keren per week bij het gezin thuis en is het MST-team 24 uur per dag, zeven dagen per week beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidRDefault="00B53763" w14:paraId="7CE0A005" w14:textId="313246D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="0090D6"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="nl-NL"/>
-          <w14:ligatures w14:val="none"/>
-[...220 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00D462AC" w14:paraId="3F2D84CA" w14:textId="7EBBD1B6">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:t xml:space="preserve"> bij jongeren die strafbare feiten plegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F920A5" w:rsidR="00F920A5" w:rsidP="00F920A5" w:rsidRDefault="004529F1" w14:paraId="09FE4AEB" w14:textId="0A4C829C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multisysteem Therapie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt ook ingezet bij jongeren die strafbare feiten plegen en er is uitgebreid wetenschappelijk onderzoek gedaan naar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...51 lines deleted...]
-        <w:t>Onderzoek laat volgens de richtlijn positieve effecten zien op onder andere ernstige gedragsproblemen, zoals agressie, spijbelen, plegen van strafbare feiten, weglopen, middelenmisbruik en omgang met verkeerde vrienden</w:t>
+      <w:r w:rsidR="008841DA">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56EF1">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>landelijk geregistreerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandelresultaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24218">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laten zien dat 96% van de jongeren na de MST-behandeling thuis kan blijven wonen of na een uithuisplaatsing naar huis terugkeert, 92% niet opnieuw met justitie in aanraking komt en 72% weer naar school gaat of dagbesteding heeft. Daarnaast zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positieve effecten zichtbaar op onder meer agressie, spijbelen, strafbaar gedrag, weglopen, middelenmisbruik en de omgang met risicovolle vrienden. Deze </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effecten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>kunnen ook op langere termijn standhouden</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e behandeling kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A2E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bovendien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F920A5" w:rsidR="00F920A5">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>worden uitgevoerd wanneer een jongere zelf niet gemotiveerd is, doordat de aanpak primair met ouders en de omgeving werkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="3E0F5A49" w14:textId="7B8CD982">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00B53763" w14:paraId="61BDE17D" w14:textId="313251EF">
+      <w:pPr>
+        <w:pStyle w:val="Kop3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53763">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verschillende </w:t>
+      </w:r>
+      <w:r w:rsidR="00D462AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>behandelvarianten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00D462AC" w14:paraId="0033A2C1" w14:textId="605A6EAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D462AC">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verschillende vormen van </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A86">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Multisysteem Therapie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...35 lines deleted...]
-        <w:t>Er zijn verschillende adaptaties van MST</w:t>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, afgestemd op specifieke vraagstukken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="0034630D" w:rsidR="00051815" w:rsidP="0034630D" w:rsidRDefault="00051815" w14:paraId="4EF5978E" w14:textId="6715FDBF">
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>l deze varianten hebben als doel: uithuisplaatsing voorkomen, gezinnen versterken en jongeren weer op het juiste pad te krijgen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorbeelden zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B53763" w:rsidR="00B53763" w:rsidP="00B53763" w:rsidRDefault="00AC3A86" w14:paraId="624528C5" w14:textId="44D21117">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...62 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...19 lines deleted...]
-        <w:t>(</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC" w:rsidR="00B53763">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij jongeren die licht verstandelijk beperkt zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC" w:rsidR="00B53763">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Zo ook MST-ID (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0034630D">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Intellectual</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0034630D">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0034630D">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0034630D">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="0034630D" w:rsidR="00051815" w:rsidP="0034630D" w:rsidRDefault="00051815" w14:paraId="7DBDF780" w14:textId="5EB21705">
+      <w:r w:rsidRPr="00B53763" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) voor jongeren met een lage intelligentie die gedragsproblemen laten zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D462AC" w:rsidR="00D462AC" w:rsidP="00E8398D" w:rsidRDefault="00AC3A86" w14:paraId="11CD67FD" w14:textId="3C46AFA0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...51 lines deleted...]
-        <w:t>Ook MST-PSB (</w:t>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0F458430">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F458430" w:rsidR="00B53763">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij jongeren die zedendelicten plegen </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0F458430" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Ook MST-PSB (Problem Sexual Behavior) is een MST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F458430" w:rsidR="2A5B6AB9">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F458430" w:rsidR="00B53763">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>adaptatie die zich richt op minderjarigen die zedendelicten gepleegd hebben/ plegen. (Dit kan met een bekende, bv in het eigen gezin, zijn alsook daarbuiten.) Ook dit is een alternatief voor een uithuisplaatsing waarbij veel aandacht is voor het borgen van de veiligheid/ voorkomen recidive.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F458430" w:rsidR="00B53763">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D462AC" w:rsidP="00D462AC" w:rsidRDefault="00D462AC" w14:paraId="72AFEC93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D462AC" w:rsidP="00D462AC" w:rsidRDefault="00D462AC" w14:paraId="73B5DB48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Waarom deze oproep van de Viersprong?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F80AE8" w:rsidR="00F80AE8" w:rsidP="00F80AE8" w:rsidRDefault="00097D7F" w14:paraId="0839C146" w14:textId="4046030F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multisysteem Therapie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC" w:rsidR="00D462AC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderscheidt zich van andere programma’s door het sterke kwaliteitssysteem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00224B49">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat is gericht op het bewaken van de behandelintegriteit en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D462AC" w:rsidR="00D462AC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>behandelresultaten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00524F24">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iersprong is een van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0034630D">
-[...9 lines deleted...]
-        <w:t>Problem</w:t>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>gelicentieerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0034630D">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanbieders van </w:t>
+      </w:r>
+      <w:r w:rsidR="004954D5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Nederland en heeft ervaring met meerdere behandelvarianten. Vanuit die uitvoeringspraktijk ziet de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iersprong dat het kwaliteitssysteem, de structurele monitoring van behandelresultaten en de blijvende ondersteuning van professionals essentieel zijn om de bewezen effectiviteit van </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7437">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Multisysteem Therapie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="008D7437">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...185 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:r w:rsidRPr="00F80AE8" w:rsidR="00F80AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>in de dagelijkse praktijk te behouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D462AC" w:rsidP="00D462AC" w:rsidRDefault="00D462AC" w14:paraId="3FF3A2E7" w14:textId="2AB84909">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D462AC" w:rsidR="00D462AC" w:rsidP="00D462AC" w:rsidRDefault="00D462AC" w14:paraId="241AA281" w14:textId="3F2DDE4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D462AC" w:rsidR="00D462AC" w:rsidSect="0083522C">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="571AC424" w14:textId="77777777" w:rsidR="003D31C7" w:rsidRDefault="003D31C7" w:rsidP="00DC5F42">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0D0C4163" w14:textId="77777777" w:rsidR="003D31C7" w:rsidRDefault="003D31C7" w:rsidP="00DC5F42">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18AB2262" w14:textId="77777777" w:rsidR="00820AC8" w:rsidRDefault="00820AC8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18F5DC66" w14:textId="77777777" w:rsidR="00820AC8" w:rsidRDefault="00820AC8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C577902" w14:textId="77777777" w:rsidR="00820AC8" w:rsidRDefault="00820AC8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="57A9C8D0" w14:textId="77777777" w:rsidR="003D31C7" w:rsidRDefault="003D31C7" w:rsidP="00DC5F42">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6C1828AF" w14:textId="77777777" w:rsidR="003D31C7" w:rsidRDefault="003D31C7" w:rsidP="00DC5F42">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3E511585" w14:textId="1CBB3328" w:rsidR="00876ACE" w:rsidRPr="00A977B3" w:rsidRDefault="00B24218" w:rsidP="00876ACE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A977B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A977B3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1AD8">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multisysteem Therapie </w:t>
+      </w:r>
+      <w:r w:rsidR="00876ACE" w:rsidRPr="00A977B3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>is door de onafhankelijke Deelcommissie Justitiële interventies erkend als effectief volgens eerste aanwijzingen voor criminaliteit en volgens goede aanwijzingen voor enkele andere uitkomsten. De genoemde behandelresultaten zijn afkomstig uit de landelijke resultaatregistratie van MST Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B37119" w14:textId="111C4551" w:rsidR="00876ACE" w:rsidRPr="00A977B3" w:rsidRDefault="00F8193F" w:rsidP="00876ACE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A977B3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00A977B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Multisysteem Therapie (MST) | Nederlands Jeugdinstituut</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BF0A2E" w:rsidRPr="00A977B3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="00BF0A2E" w:rsidRPr="00A977B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>MST - Resultaten en onderzoek</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="329C0A72" w14:textId="4874F066" w:rsidR="00B24218" w:rsidRDefault="00B24218" w:rsidP="00876ACE">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39F78152" w14:textId="77777777" w:rsidR="00DC5F42" w:rsidRDefault="00DC50BE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="576F6856" wp14:editId="68029929">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="10692130"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Afbeelding 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="10692130"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2818D40C" w14:textId="77777777" w:rsidR="00DC5F42" w:rsidRPr="00DC50BE" w:rsidRDefault="00B7169A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:rPr>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BAA5A4" wp14:editId="01716610">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>10048</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7556397" cy="10680555"/>
+          <wp:effectExtent l="0" t="0" r="635" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2035930741" name="Afbeelding 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2035930741" name="Afbeelding 2035930741"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7556397" cy="10680555"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1310F19F" w14:textId="77777777" w:rsidR="00DC5F42" w:rsidRDefault="003D31C7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="76653359">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657728;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title=""/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BAF74E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32C4E866"/>
+    <w:lvl w:ilvl="0" w:tplc="BFE2BA80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511F6815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DE8A5B0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1159,126 +1645,463 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B740B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D89685C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4454FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C374B4E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="640038042">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1495950351">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="173961943">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1891990395">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00051815"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BD1EAF"/>
+    <w:rsidRoot w:val="00B53763"/>
+    <w:rsid w:val="00002CD9"/>
+    <w:rsid w:val="00026498"/>
+    <w:rsid w:val="00026AF5"/>
+    <w:rsid w:val="00046AC6"/>
+    <w:rsid w:val="00097D7F"/>
+    <w:rsid w:val="000D0AE6"/>
+    <w:rsid w:val="001741C4"/>
+    <w:rsid w:val="00196855"/>
+    <w:rsid w:val="001A5217"/>
+    <w:rsid w:val="001A7D0D"/>
+    <w:rsid w:val="001F04F5"/>
+    <w:rsid w:val="00224B49"/>
+    <w:rsid w:val="002361CC"/>
+    <w:rsid w:val="00240FF5"/>
+    <w:rsid w:val="00296970"/>
+    <w:rsid w:val="002B3415"/>
+    <w:rsid w:val="002C2BD2"/>
+    <w:rsid w:val="00310480"/>
+    <w:rsid w:val="00323255"/>
+    <w:rsid w:val="0036568C"/>
+    <w:rsid w:val="003764D5"/>
+    <w:rsid w:val="003A3436"/>
+    <w:rsid w:val="003B553E"/>
+    <w:rsid w:val="003D1AD8"/>
+    <w:rsid w:val="003D31C7"/>
+    <w:rsid w:val="004150F9"/>
+    <w:rsid w:val="00436703"/>
+    <w:rsid w:val="004529F1"/>
+    <w:rsid w:val="004954D5"/>
+    <w:rsid w:val="004C48E0"/>
+    <w:rsid w:val="00520CFB"/>
+    <w:rsid w:val="00524F24"/>
+    <w:rsid w:val="00530EE4"/>
+    <w:rsid w:val="005312A9"/>
+    <w:rsid w:val="00560F21"/>
+    <w:rsid w:val="005664B5"/>
+    <w:rsid w:val="00583A12"/>
+    <w:rsid w:val="005C593B"/>
+    <w:rsid w:val="005D157C"/>
+    <w:rsid w:val="005E315A"/>
+    <w:rsid w:val="005F6FAA"/>
+    <w:rsid w:val="00603319"/>
+    <w:rsid w:val="00611A2E"/>
+    <w:rsid w:val="006409B2"/>
+    <w:rsid w:val="00654A32"/>
+    <w:rsid w:val="006679CF"/>
+    <w:rsid w:val="00680F9F"/>
+    <w:rsid w:val="00725430"/>
+    <w:rsid w:val="00820AC8"/>
+    <w:rsid w:val="0083522C"/>
+    <w:rsid w:val="00876ACE"/>
+    <w:rsid w:val="008841DA"/>
+    <w:rsid w:val="008B7F0A"/>
+    <w:rsid w:val="008D7437"/>
+    <w:rsid w:val="00932292"/>
+    <w:rsid w:val="0096317E"/>
+    <w:rsid w:val="009868E8"/>
+    <w:rsid w:val="00995A42"/>
+    <w:rsid w:val="009F14A2"/>
+    <w:rsid w:val="00A977B3"/>
+    <w:rsid w:val="00AC1A2B"/>
+    <w:rsid w:val="00AC2E69"/>
+    <w:rsid w:val="00AC3A86"/>
+    <w:rsid w:val="00AE2E47"/>
+    <w:rsid w:val="00AF76FF"/>
+    <w:rsid w:val="00B24218"/>
+    <w:rsid w:val="00B53763"/>
+    <w:rsid w:val="00B7169A"/>
+    <w:rsid w:val="00BF0A2E"/>
+    <w:rsid w:val="00C515A8"/>
+    <w:rsid w:val="00C80713"/>
+    <w:rsid w:val="00C87421"/>
+    <w:rsid w:val="00CA25E0"/>
+    <w:rsid w:val="00CB21FE"/>
+    <w:rsid w:val="00CD59EA"/>
+    <w:rsid w:val="00CF1432"/>
+    <w:rsid w:val="00CF1E0F"/>
+    <w:rsid w:val="00D423C4"/>
+    <w:rsid w:val="00D462AC"/>
+    <w:rsid w:val="00D62EC9"/>
+    <w:rsid w:val="00D82DB1"/>
+    <w:rsid w:val="00D92DCF"/>
+    <w:rsid w:val="00DC50BE"/>
+    <w:rsid w:val="00DC5F42"/>
+    <w:rsid w:val="00E17EBA"/>
+    <w:rsid w:val="00E36D60"/>
+    <w:rsid w:val="00E442C9"/>
+    <w:rsid w:val="00E6411C"/>
+    <w:rsid w:val="00E65760"/>
+    <w:rsid w:val="00E813CB"/>
+    <w:rsid w:val="00E95167"/>
+    <w:rsid w:val="00EC418F"/>
+    <w:rsid w:val="00F56EF1"/>
+    <w:rsid w:val="00F76025"/>
+    <w:rsid w:val="00F80AE8"/>
+    <w:rsid w:val="00F8193F"/>
+    <w:rsid w:val="00F920A5"/>
+    <w:rsid w:val="0F458430"/>
+    <w:rsid w:val="2A5B6AB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21647A88"/>
+  <w14:docId w14:val="0B3AF6BC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B8833E12-2129-4FCB-8230-8C35BFA87875}"/>
+  <w15:docId w15:val="{9869C73C-5324-4D01-9BB1-374A19EB0B72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1617,620 +2440,659 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005664B5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0090D6"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="0090D6"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0090D6"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...131 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC5F42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5F42"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC5F42"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DC5F42"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005664B5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="0090D6"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC50BE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005664B5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...15 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0090D6"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="0090D6"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...77 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="005B90"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="56"/>
+      <w:sz w:val="48"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="005664B5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="005B90"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="56"/>
+      <w:sz w:val="48"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000D0AE6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5542CA" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000D0AE6"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:color w:val="5542CA" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0AE6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4432B3" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0AE6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0AE6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="671866"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0AE6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000D0AE6"/>
     <w:pPr>
-      <w:spacing w:before="160"/>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="4432B3" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000D0AE6"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...22 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="4432B3" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000D0AE6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="005B90" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="005B90" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0090D6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000D0AE6"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0090D6"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Subtieleverwijzing">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0AE6"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5542CA" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="001A7D0D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="005B90"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Titelvanboek">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A7D0D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A7D0D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B24218"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B24218"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B24218"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F8193F"/>
+    <w:rPr>
+      <w:color w:val="9E025E" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F8193F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal0">
+    <w:name w:val="Normal0"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1209104538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1788163816">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multisysteemtherapie.nl/over-multisysteem-therapie-mst/hoe-werkt-mst/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multisysteemtherapie.nl/over-multisysteem-therapie-mst/wat-is-mst/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multisysteemtherapie.nl/over-multisysteem-therapie-mst/hoe-werkt-mst/het-analytisch-proces/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multisysteemtherapie.nl/resultaten-en-onderzoek/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nji.nl/databanken/interventies/multisysteem-therapie-mst" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thema1deViersprong">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Viersprong">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="291E6B"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="0090D6"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="CEDBE6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="005B90"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="0090D6"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="291E6B"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="9E025E"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="CF007E"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="2683C6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="9E025E"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="671866"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -2246,51 +3108,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2457,76 +3319,72 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thema1deViersprong" id="{22446B59-5DC4-4CDA-83D4-55E7AFF5D91C}" vid="{2628EFFC-ADAA-464C-8306-9312A5B8B86E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>444</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>140</ap:Paragraphs>
+  <ap:Words>795</ap:Words>
+  <ap:Characters>4373</ap:Characters>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3502</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5158</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009B84A10BC1D45F4194182943E83A8C6F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>