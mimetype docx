--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,614 +1,537 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B90E2B" w:rsidP="6A840336" w:rsidRDefault="00B90E2B" w14:paraId="3643F510" w14:textId="77777777">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00B90E2B" w:rsidP="6A840336" w:rsidRDefault="00B90E2B" w14:paraId="3643F510" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00242306" w:rsidP="00242306" w:rsidRDefault="2BAF831C" w14:paraId="4CF9A72C" w14:textId="77777777">
+    <w:p w:rsidR="00242306" w:rsidP="00242306" w:rsidRDefault="2BAF831C" w14:paraId="4CF9A72C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00516067">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00516067">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>035</w:t>
       </w:r>
-      <w:r w:rsidR="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00242306">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="009A24FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="009A24FB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00242306">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wijziging van de begrotingsstaat van het Ministerie van Buitenlandse Zaken (V) voor het jaar 2026 (wijziging samenhangende met de Miljoenennota)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00A62285" w:rsidP="00242306" w:rsidRDefault="00A62285" w14:paraId="76A88622" w14:textId="208F30FB">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00A101A5" w:rsidP="00242306" w:rsidRDefault="00A101A5" w14:paraId="00A15187" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="006A7510" w:rsidP="00B55260" w:rsidRDefault="00B815C7" w14:paraId="3A2ECE46" w14:textId="5133AD48">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="006A7510" w:rsidP="00B55260" w:rsidRDefault="00B815C7" w14:paraId="3A2ECE46" w14:textId="5133AD48">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00C80076">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00C80076">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00E94141">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00E94141">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00B55260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00B55260">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00A62285" w:rsidP="00B55260" w:rsidRDefault="00114A0B" w14:paraId="30AC1A17" w14:textId="6D9144DE">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00A62285" w:rsidP="00B55260" w:rsidRDefault="00114A0B" w14:paraId="30AC1A17" w14:textId="6D9144DE">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="24"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vastgesteld </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="005012DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="005012DC">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21 se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00040CFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00040CFE">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ptember 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="009300B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="009300B1">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00B55260" w:rsidP="00B55260" w:rsidRDefault="00B55260" w14:paraId="5571A2D8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00B55260" w:rsidP="00B55260" w:rsidRDefault="00B55260" w14:paraId="0C76D20B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00B55260" w:rsidP="00B55260" w:rsidRDefault="00B55260" w14:paraId="0381250B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00B815C7" w:rsidP="00A101A5" w:rsidRDefault="00B815C7" w14:paraId="4564A891" w14:textId="599EC8CD">
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De vaste c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00802E3F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00802E3F">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ommissie voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="009A24FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="009A24FB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buitenlandse Zaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="007140C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="007140C5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00802E3F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00802E3F">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>belast met het voorbereidend onderzoek van bovengenoemd wetsvoorstel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00C42D01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00C42D01">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kamerstuk </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="009A24FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="009A24FB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="006C5AF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="006C5AF1">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="009A24FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="009A24FB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="009B10E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="009B10E3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="005E4CD8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="005E4CD8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00242306">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="005C276D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="005C276D">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00C42D01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00C42D01">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, heeft geen aanleiding gevonden tot het maken van opmerkingen of het stellen van vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00B815C7" w:rsidP="00B90E2B" w:rsidRDefault="00B815C7" w14:paraId="41A3A1D6" w14:textId="77777777">
+    <w:p w:rsidR="00A101A5" w:rsidP="00A101A5" w:rsidRDefault="00A101A5" w14:paraId="758CC6B5" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1416"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00B815C7" w:rsidP="00A101A5" w:rsidRDefault="00B815C7" w14:paraId="41A3A1D6" w14:textId="1CCCBD74">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De commissie acht hiermee de openbare behandeling voldoende voorbereid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00A62285" w:rsidP="00B90E2B" w:rsidRDefault="00A62285" w14:paraId="3D845C71" w14:textId="77777777">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00A62285" w:rsidP="00B90E2B" w:rsidRDefault="00A62285" w14:paraId="3D845C71" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2856" w:hanging="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00A62285" w:rsidP="00B90E2B" w:rsidRDefault="00A62285" w14:paraId="19DB42C1" w14:textId="7EDAFB4B">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00A62285" w:rsidP="00A101A5" w:rsidRDefault="00A62285" w14:paraId="19DB42C1" w14:textId="7EDAFB4B">
       <w:pPr>
-        <w:ind w:left="1416"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00A62285" w:rsidP="00B90E2B" w:rsidRDefault="004B6F52" w14:paraId="0B9CA894" w14:textId="34A48918">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00A62285" w:rsidP="00A101A5" w:rsidRDefault="004B6F52" w14:paraId="0B9CA894" w14:textId="34A48918">
       <w:pPr>
-        <w:ind w:left="2856" w:hanging="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00723417">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00723417">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ver</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00AC3FED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00AC3FED">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="007140C5" w:rsidP="00B90E2B" w:rsidRDefault="007140C5" w14:paraId="13FBEDAA" w14:textId="77777777">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="007140C5" w:rsidP="00B90E2B" w:rsidRDefault="007140C5" w14:paraId="13FBEDAA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2856" w:hanging="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="00A62285" w:rsidP="00B90E2B" w:rsidRDefault="00A62285" w14:paraId="42D95991" w14:textId="43016E83">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="00A62285" w:rsidP="00A101A5" w:rsidRDefault="00A62285" w14:paraId="42D95991" w14:textId="43016E83">
       <w:pPr>
-        <w:ind w:left="2856" w:hanging="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00242306" w:rsidR="0063022A" w:rsidP="00B90E2B" w:rsidRDefault="002B659A" w14:paraId="274DDC1B" w14:textId="37034E8E">
+    <w:p w:rsidRPr="00A101A5" w:rsidR="0063022A" w:rsidP="00A101A5" w:rsidRDefault="002B659A" w14:paraId="274DDC1B" w14:textId="37034E8E">
       <w:pPr>
-        <w:ind w:left="1416"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00242306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="000F3986">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="000F3986">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esterhof</w:t>
       </w:r>
-      <w:r w:rsidRPr="00242306" w:rsidR="00942341">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A101A5" w:rsidR="00942341">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00242306" w:rsidR="0063022A" w:rsidSect="00242306">
+    <w:sectPr w:rsidRPr="00A101A5" w:rsidR="0063022A" w:rsidSect="00242306">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...6 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A62285"/>
     <w:rsid w:val="000006E8"/>
     <w:rsid w:val="00000DF7"/>
     <w:rsid w:val="00001CEB"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="00002D4E"/>
     <w:rsid w:val="00003970"/>
     <w:rsid w:val="00004B2A"/>
     <w:rsid w:val="00005CD7"/>
     <w:rsid w:val="00006708"/>
     <w:rsid w:val="00006A2C"/>
     <w:rsid w:val="00006F22"/>
     <w:rsid w:val="000071C6"/>
     <w:rsid w:val="00007711"/>
     <w:rsid w:val="000079FD"/>
     <w:rsid w:val="000102F9"/>
@@ -1925,50 +1848,51 @@
     <w:rsid w:val="00663B01"/>
     <w:rsid w:val="00663B76"/>
     <w:rsid w:val="00665940"/>
     <w:rsid w:val="00666172"/>
     <w:rsid w:val="00666265"/>
     <w:rsid w:val="00666303"/>
     <w:rsid w:val="00666465"/>
     <w:rsid w:val="00666B1A"/>
     <w:rsid w:val="00666E4E"/>
     <w:rsid w:val="006671D6"/>
     <w:rsid w:val="006675A9"/>
     <w:rsid w:val="00667A7F"/>
     <w:rsid w:val="00667D53"/>
     <w:rsid w:val="00670E32"/>
     <w:rsid w:val="0067153E"/>
     <w:rsid w:val="00671B54"/>
     <w:rsid w:val="00674E70"/>
     <w:rsid w:val="00675E02"/>
     <w:rsid w:val="006764AE"/>
     <w:rsid w:val="00676FD2"/>
     <w:rsid w:val="00677110"/>
     <w:rsid w:val="00677958"/>
     <w:rsid w:val="0067797E"/>
     <w:rsid w:val="00677AEC"/>
     <w:rsid w:val="006801C8"/>
+    <w:rsid w:val="006803F2"/>
     <w:rsid w:val="0068080B"/>
     <w:rsid w:val="006813F6"/>
     <w:rsid w:val="00681633"/>
     <w:rsid w:val="00681700"/>
     <w:rsid w:val="00681BD7"/>
     <w:rsid w:val="00681D39"/>
     <w:rsid w:val="00682307"/>
     <w:rsid w:val="00682A6D"/>
     <w:rsid w:val="00682DF2"/>
     <w:rsid w:val="006836AC"/>
     <w:rsid w:val="006839AE"/>
     <w:rsid w:val="00683ED7"/>
     <w:rsid w:val="00684B44"/>
     <w:rsid w:val="00684BDD"/>
     <w:rsid w:val="00684BE5"/>
     <w:rsid w:val="00685239"/>
     <w:rsid w:val="00686AC9"/>
     <w:rsid w:val="00686D4C"/>
     <w:rsid w:val="006874C7"/>
     <w:rsid w:val="00687686"/>
     <w:rsid w:val="00687C58"/>
     <w:rsid w:val="006904F1"/>
     <w:rsid w:val="00690FEA"/>
     <w:rsid w:val="006911F9"/>
     <w:rsid w:val="006916E2"/>
@@ -2017,50 +1941,51 @@
     <w:rsid w:val="006C0D10"/>
     <w:rsid w:val="006C1F49"/>
     <w:rsid w:val="006C34C8"/>
     <w:rsid w:val="006C3AAF"/>
     <w:rsid w:val="006C4C78"/>
     <w:rsid w:val="006C53A4"/>
     <w:rsid w:val="006C5AF1"/>
     <w:rsid w:val="006C6175"/>
     <w:rsid w:val="006C7084"/>
     <w:rsid w:val="006C75E0"/>
     <w:rsid w:val="006D0EFB"/>
     <w:rsid w:val="006D1904"/>
     <w:rsid w:val="006D2D4A"/>
     <w:rsid w:val="006D3535"/>
     <w:rsid w:val="006D3BFC"/>
     <w:rsid w:val="006D49DD"/>
     <w:rsid w:val="006D57C8"/>
     <w:rsid w:val="006D5B7A"/>
     <w:rsid w:val="006D5CB7"/>
     <w:rsid w:val="006D6119"/>
     <w:rsid w:val="006D6525"/>
     <w:rsid w:val="006D69EF"/>
     <w:rsid w:val="006D735A"/>
     <w:rsid w:val="006D7387"/>
     <w:rsid w:val="006D7A9F"/>
+    <w:rsid w:val="006E0EFE"/>
     <w:rsid w:val="006E2C80"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E4585"/>
     <w:rsid w:val="006E48F6"/>
     <w:rsid w:val="006E52D5"/>
     <w:rsid w:val="006E5699"/>
     <w:rsid w:val="006E5AAB"/>
     <w:rsid w:val="006E5F53"/>
     <w:rsid w:val="006E60B6"/>
     <w:rsid w:val="006E6969"/>
     <w:rsid w:val="006E784E"/>
     <w:rsid w:val="006E7EED"/>
     <w:rsid w:val="006F11C9"/>
     <w:rsid w:val="006F1BD2"/>
     <w:rsid w:val="006F1F25"/>
     <w:rsid w:val="006F2AA9"/>
     <w:rsid w:val="006F3161"/>
     <w:rsid w:val="006F3EA5"/>
     <w:rsid w:val="006F3EB1"/>
     <w:rsid w:val="006F407E"/>
     <w:rsid w:val="006F4470"/>
     <w:rsid w:val="006F4C8F"/>
     <w:rsid w:val="006F4EC0"/>
     <w:rsid w:val="006F5A78"/>
     <w:rsid w:val="006F78B2"/>
@@ -2674,50 +2599,51 @@
     <w:rsid w:val="009F59AD"/>
     <w:rsid w:val="009F659B"/>
     <w:rsid w:val="009F661D"/>
     <w:rsid w:val="009F68F7"/>
     <w:rsid w:val="009F7144"/>
     <w:rsid w:val="009F762A"/>
     <w:rsid w:val="009F7859"/>
     <w:rsid w:val="009F78C5"/>
     <w:rsid w:val="009F7D01"/>
     <w:rsid w:val="00A00089"/>
     <w:rsid w:val="00A00D92"/>
     <w:rsid w:val="00A02920"/>
     <w:rsid w:val="00A02C68"/>
     <w:rsid w:val="00A02CA1"/>
     <w:rsid w:val="00A02EA6"/>
     <w:rsid w:val="00A0374D"/>
     <w:rsid w:val="00A03D4D"/>
     <w:rsid w:val="00A03EB4"/>
     <w:rsid w:val="00A04935"/>
     <w:rsid w:val="00A05481"/>
     <w:rsid w:val="00A0581B"/>
     <w:rsid w:val="00A06217"/>
     <w:rsid w:val="00A066D0"/>
     <w:rsid w:val="00A07BE8"/>
     <w:rsid w:val="00A10081"/>
+    <w:rsid w:val="00A101A5"/>
     <w:rsid w:val="00A104BB"/>
     <w:rsid w:val="00A10E9F"/>
     <w:rsid w:val="00A1188D"/>
     <w:rsid w:val="00A12EF4"/>
     <w:rsid w:val="00A14015"/>
     <w:rsid w:val="00A14FB5"/>
     <w:rsid w:val="00A151A4"/>
     <w:rsid w:val="00A156FF"/>
     <w:rsid w:val="00A16A9B"/>
     <w:rsid w:val="00A16C79"/>
     <w:rsid w:val="00A16E90"/>
     <w:rsid w:val="00A20335"/>
     <w:rsid w:val="00A2070D"/>
     <w:rsid w:val="00A208A6"/>
     <w:rsid w:val="00A20968"/>
     <w:rsid w:val="00A20DBF"/>
     <w:rsid w:val="00A21C77"/>
     <w:rsid w:val="00A221E2"/>
     <w:rsid w:val="00A227E7"/>
     <w:rsid w:val="00A22928"/>
     <w:rsid w:val="00A23CD9"/>
     <w:rsid w:val="00A243E4"/>
     <w:rsid w:val="00A2490B"/>
     <w:rsid w:val="00A2639A"/>
     <w:rsid w:val="00A26C0C"/>
@@ -4405,51 +4331,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1032194412">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4713,84 +4639,84 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
   <ap:Words>89</ap:Words>
-  <ap:Characters>492</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Characters>491</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>4</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>580</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>579</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2010-12-03T03:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>QUUNYVTQ4MZV-138234656-54</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>e3a97cfb-89fa-4b93-b86f-05129fd700d5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://teamsites/commissie/LNV/_layouts/15/DocIdRedir.aspx?ID=QUUNYVTQ4MZV-138234656-54, QUUNYVTQ4MZV-138234656-54</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Rotermundt, M.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Mulder-Schoenmaker, Carla</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
-    <vt:lpwstr>0x010100729FE63B99E41A4E87FF6EAFE31B50CE</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>