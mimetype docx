--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -1,5668 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00567C4C" w:rsidP="0022429E" w:rsidRDefault="00567C4C" w14:paraId="3D6FEABB" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:r w:rsidR="0013585B">
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00906ECE" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="7A639CD4" w14:textId="589DF602">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE" w:rsidR="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>628</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE" w:rsidR="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE" w:rsidR="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00906ECE" w:rsidP="00906ECE" w:rsidRDefault="00906ECE" w14:paraId="08FBD969" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE" w:rsidR="00CF1C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1357</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00906ECE" w14:paraId="63F6E219" w14:textId="4D3D61B3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00906ECE" w:rsidP="00906ECE" w:rsidRDefault="00906ECE" w14:paraId="31A5B30B" w14:textId="5FFE58D3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="447DA6F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="114CD757" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het eerste halfjaarbericht politie 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik uw Kamer geïnformeerd over het handelingskader van de politie voor deelname als gast aan bijeenkomsten in het teken van betekenisvolle dagen. Met deze brief informeer ik uw Kamer - na overleg met de korpschef - over het handelingskader voor het zelf organiseren van dergelijke bijeenkomsten door de politie voor externen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA48E8">
-[...62 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="4BEDDA8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="7EE64B08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C53295">
-        <w:rPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Handelingskader </w:t>
-[...323 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Handelingskader politie voor betrokkenheid bij externe bijeenkomsten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="63D95CC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een politieorganisatie kan haar werk alleen goed doen als zij in verbinding staat met de samenleving. Hiervoor is een goede informatiepositie essentieel. Een belangrijk deel van de informatiepositie ontstaat wanneer burgers zelf bereid zijn signalen met de politie te delen, zorgen kenbaar te maken, mee te werken aan onderzoek en contact te zoeken wanneer problemen (lijken te) ontstaan. Door aanwezig en aanspreekbaar te zijn als politie in de samenleving kunnen spanningen eerder worden herkend, risico’s tijdig worden gesignaleerd, kan de meldingsbereidheid worden vergroot en kunnen situaties worden voorkomen die  kunnen escaleren. Maatschappelijke acceptatie en contact met burgers zijn daarnaast voorwaarden voor legitimiteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="24C832DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="2F53ADC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De politie werkt vanuit het algemeen belang en kiest in maatschappelijke verschillen geen partij. Daarmee is de politie bij de uitvoering van de politietaak niet dienstbaar aan specifieke religieuze en levensbeschouwelijke doeleinden. Deze scheiding tussen kerk en staat vloeit voort uit de godsdienstvrijheid en het discriminatieverbod. De Politiewet 2012 verankert de taakuitoefening ten dienste van de rechtsorde en een gelijke behandeling. De politie vertegenwoordigt de wet in de rechtsstaat, waarin neutraliteit een centraal uitgangspunt is. Neutraliteit staat hierbij niet tegenover diversiteit, maar beschermt juist haar gelijke behandeling. Een geüniformeerde agent is een bijzondere vertegenwoordiger van de overheid. Dit brengt een grote verantwoordelijkheid met zich mee en vereist een neutrale taakuitvoering. Door deze neutraliteit in de uitstraling en taakuitvoering te handhaven blijft de politie boven de partijen staan en daardoor in verbinding met iedereen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="383DE024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="38CC97CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met bovengenoemde uitgangspunten is de korpschef met het korpsmanagementteam aan de slag gegaan voor de uitwerking van de strategische agenda politie 2025-2030. Deze agenda wordt langs verschillende beleidslijnen uitgewerkt, waaronder de lijnen ‘verbonden politie’ en ‘rechtsstatelijk handelen’. De uitwerking van deze beleidslijnen is begin dit jaar gestart en heeft geleid tot een handelingskader voor het zelf organiseren van bijeenkomsten door de politie voor externen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="1BE85B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="3C0486C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C53295">
-        <w:rPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Zelf door politie organiseren van externe bijeenkomsten </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00254E18" w:rsidP="00254E18" w:rsidRDefault="00254E18" w14:paraId="1D919576" w14:textId="05820146">
-[...223 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="14B32AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vraag die steeds centraal staat bij het beoordelen van de werkwijzen voor de professionele taakuitvoering van de politie is: draagt dit bij aan een betere informatiepositie, een effectievere samenwerking met de samenleving en dus aan een betere uitvoering van de wettelijke politietaak? De korpschef en het korpsmanagementteam stellen zich op het standpunt dat de politie niet zelf als (mede)organisator dient op te treden van religieuze en levensbeschouwelijke bijeenkomsten voor externen (zoals met Ramadan (iftar), Kerst, of Chanoeka). De politie zou daarmee mogelijk een verwarrend signaal kunnen afgeven over haar neutraliteit, dan wel is het voorstelbaar dat een burger dit zo ervaart. Dat schuurt met haar opdracht om het algemeen belang te dienen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="3882AD80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="0846D475" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovenstaande betekent niet dat de politie afstand neemt van gemeenschappen of minder zichtbaar wordt in de samenleving. Het betekent dat de politie haar neutraliteit scherper vormgeeft. Niet door afstand te nemen van gemeenschappen, maar door haar omgang met alle gemeenschappen langs gelijke norm vorm te geven. De politie blijft investeren in verbinding met de samenleving in brede zin door aanwezig en aanspreekbaar te zijn waar veiligheidsvraagstukken spelen. De politie blijft ook ingaan op uitnodigingen om aanwezig te zijn (als gast) bij bijeenkomsten georganiseerd door anderen. Hierbij is het handelingskader voor deelname van de politie (als gast) aan bijeenkomsten van toepassing, zoals met u gedeeld in het eerste halfjaarbericht politie van juli 2026, waarin is opgenomen  dat politiemedewerkers zich te allen tijde opstellen als een representant van de seculiere overheid en bij deelname aan bijeenkomsten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in het teken van betekenisvolle dagen</w:t>
       </w:r>
-      <w:r w:rsidR="00BF2B2E">
-[...9 lines deleted...]
-      <w:r w:rsidR="00BF2B2E">
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geen religieuze uitingen doen tijdens hun dienst en in uniform.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Verdana"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook hierbij maakt de politie geen onderscheid tussen groepen op basis van geloof, etniciteit, achtergrond of identiteit. Leidend is de vraag waar contact bijdraagt aan de professionele uitvoering van de wettelijke taak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="20512E86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het handelingskader is besproken en vastgesteld door de korpschef met het korpsmanagementteam en besproken met medezeggenschap en bonden. Ook met de netwerken divers vakmanschap binnen de politie is gesproken over het handelingskader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="65728FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="770AB76C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238726232" w:id="0"/>
-      <w:r w:rsidRPr="00C53295">
-        <w:rPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zelf </w:t>
-[...52 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Zelf door politie organiseren van interne bijeenkomsten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="712B9441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen de politieorganisatie blijft er ruimte voor het organiseren van betekenisvolle momenten voor de eigen medewerkers. De korpschef biedt vanuit haar rol als werkgever binnen de politie organisatie ruimte voor betekenisvolle bijeenkomsten, ook met (deels) religieus karakter, binnen het gestelde handelingskader, zoals ook gebruikelijk binnen andere overheidsorganisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="2FE382B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00235489" w:rsidR="00235489" w:rsidP="0022429E" w:rsidRDefault="00235489" w14:paraId="4EB0A653" w14:textId="4496BDE0">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="461A7F1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235489">
-        <w:rPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00235489" w:rsidR="00235489" w:rsidP="00824B22" w:rsidRDefault="00235489" w14:paraId="2A4FDFB1" w14:textId="7F4E28B9">
-[...93 lines deleted...]
-      <w:r w:rsidR="00F518D6">
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="018B9D89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De korpschef en ik hechten beiden veel waarde aan de neutraliteit van de politie bij de taakuitvoering en aan een politie die in goede verbinding staat met de samenleving. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het staat buiten kijf dat de overheid, en derhalve ook de politie, zich neutraal opstelt. Het handelingskader waarborgt scherper de neutraliteit van de politie bij externe bijeenkomsten en sluit in die zin aan bij de bredere wens van de Kamer en aangenomen moties hierover.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="007E0FD7">
-[...164 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik heb vertrouwen in de ingeslagen weg van de Korpschef. Dit betekent (deels) een koerswijziging en heeft dus ook impact op de politieorganisatie en op bijeenkomsten die reeds in voorbereiding zijn.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00906ECE" w:rsidP="00906ECE" w:rsidRDefault="00906ECE" w14:paraId="216AA6BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00906ECE" w:rsidP="00906ECE" w:rsidRDefault="00906ECE" w14:paraId="3482B427" w14:textId="35719E32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00906ECE" w:rsidP="00906ECE" w:rsidRDefault="00906ECE" w14:paraId="6D092294" w14:textId="1B579FC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="00CF1C16" w:rsidP="00906ECE" w:rsidRDefault="00CF1C16" w14:paraId="0EC1DBDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00906ECE" w:rsidR="006F53E6" w:rsidP="00906ECE" w:rsidRDefault="006F53E6" w14:paraId="5FDE9FD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00906ECE" w:rsidR="006F53E6" w:rsidSect="000707E2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B3DA97C" w14:textId="77777777" w:rsidR="00483BCC" w:rsidRDefault="00483BCC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F632D6F" w14:textId="77777777" w:rsidR="006D3A80" w:rsidRDefault="006D3A80" w:rsidP="00CF1C16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5055FA8D" w14:textId="77777777" w:rsidR="00483BCC" w:rsidRDefault="00483BCC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2EA5AA5D" w14:textId="77777777" w:rsidR="006D3A80" w:rsidRDefault="006D3A80" w:rsidP="00CF1C16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Gadugi"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F607D14" w14:textId="77777777" w:rsidR="00CF0C65" w:rsidRDefault="00CF0C65">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="50E0DCD9" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00CF1C16" w:rsidRDefault="00CF1C16" w:rsidP="00CF1C16">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E6BD032" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00CF1C16" w:rsidRDefault="00CF1C16" w:rsidP="00CF1C16">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0842860A" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00CF1C16" w:rsidRDefault="00CF1C16" w:rsidP="00CF1C16">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48A6CD7B" w14:textId="77777777" w:rsidR="00483BCC" w:rsidRDefault="00483BCC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74649ABB" w14:textId="77777777" w:rsidR="006D3A80" w:rsidRDefault="006D3A80" w:rsidP="00CF1C16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CF4098F" w14:textId="77777777" w:rsidR="00483BCC" w:rsidRDefault="00483BCC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1E66CA38" w14:textId="77777777" w:rsidR="006D3A80" w:rsidRDefault="006D3A80" w:rsidP="00CF1C16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1C1B466F" w14:textId="6D70A7E8" w:rsidR="0013585B" w:rsidRDefault="0013585B">
+    <w:p w14:paraId="539CF91A" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00906ECE" w:rsidRDefault="00CF1C16" w:rsidP="00906ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>I 2026)</w:t>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29628, nr.1345 (HJB politie I 2026)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="39298B1E" w14:textId="7C1E94CD" w:rsidR="00701A84" w:rsidRDefault="00701A84">
+    <w:p w14:paraId="480D4B23" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00906ECE" w:rsidRDefault="00CF1C16" w:rsidP="00906ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>In het eerste halfjaarbericht politie 2026 en in het CD politie van 9 september jl. heb ik toegezegd u nader te zullen informeren over het handelingskader. Met deze brief doe ik de toezegging gestand.</w:t>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het eerste halfjaarbericht politie 2026 en in het CD politie van 9 september jl. heb ik toegezegd u nader te zullen informeren over het handelingskader. Met deze brief doe ik de toezegging gestand.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1149C7A2" w14:textId="77777777" w:rsidR="00BF2B2E" w:rsidRPr="004969E2" w:rsidRDefault="00BF2B2E" w:rsidP="00BF2B2E">
+    <w:p w14:paraId="41085EBF" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00906ECE" w:rsidRDefault="00CF1C16" w:rsidP="00906ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004969E2">
-[...12 lines deleted...]
-        <w:t>zelf actief deel te nemen aan rituelen (zoals bidden, zingen, reciteren, andere rituelen) of door religieuze rituelen te begeleiden (zoals oproepen tot gebed, zingen, reciteren, andere rituelen).</w:t>
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.w.z. door niet zelf actief deel te nemen aan rituelen (zoals bidden, zingen, reciteren, andere rituelen) of door religieuze rituelen te begeleiden (zoals oproepen tot gebed, zingen, reciteren, andere rituelen).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="66FBFC4C" w14:textId="1EF624DA" w:rsidR="00F518D6" w:rsidRPr="007E0FD7" w:rsidRDefault="00F518D6" w:rsidP="00F518D6">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007E0FD7">
+    <w:p w14:paraId="7927A7D7" w14:textId="41387773" w:rsidR="00CF1C16" w:rsidRPr="00906ECE" w:rsidRDefault="00CF1C16" w:rsidP="00906ECE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906ECE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A75E8">
-[...139 lines deleted...]
-    <w:p w14:paraId="6B929AA7" w14:textId="6C0AEAF0" w:rsidR="00F518D6" w:rsidRDefault="00F518D6">
+      <w:r w:rsidRPr="00906ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29628, nr. 1264 (motie Michon-Derkzen), Kamerstuk 29 628, nr. 1340 (motie Coenradie c.s.). Met deze brief beschouw ik deze moties als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015ED6E0" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00906ECE" w:rsidRDefault="00CF1C16" w:rsidP="00906ECE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AB0D9D6" w14:textId="3EF457B6" w:rsidR="00CF0C65" w:rsidRDefault="00F541B8">
-[...394 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7CADFCE2" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00CF1C16" w:rsidRDefault="00CF1C16" w:rsidP="00CF1C16">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DF6C1C2" w14:textId="30CDF659" w:rsidR="00CF0C65" w:rsidRDefault="00F541B8">
-[...1165 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4B0D8BD8" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00CF1C16" w:rsidRDefault="00CF1C16" w:rsidP="00CF1C16">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2002 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65D63092" w14:textId="77777777" w:rsidR="00CF1C16" w:rsidRPr="00CF1C16" w:rsidRDefault="00CF1C16" w:rsidP="00CF1C16">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF0C65"/>
-[...393 lines deleted...]
-    <w:rsid w:val="00FF6E77"/>
+    <w:rsidRoot w:val="00CF1C16"/>
+    <w:rsid w:val="000707E2"/>
+    <w:rsid w:val="00121CC1"/>
+    <w:rsid w:val="006D3A80"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00906ECE"/>
+    <w:rsid w:val="00920184"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BFE7B22"/>
+  <w14:docId w14:val="187701A2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3B07DE81-1884-4ADC-9F09-F9159ABD73DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5687,75 +1050,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5790,55 +1153,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5910,1120 +1273,699 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...158 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...41 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00CF1C16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...52 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D14C2"/>
+    <w:rsid w:val="00CF1C16"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...82 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B127F7"/>
+    <w:rsid w:val="00CF1C16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B127F7"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CF1C16"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B127F7"/>
+    <w:rsid w:val="00CF1C16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B127F7"/>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CF1C16"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...274 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7080,51 +2022,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7188,65 +2130,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7267,100 +2209,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5160</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>960</ap:Words>
+  <ap:Characters>5284</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>43</ap:Lines>
+  <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6086</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6232</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>