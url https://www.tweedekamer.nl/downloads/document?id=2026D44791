--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,5380 +1,1552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="32DACA5B" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="61C6D152" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="04E73E64" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="3651235F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>B           1/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="2D4126BF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="23592084" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434490">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2026-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="17CDC1BC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="3778291B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="2223FE39" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="4B8E035E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="42FD5ED1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="59DC98B6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="7EDB6D4F" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="3240DEC6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="0D2B6028" w14:textId="71CE9CA7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 016 (R</w:t>
+            </w:r>
+            <w:r w:rsidR="006223FE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2225)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E3AA7" w:rsidR="004E3AA7" w:rsidP="004E3AA7" w:rsidRDefault="004E3AA7" w14:paraId="5414850B" w14:textId="6548515E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3AA7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overeenkomst tussen de Benelux-Staten en Belize inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke paspoorten; Brussel, 6 mei 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="026CC593" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="7DAF1B5B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="41B97290" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="35635114" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="21E441EA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="4CC1799D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="70C0DBFF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="3E2A4C53" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="77BEE0BE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ADVIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE VAN HET KONINKRIJK EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="707F411A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="31C4B2F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="62123B71" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="42ECDBDD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="5CF18797" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00434490" w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="38EBA384" w14:textId="407D773F">
+            <w:r w:rsidRPr="00491CF6">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00434490">
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State van het Koninkrijk d.d. 4 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>februari</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434490">
+              <w:t xml:space="preserve"> 2026 en het nader rapport d.d. 22 juni 2026, aangeboden aan de Koning door de minister van Buitenlandse Zaken. Het advies van de Afdeling advisering van de Raad van State van het Koninkrijk is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="68B5E7E0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="13BB901E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="1D9498C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="40E2EA67" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="258D778F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="3F30741A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E3AA7" w:rsidTr="006223FE" w14:paraId="56A9774A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="5C474CE7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004E3AA7" w:rsidP="00F9405E" w:rsidRDefault="004E3AA7" w14:paraId="365E31CE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="290E63FE" w14:textId="32E510AA">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="bm_start" w:id="0"/>
-[...5 lines deleted...]
-        <w:t>Afdeling Verdragen</w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van 22 januari 2026, no.2026000100, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State van het Koninkrijk haar advies inzake de bovenvermelde overeenkomst rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 4 februari 2026, nr. W02.26.00018/II/K, bied ik U hierbij aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="008D1D52" w14:paraId="0E91E2CC" w14:textId="5E52C8E1">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="281EC6F7" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>2629488</w:t>
+    </w:p>
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="3FC3B458" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="0DB66881" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="51EA59CD" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="29D3DFC7" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="2683F267" w14:textId="77777777">
       <w:pPr>
-        <w:keepNext/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C5E6A">
-[...5 lines deleted...]
-        <w:t>AAN DE KONING</w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 22 januari 2026, no.2026000100, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, bij de Afdeling advisering van de Raad van State van het Koninkrijk ter overweging aanhangig gemaakt de overeenkomst tussen de Benelux-Staten en Belize inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke paspoorten; Brussel, 6 mei 2025 (Trb. 2025, 43), met toelichtende nota.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="403C90A3" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="2EF72698" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A50954" w:rsidP="00A50954" w:rsidRDefault="002A16AF" w14:paraId="1F130208" w14:textId="6DD97B31">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="5A907281" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-        <w:t>. 2025, 43)</w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State van het Koninkrijk heeft geen opmerkingen over het verdrag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00937CBC" w:rsidP="00937CBC" w:rsidRDefault="00937CBC" w14:paraId="66BFC943" w14:textId="3741B73C">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="72859E2B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00937CBC" w:rsidP="005773C0" w:rsidRDefault="00937CBC" w14:paraId="2B7655ED" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="0B11D9A0" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert het verdrag aan de beide Kamers der Staten-Generaal, de Staten van Aruba, die van Curaçao en die van Sint Maarten over te leggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="2F3795CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0039392D" w:rsidP="0039392D" w:rsidRDefault="002727C9" w14:paraId="32E1B4E4" w14:textId="05F497A4">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="027A397B" w14:textId="77777777">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>22 juni 2026</w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>De vice-president van de Raad van State van het Koninkrijk,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039392D" w:rsidP="0039392D" w:rsidRDefault="0039392D" w14:paraId="17E55005" w14:textId="6535C233">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="25FBE805" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Th.C. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="4C00D478" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002727C9" w:rsidP="0039392D" w:rsidRDefault="002727C9" w14:paraId="5A681570" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="56E3E977" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A81EC4" w:rsidP="00FC38C1" w:rsidRDefault="0039392D" w14:paraId="0780FE86" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="00806D53" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D6A6C">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van </w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De overeenkomst geeft de Afdeling advisering van de Raad van State van het Koninkrijk geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92DFF" w:rsidP="00FC38C1" w:rsidRDefault="00B234B9" w14:paraId="533B8457" w14:textId="28183CF2">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="59EEBCA0" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B234B9">
-[...141 lines deleted...]
-        <w:t xml:space="preserve">, bied ik U hierbij aan. </w:t>
+    </w:p>
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="36C73E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de gelegenheid is gebruikgemaakt om in de toelichtende nota enkele verduidelijkingen aan te brengen met betrekking tot het afgiftebeleid van Belize en het gevolg van EU-visummaatregelen voor het Koninkrijk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92DFF" w:rsidP="00FC38C1" w:rsidRDefault="00F92DFF" w14:paraId="2D50E41C" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="14A88FC0" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0039392D" w:rsidP="00FC38C1" w:rsidRDefault="0039392D" w14:paraId="134BCC3C" w14:textId="51BB8294">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="7ED65E68" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D6A6C">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">De tekst van het advies </w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik verzoek U mij te machtigen gevolg te geven aan mijn voornemen de overeenkomst vergezeld van de gewijzigde toelichtende nota ter stilzwijgende goedkeuring over te leggen aan de Eerste en aan de Tweede Kamer der Staten-Generaal en tevens over te leggen aan de Staten van Aruba, de Staten van Curaçao en de Staten </w:t>
       </w:r>
-      <w:r w:rsidR="00FC38C1">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> hieronder aan, voorzien van mijn reactie.</w:t>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van Sint Maarten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00065E01" w:rsidR="0039392D" w:rsidP="0039392D" w:rsidRDefault="0039392D" w14:paraId="5DE6C6E7" w14:textId="77777777">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="00F0C115" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008D1D52" w:rsidR="008D1D52" w:rsidP="008D1D52" w:rsidRDefault="00961A27" w14:paraId="62E1C28D" w14:textId="443DFE9F">
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="455C322C" w14:textId="68BA6D21">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961A27">
-[...583 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="1"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="bm_XMLcc" w:id="9"/>
+      <w:bookmarkStart w:name="bm_XMLdate" w:id="0"/>
+      <w:bookmarkStart w:name="bm_XMLprocessor" w:id="1"/>
+      <w:bookmarkStart w:name="bm_XMLreference" w:id="2"/>
+      <w:bookmarkStart w:name="bm_XMLphone" w:id="3"/>
+      <w:bookmarkStart w:name="bm_XMLfax" w:id="4"/>
+      <w:bookmarkStart w:name="bm_XMLenclosures" w:id="5"/>
+      <w:bookmarkStart w:name="bm_XMLemail" w:id="6"/>
+      <w:bookmarkStart w:name="bm_XMLsubject" w:id="7"/>
+      <w:bookmarkStart w:name="bm_XMLcc" w:id="8"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00786483" w:rsidR="00786483" w:rsidP="00786483" w:rsidRDefault="00786483" w14:paraId="2F97968B" w14:textId="77777777">
+    <w:p w:rsidR="004E3AA7" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="3E52285A" w14:textId="0F803F7C">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006223FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006223FE" w:rsidR="006223FE" w:rsidP="006223FE" w:rsidRDefault="006223FE" w14:paraId="782B6547" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006223FE" w:rsidR="004E3AA7" w:rsidP="006223FE" w:rsidRDefault="004E3AA7" w14:paraId="2FF0A0FD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00786483" w:rsidR="00786483" w:rsidSect="009C5E6A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="006223FE" w:rsidR="004E3AA7" w:rsidSect="004E3AA7">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...49 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...3185 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...7 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...9 lines deleted...]
-  </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
-    <w:endnote w:id="0"/>
+    <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...771 lines deleted...]
-    <w:rsid w:val="00FF1D3B"/>
+    <w:rsidRoot w:val="004E3AA7"/>
+    <w:rsid w:val="00051874"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003423D3"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rsid w:val="006223FE"/>
+    <w:rsid w:val="00730191"/>
+    <w:rsid w:val="00963996"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B233E9"/>
+    <w:rsid w:val="00B93075"/>
+    <w:rsid w:val="00C47EC0"/>
+    <w:rsid w:val="00D30D60"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="533960A5"/>
+  <w14:docId w14:val="38B4E1A3"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EB15B7D0-9FE1-4CC5-9D75-46A0E973FD89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5523,1175 +1695,876 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...5 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="26"/>
-[...20 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading7">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading8">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading9">
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:tblPr>
-[...13 lines deleted...]
-    <w:rsid w:val="00A62BE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00575B80"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...56 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...64 lines deleted...]
-    </w:pPr>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:rPr>
       <w:i/>
-      <w:noProof/>
-[...11 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:noProof/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00264424"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="004E3AA7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...352 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="004E3AA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...91 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6801,67 +2674,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>337</ap:Words>
-  <ap:Characters>1904</ap:Characters>
+  <ap:Words>404</ap:Words>
+  <ap:Characters>2225</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>15</ap:Lines>
-  <ap:Paragraphs>4</ap:Paragraphs>
+  <ap:Lines>18</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2237</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2624</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-09-22T09:58:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>