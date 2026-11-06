--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,2648 +1,1949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005E51F1" w:rsidP="00DB1735" w:rsidRDefault="005E51F1" w14:paraId="239AB81F" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00061168">
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="25D118AD" w14:textId="0BC6F88C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="61AC6AC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vergaderjaar 2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="2E885A03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="0092250F" w:rsidP="00F404A8" w:rsidRDefault="00275B0A" w14:paraId="7A263E5D" w14:textId="502E0F8F">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>37 016 (R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E86F88">
-[...11 lines deleted...]
-      <w:r w:rsidR="00E86F88">
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2225)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD" w:rsidR="0092250F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overeenkomst tussen de Benelux-Staten en Belize inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke paspoorten; Brussel, 6 mei 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="39C5D023" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="3F49DF1A" w14:textId="373650C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nr. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="1000C43C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="0874F8D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitters van de Eerste en van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="0A7ABE5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="21E5344D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Den Haag, 25 augustus 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="71142AE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="388C4C54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overeenkomstig het bepaalde in artikel 2, eerste en derde lid, en artikel 5, eerste en tweede lid, van de Rijkswet goedkeuring en bekendmaking verdragen, de Raad van State van het Koninkrijk gehoord, heb ik de eer u hierbij ter stilzwijgende goedkeuring over te leggen de op 6 mei 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
         <w:rPr>
           <w:rStyle w:val="preformatted"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003357ED">
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F4588A" w:rsidR="00E86F88">
+      <w:r w:rsidRPr="00F471FD">
         <w:rPr>
           <w:rStyle w:val="preformatted"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brussel</w:t>
       </w:r>
-      <w:r w:rsidR="003357ED">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot stand gekomen Overeenkomst tussen de Benelux-Staten en Belize inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke paspoorten (Trb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rStyle w:val="preformatted"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025, nr. 43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="79590336" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="66DD2082" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een toelichtende nota bij deze overeenkomst treft u eveneens hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="4C34F8A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="273458A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De goedkeuring wordt voor het gehele Koninkrijk gevraagd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="1E395EFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="19FD56AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Gouverneurs van Aruba, Curaçao en van Sint Maarten is verzocht hogergenoemde stukken op 21 september 2026 over te leggen aan de Staten van Aruba, Curaçao en van Sint Maarten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="26F29A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="4415DD41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Gevolmachtigde Ministers van Aruba, Curaçao en van Sint Maarten zijn van deze overlegging in kennis gesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="15D5CE53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="4658F31C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F471FD" w:rsidRDefault="00F404A8" w14:paraId="5D735269" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="77C8104D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ter griffie van de Eerste en van de Tweede Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">der Staten-Generaal ontvangen op 21 september 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00275B0A" w:rsidP="00275B0A" w:rsidRDefault="00275B0A" w14:paraId="5126487E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wens dat het verdrag aan de uitdrukkelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">goedkeuring van de Staten-Generaal wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">onderworpen kan door of namens één van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Kamers of door ten minste vijftien leden van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">de Eerste Kamer dan wel dertig leden van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">de Tweede Kamer of door de Gevolmachtigde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ministers van Aruba, Curaçao en van Sint Maarten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>te kennen worden gegeven uiterlijk op 21 oktober 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00275B0A" w14:paraId="3EB0B5E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD" w:rsidR="00F404A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TOELICHTENDE NOTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="1C3F4DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="439617F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Algemeen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="70212894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De op 6 mei 2025 tot stand gekomen overeenkomst tussen de Benelux-Staten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Belize</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke paspoorten, (hierna te noemen: het Verdrag) heeft als doel om houders van diplomatieke paspoorten van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Belize</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Benelux-Staten visumvrij toegang te geven tot elkaars grondgebied voor een verblijf van ten hoogste 90 dagen in een periode van 180 dagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="431EA02A" w14:textId="0EB32E43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het visumbeleid betreft een gedeelde bevoegdheid van de Europese Unie (EU) en de EU-lidstaten op grond van artikel 4, eerste en tweede lid, van het Verdrag betreffende de werking van de Europese Unie (VWEU). De gedeelde bevoegdheid betekent op grond van artikel 2, tweede lid, VWEU dat de Unie en de lidstaten wetgevend kunnen optreden en juridisch bindende handelingen kunnen vaststellen. De lidstaten oefenen hun bevoegdheid uit voor zover de Unie haar bevoegdheid niet heeft uitgeoefend. Voor wat betreft het visumbeleid voeren de Benelux-Staten deze bevoegdheid tezamen uit op grond van de op 11 april 1960 te Brussel tot stand gekomen Overeenkomst tussen het Koninkrijk der Nederlanden, het Koninkrijk België en het Groothertogdom Luxemburg inzake de verlegging van de personencontrole naar de buitengrenzen van het Beneluxgebied (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...104 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 1960,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD" w:rsidR="007F4F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="08F34267" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke nationaliteiten een visum nodig hebben om het Schengengebied in te reizen en welke niet, is geregeld in Verordening (EU) 2018/1806 van het Europees Parlement en de Raad van 14 november 2018 tot vaststelling van de lijst van derde landen waarvan de onderdanen bij overschrijding van de buitengrenzen in het bezit moeten zijn van een visum en de lijst van derde landen waarvan de onderdanen van die plicht zijn vrijgesteld (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2018, L 303). Op basis van artikel 6, eerste lid, aanhef en onder a, van deze verordening, kunnen de EU-lidstaten hier zelfstandig van afwijken ten aanzien van houders van diplomatieke paspoorten, dienstpaspoorten en andere officiële paspoorten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="77472668" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de Europese Commissie van de Europese Raad een mandaat krijgt om met een derde staat te onderhandelen over het vrijstellen van de visumplicht (inclusief houders van diplomatieke of dienstpaspoorten), moeten de Benelux-Staten hun eigen initiatieven die onder artikel 6, eerste lid, aanhef en onder a vallen beëindigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="7F995E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225770661" w:id="0"/>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als van een visumvrij land door de EU de diplomatieke en dienstpaspoorten tijdelijk visumplichtig worden gemaakt (o.g.v. het opschortingsmechanisme </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229133284" w:id="1"/>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zoals uiteengezet van artikelen 8 tot en met 8f in Verordening (EU) 2018/1806</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), dan zijn lidstaten met een bilateraal verdrag verplicht deze (tijdelijk) op te schorten. Dit geldt in ieder geval voor Europees Nederland, omdat het Unierecht in zijn geheel van toepassing is op dat deel van het Koninkrijk. In de praktijk gaan de andere landen van het Koninkrijk veelal mee met het verdragsbeleid van Europees Nederland om een uniform visumbeleid te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="39C8D5DD" w14:textId="01FBAA64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Benelux-Staten bepalen in overleg met elkaar met welke landen onderhandelingen worden gestart en welke van de Benelux-Staten daarin het voortouw neemt. De in het Verdrag opgenomen uitzondering op de visumplicht voor houders van diplomatieke paspoorten wordt binnen vijf werkdagen nadat deze uitzonderingsmaatregelen in werking zijn getreden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">medegedeeld aan de Europese Commissie op grond van artikel 12 van de Verordening. De onderhandelingen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Belize</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het Verdrag zijn namens de Benelux gevoerd door België. Deze onderhandelingen verliepen gelijktijdig met onderhandelingen over de Overeenkomst tussen de Benelux-Staten en Belize inzake de terug- en overname van personen die onregelmatig op het grondgebied verblijven (Trb. 2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD" w:rsidR="007F4F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44). Belize heeft het specimen van het biometrische diplomatieke paspoort aan de Benelux-landen verstrekt. De technische analyse van het document was positief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="68C15DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het aantal in omloop zijnde Belizaanse diplomatieke paspoorten is acceptabel te noemen, te weten 208 in september 2023. Belize voldoet hiermee aan de relevante criteria voor verdragen ter vrijstelling van de visumplicht voor houders van een diplomatiek paspoort. Belize heeft in de loop van de onderhandelingen haar afgiftebeleid gedeeld per nota. Het afgiftebeleid is duidelijk en de kaders zijn acceptabel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="5D372A47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="285DCC39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een ieder verbindende verdragsbepalingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="317065CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="3FFE1AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar het oordeel van de regering bevat dit Verdrag geen een ieder verbindende bepalingen in de zin van de artikelen 93 en 94 van de Grondwet, die aan een rechtssubject rechtstreeks rechten toekennen of plichten opleggen. Diplomatieke paspoorten worden immers door staten uitgegeven aan overheidsfunctionarissen. De vrijstelling is daarmee bedoeld om de internationale betrekkingen te ondersteunen en om de houders van diplomatieke paspoorten bij de uitoefening van de functie in de andere staat te faciliteren door visumvrijstelling. De bepalingen van het Verdrag zijn dan ook duidelijk bestemd om alleen de overheid te binden in haar betrekking tot de andere verdragspartij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="12532BD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="1BC545F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koninkrijkspositie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="7A193E43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk175045810" w:id="2"/>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De regeringen van Aruba, Curaçao en Sint Maarten wensen de medegelding van dit Verdrag. Op grond van artikel 14 kan het Verdrag worden uitgebreid tot Aruba, Curaçao, Sint Maarten en Caribisch Nederland. De goedkeuring van het Verdrag wordt derhalve voor het gehele Koninkrijk gevraagd.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="35767904" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="1D0D5EDB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikelsgewijze toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="24FCA737" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hieronder worden de artikelen uit het Verdrag toegelicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="0BA7B08A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 1: Begripsomschrijvingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="3B2C6384" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 1 definieert de begrippen ‘Benelux-Staten’ evenals ‘Benelux-gebied’: waarbij wordt aangegeven dat het gaat om het gezamenlijke grondgebied in Europa. Op basis van artikel 14 kan de werking van het Verdrag worden uitgebreid tot het Caribische deel van Nederland en tot de andere landen van het Koninkrijk (zie ook hieronder bij artikel 14).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="30F2A070" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 2: Bevoegde autoriteiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="6701A83A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dit artikel wijst de bevoegde autoriteiten aan, die verantwoordelijk zijn voor de uitvoering. Voor het Koninkrijk der Nederlanden is dat het Ministerie van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="459F941C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 3: Vrijstelling van de visumplicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="1601C440" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belizaanse diplomatieke paspoorthouders hebben zonder visum toegang tot de Benelux-Staten en mogen daar maximaal 90 dagen gedurende een periode van 180 dagen verblijven. De periode van maximaal 90 dagen uit 180 dagen is conform relevante EU-verordeningen, waaronder Verordening (EU) 2016/399 van het Europees Parlement en de Raad van 9 maart 2016 betreffende een Uniecode voor de overschrijding van de grenzen door personen (Schengengrenscode) en Verordening (EG) Nr. 810/2009 van het Europees Parlement en de Raad van 13 juli 2009 tot vaststelling van een gemeenschappelijke visumcode. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="5CD28910" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anderzijds hebben houders van diplomatieke paspoorten van de Benelux-Staten visumvrij toegang tot Belize en mogen zij daar maximaal 90 dagen verblijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="13E12566" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 4: Geaccrediteerde vertegenwoordigers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="3F6473D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In geval een houder van een diplomatiek paspoort wordt geplaatst op een ambassade of consulaat of bij een internationale organisatie op het grondgebied van de andere partij, zal deze schriftelijk worden aangemeld. Partijen verbinden zich om de bij accreditatie geldende regelingen te respecteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="0BBC4138" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 5: Weigering van toegang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="501EB378" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een verdragspartij kan de toegang weigeren aan een houder van een diplomatiek paspoort van de andere partij als deze als ongewenste vreemdeling wordt beschouwd of als de aanwezigheid van de desbetreffende persoon wordt beschouwd als een bedreiging voor de openbare orde of nationale veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="44D7F04A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 6: Recht van de Europese Unie en nationaal recht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="2B2A1DBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor zover het niet in het Verdrag is geregeld, blijven alle nationale wetten en regelingen alsmede EU-verordeningen gelden die betrekking hebben op toegang, verblijfsduur, verblijf, uitzetting en tewerkstelling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="09C3300E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 7: Terugname </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="20174781" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In dit artikel wordt de medewerking verzekerd van de respectievelijke autoriteiten voor de terugkeer van onderdanen in het bezit van een diplomatiek paspoort die op elkaars grondgebied verblijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="381EDF1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 8: Documentatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="1361CDFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien een van de partijen nieuwe of gewijzigde diplomatieke paspoorten in omloop brengt, zal deze de andere partijen tijdig – in beginsel minimaal 30 dagen tevoren - specimina hiervan sturen, evenals de bijbehorende technische specificaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="2A27A805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In geval van verlies of diefstal van een diplomatiek paspoort zal dit kenbaar gemaakt worden bij de autoriteiten van de ontvangende staat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="4E658422" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Artikelen 9 tot en met 14 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="278AEEA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De artikelen 9 tot en met 14 bevatten bepalingen over het oplossen van geschillen, de depositaris, de procedure voor wijziging van het Verdrag, inwerkingtreding, opzegging, schorsing en de territoriale toepassing. Op grond van artikel 14 zal de depositaris in kennis worden gesteld van de uitbreiding van het Verdrag tot Caribisch Nederland en Aruba, Curaçao en Sint Maarten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="17F288DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="4E7933FE" w14:textId="4F4C3062">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00264CA2">
+      <w:r w:rsidRPr="00F471FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F55505">
-[...7 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00F404A8" w:rsidP="00F404A8" w:rsidRDefault="00F404A8" w14:paraId="1ACC6979" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F471FD" w:rsidR="00FE0FA3" w:rsidP="00275B0A" w:rsidRDefault="00FE0FA3" w14:paraId="2022CE42" w14:textId="2EF70466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F471FD" w:rsidR="00FE0FA3">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...16 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1871 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BB462B46"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2CAC0E5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F558C99C"/>
+    <w:lvl w:ilvl="0" w:tplc="F0C67D8C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="1120"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Opsommingstekenvierkant"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="400"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...17 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1657299136">
+  <w:num w:numId="1" w16cid:durableId="227962332">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E7053"/>
-[...99 lines deleted...]
-    <w:rsid w:val="00FD647A"/>
+    <w:rsidRoot w:val="00275B0A"/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="007F4F70"/>
+    <w:rsid w:val="0092250F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B233E9"/>
+    <w:rsid w:val="00C85FF1"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F404A8"/>
+    <w:rsid w:val="00F471FD"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="90113"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20405A5F"/>
+  <w14:docId w14:val="30A3753F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8E027C07-BA7A-4564-ABB7-C2EEB1769DE5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2974,1234 +2275,745 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F55505"/>
+    <w:rsid w:val="00275B0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...24 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00275B0A"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
-[...7 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00275B0A"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...147 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteVerbale">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteVerbalegecentreerd">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00275B0A"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteVerbaleleftindent25cm">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...139 lines deleted...]
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:color w:val="000000"/>
-[...110 lines deleted...]
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...61 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-      <w:szCs w:val="18"/>
-[...228 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="preformatted">
     <w:name w:val="preformatted"/>
-    <w:rsid w:val="000D7E97"/>
+    <w:rsid w:val="00275B0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00275B0A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4307,68 +3119,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>836</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1626</ap:Words>
+  <ap:Characters>8943</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>6</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>74</ap:Lines>
+  <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>986</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10548</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>