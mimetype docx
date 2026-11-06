--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,5734 +1,1553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="0017095A" w:rsidRDefault="009C5E6A" w14:paraId="32DACA5B" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:t>Afdeling Verdragen</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9321" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3133"/>
+        <w:gridCol w:w="2112"/>
+        <w:gridCol w:w="4076"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="4912027F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="37687023" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="3CA2B54C" w14:textId="168745D0">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>B          1/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="57779243" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9321" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="52F68C77" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Vergaderjaar 2026-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="3B32BD83" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9321" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="2132F6CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="3971D9D1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9321" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="249D166B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="7B89FC7F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="5FBE03AF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="17A04BD6" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="59A1ABC1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="77A89755" w14:textId="4921516D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 017 (R</w:t>
+            </w:r>
+            <w:r w:rsidR="001561B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2226)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="19C29A2F" w14:textId="05332FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overeenkomst tussen de Benelux-Staten (het Koninkrijk België, het Groothertogdom Luxemburg, het Koninkrijk der Nederlanden) en Belize inzake de terug- en overname van personen die onregelmatig op het grondgebied verblijven, met Uitvoeringsprotocol (Terug- en Overnameovereenkomst); Brussel, 6 mei 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="3566C961" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="2A46EB2C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="7DB8CB93" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="1C20CC22" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="43485532" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="48F93987" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="60C12318" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="3143F0E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nr. 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="167D520B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001561B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ADVIES AFDELING ADVISERING RAAD VAN STATE VAN HET KONINKRIJK EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="75E6E3F2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="6C6C4B46" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="1190AA6D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="7DFCCE07" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="35C3BEA4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="317559A5" w14:textId="1A4AACF0">
+            <w:r w:rsidRPr="001561B3">
+              <w:tab/>
+              <w:t>Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State van het Koninkrijk d.d. 4 maart 2026 en het nader rapport d.d. 22 juni 2026, aangeboden aan de Koning door de minister van Buitenlandse Zaken. Het advies van de Afdeling advisering van de Raad van State van het Koninkrijk is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="05690EFE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="6678E07F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="46494F03" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="29412402" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="2A70E524" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="481358C4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidTr="001561B3" w14:paraId="44F64589" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="430F1B2C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001F3BE1" w:rsidRDefault="00C163A5" w14:paraId="35923489" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="6A9E9F75" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 22 januari 2026, no. 2026000103, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State van het Koninkrijk haar advies inzake de bovenvermelde overeenkomst rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 4 maart 2026, nr. W02.26.00036/II/K, bied ik U hierbij aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="0017095A" w:rsidRDefault="00D419D7" w14:paraId="0E91E2CC" w14:textId="4FE35177">
-[...213 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001561B3" w:rsidRDefault="00C163A5" w14:paraId="62583AEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="6DD94D64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="227" w:firstLine="227"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001561B3" w:rsidRDefault="00C163A5" w14:paraId="447AF77B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="3C74F0CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van </w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 22 januari 2026, no.2026000103, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Staatssecretaris van Justitie en Veiligheid, bij de Afdeling advisering van de Raad van State van het Koninkrijk ter overweging aanhangig gemaakt de overeenkomst tussen de Benelux-staten en Belize inzake de terug- en overname van personen die onregelmatig op het grondgebied verblijven (terug- en overnameovereenkomst), met toelichtende nota.</w:t>
       </w:r>
-      <w:r w:rsidR="00D419D7">
-[...173 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="6D465DAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...71 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="1872"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="3F84D66B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t>Bij Kabinetsmissive van 22 januari 2026, no.2026000103, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Staatssecretaris van Justitie en Veiligheid, bij de Afdeling advisering van de Raad van State van het Koninkrijk ter overweging aanhangig gemaakt de overeenkomst tussen de Benelux-staten en Belize inzake de terug- en overname van personen die onregelmatig op het grondgebied verblijven (terug- en overnameovereenkomst), met toelichtende nota.</w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In het terug- en overnameverdrag worden afspraken gemaakt tussen de Benelux-staten en Belize over de terug- en overname van eigen onderdanen en onder bepaalde voorwaarden ook de onderdanen van andere staten. Daarmee wordt beoogd de procedures voor het vaststellen van de identiteit en nationaliteit van personen zonder geldig verblijfsrecht te verkorten en hun terugkeer te bevorderen. De Benelux-staten hebben op dit moment al met meer dan twintig staten een dergelijk terug- en overnameverdrag gesloten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017095A" w:rsidR="0017095A" w:rsidP="0017095A" w:rsidRDefault="0017095A" w14:paraId="24409247" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="6622AA99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="5AF7A6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Met het terug- en overnameverdrag wordt onder meer geregeld in welke situaties één van de staten in moet stemmen met de overname van een onderdaan van een derde staat of staatloze persoon. Dat is bijvoorbeeld het geval als die persoon beschikt over een geldige verblijfsvergunning in de staat waaraan het verzoek tot overname wordt gedaan (de zogenoemde aangezochte staat).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="69C3B356" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1872"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="13C3E9EC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t>In het terug- en overnameverdrag worden afspraken gemaakt tussen de Benelux-staten en Belize over de terug- en overname van eigen onderdanen en onder bepaalde voorwaarden ook de onderdanen van andere staten. Daarmee wordt beoogd de procedures voor het vaststellen van de identiteit en nationaliteit van personen zonder geldig verblijfsrecht te verkorten en hun terugkeer te bevorderen. De Benelux-staten hebben op dit moment al met meer dan twintig staten een dergelijk terug- en overnameverdrag gesloten.</w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In het verdrag wordt daarnaast geregeld dat er sprake is van een verplichting tot overname indien een persoon het grondgebied van de verzoekende staat is binnengekomen nadat hij het grondgebied van de aangezochte staat is doorgereisd of aldaar heeft verbleven. Deze grond voor overname is niet opgenomen in andere recent gesloten terug- en overnameverdragen en geeft de aangezochte staat een verplichting om een aanvullende groep vreemdelingen over te nemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017095A" w:rsidR="0017095A" w:rsidP="0017095A" w:rsidRDefault="0017095A" w14:paraId="7F8465D9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="5DF1C9FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="1FDEE526" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t>Met het terug- en overnameverdrag wordt onder meer geregeld in welke situaties één van de staten in moet stemmen met de overname van een onderdaan van een derde staat of staatloze persoon. Dat is bijvoorbeeld het geval als die persoon beschikt over een geldige verblijfsvergunning in de staat waaraan het verzoek tot overname wordt gedaan (de zogenoemde aangezochte staat).</w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In de toelichtende nota bij het terug- en overnameverdrag wordt niet op deze grond voor overname ingegaan. Omdat de overnameplicht ten aanzien van onderdanen van derde staten of staatloze personen echter op meerdere manieren kan worden geïnterpreteerd, rijst de vraag naar de beoogde reikwijdte. Het is onduidelijk of overname al verplicht is indien iemand ooit op het grondgebied van de aangezochte lidstaat heeft verbleven, of wordt beoogd overname alleen te verplichten indien iemand direct is doorgereisd van het grondgebied van de aangezochte staat naar de verzoekende staat. Gelet op de gevolgen voor de omvang van de overnameplicht is het wenselijk dat de toelichting hier aandacht aan besteedt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0017095A" w:rsidR="0017095A" w:rsidP="0017095A" w:rsidRDefault="0017095A" w14:paraId="7466CE30" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="4509AE68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1872"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="1F74B030" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">In het verdrag wordt daarnaast geregeld dat er sprake is van een verplichting tot overname indien een </w:t>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Uit artikel 3, eerste lid, aanhef en onder 4 van het verdrag volgt dat er sprake is van een verplichting tot overname indien een persoon het grondgebied van de verzoekende staat is binnengekomen nadat hij het grondgebied van de aangezochte staat is doorgereisd of aldaar heeft verbleven. Dit betekent niet dat iedereen die ooit op het grondgebied van de aangezochte staat heeft verbleven moet worden overgenomen, maar enkel dat personen van wie kan worden aangetoond dat zij direct uit de aangezochte staat zijn aangekomen in de verzoekende staat, moeten worden overgenomen door de aangezochte staat.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00566E91">
-[...22 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="5A97E433" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="101A4C4D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">In de toelichtende nota bij het terug- en </w:t>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze grond wordt abusievelijk niet genoemd in de artikelsgewijze toelichting bij artikel 3. De toelichting hierop zal worden aangepast. De reden dat deze bepaling niet in andere terug- en overnameverdragen voorkomt is dat deze grond de aangezochte lidstaat een verplichting geeft om een aanvullende groep vreemdelingen over te nemen. Niet alle staten waarmee de Benelux-staten een terug- en overnameverdrag onderhandelen en sluiten, accepteren de toevoeging van een dergelijke bepaling, omdat zij niet verplicht willen worden een aanvullende groep vreemdelingen over te nemen. Voor Nederland is het juist aantrekkelijk om een dergelijke bepaling, die de aangezochte lidstaat een extra verplichting geeft om een aanvullende groep vreemdelingen over te nemen, op te nemen in een terug- en overnameverdrag.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00566E91">
-[...53 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="4F291D89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="775EE702" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t>Uit artikel 3</w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert in de toelichting in te gaan op de reikwijdte van de overnameplicht van onderdanen van andere staten en staatloze personen die het grondgebied van de verzoekende staat zijn binnengekomen nadat zij het grondgebied van de aangezochte staat zijn doorgereisd of aldaar hebben verbleven.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6151">
-[...52 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="0ED13A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="0BC012C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Deze grond wordt abusievelijk niet genoemd in de artikelsgewijze toelichting bij artikel 3. De toelichting hierop zal worden aangepast. De reden dat deze bepaling niet in andere terug- en overnameverdragen voorkomt is dat deze grond de aangezochte lidstaat een verplichting geeft om een aanvullende groep vreemdelingen over te nemen. Niet alle staten waarmee </w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State van het Koninkrijk heeft een opmerking bij het verdrag en adviseert daarmee rekening te houden voordat het verdrag aan de beide </w:t>
       </w:r>
-      <w:r w:rsidR="00C5426B">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">de Benelux-staten </w:t>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kamers der Staten-Generaal, de Staten van Aruba, die van Curaçao en die van Sint Maarten wordt overgelegd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74E99">
-[...72 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="629C66A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="251B0E21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De vice-president van de Raad van State van het Koninkrijk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="19F9CC53" w14:textId="744F48FC">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="454"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Th.C</w:t>
+      </w:r>
+      <w:r w:rsidR="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="1F2058CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...181 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="36FBA9B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-        <w:t>Ik verzoek U</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik verzoek U </w:t>
       </w:r>
-      <w:r w:rsidRPr="00904E38" w:rsidR="00A50954">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>mij te machtigen gevolg te geven aan mijn voornemen de overeenkomst  vergezeld van de gewijzigde toelichtende nota ter stilzwijgende goedkeuring over te leggen aan de Eerste en aan de Tweede Kamer der Staten-Generaal en tevens over te leggen aan de Staten van Aruba, de Staten van Curaçao en de Staten van Sint Maarten.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00904E38">
-[...99 lines deleted...]
-    <w:p w:rsidR="0008616E" w:rsidP="0017095A" w:rsidRDefault="0008616E" w14:paraId="43BD55AF" w14:textId="1304ACB8">
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="001561B3" w:rsidRDefault="00C163A5" w14:paraId="756085DF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A52CC" w:rsidP="0008616E" w:rsidRDefault="005A52CC" w14:paraId="3562BA9A" w14:textId="77777777">
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="12FCB420" w14:textId="0C8B03A4">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="1"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="bm_XMLcc" w:id="9"/>
+      <w:bookmarkStart w:name="bm_XMLdate" w:id="0"/>
+      <w:bookmarkStart w:name="bm_XMLprocessor" w:id="1"/>
+      <w:bookmarkStart w:name="bm_XMLreference" w:id="2"/>
+      <w:bookmarkStart w:name="bm_XMLphone" w:id="3"/>
+      <w:bookmarkStart w:name="bm_XMLfax" w:id="4"/>
+      <w:bookmarkStart w:name="bm_XMLenclosures" w:id="5"/>
+      <w:bookmarkStart w:name="bm_XMLemail" w:id="6"/>
+      <w:bookmarkStart w:name="bm_XMLsubject" w:id="7"/>
+      <w:bookmarkStart w:name="bm_XMLcc" w:id="8"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00786483" w:rsidR="00786483" w:rsidP="00786483" w:rsidRDefault="00786483" w14:paraId="2F97968B" w14:textId="77777777">
+      <w:r w:rsidRPr="001561B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">       T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="0396E9B3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00786483" w:rsidR="00786483" w:rsidSect="009C5E6A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00C163A5" w:rsidP="00C163A5" w:rsidRDefault="00C163A5" w14:paraId="4F9022BC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001561B3" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="2A6B3A7C" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="001561B3" w:rsidR="00FE0FA3">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...47 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...3272 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...7 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...13 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...755 lines deleted...]
-    <w:rsid w:val="00FF1D3B"/>
+    <w:rsidRoot w:val="00C163A5"/>
+    <w:rsid w:val="001561B3"/>
+    <w:rsid w:val="00200D8F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B233E9"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="533960A5"/>
+  <w14:docId w14:val="38E1B802"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FB7ABEFD-1DE2-490E-A851-71BC83BD0D7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5877,1148 +1696,877 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...5 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="26"/>
-[...20 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading7">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading8">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading9">
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:tblPr>
-[...13 lines deleted...]
-    <w:rsid w:val="00A62BE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00575B80"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...56 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...64 lines deleted...]
-    </w:pPr>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C163A5"/>
     <w:rPr>
       <w:i/>
-      <w:noProof/>
-[...11 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:noProof/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00264424"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="00C163A5"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...352 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="00C163A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7127,68 +2675,62 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4922</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>960</ap:Words>
+  <ap:Characters>5286</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>44</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5782</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6234</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-09-22T11:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>