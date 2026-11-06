--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,3295 +1,746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00722621" w:rsidP="008A046A" w:rsidRDefault="00722621" w14:paraId="10C17B2E" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="000A5C2A" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="6FF659DD" w14:textId="63865119">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A" w:rsidR="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>741</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A" w:rsidR="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A" w:rsidR="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jeugdcriminaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="000A5C2A" w:rsidP="000A5C2A" w:rsidRDefault="000A5C2A" w14:paraId="532A4D47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A" w:rsidR="00B342CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="000A5C2A" w14:paraId="42692474" w14:textId="77E86B25">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="000A5C2A" w:rsidP="000A5C2A" w:rsidRDefault="000A5C2A" w14:paraId="42021912" w14:textId="436758B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="64EE752E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="56A83B60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>U heeft verzocht om een reactie op het fenomeen ‘jumping’, met bijzondere aandacht voor de betrokkenheid van ouders. De aanleiding voor het verzoek was de berichtgeving over een mishandeling op Tweede Paasdag. Middels deze brief geef ik, mede namens de minister van Justitie en Veiligheid, antwoord op uw verzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="0EFAA56C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="40A8E804" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E56C6">
-        <w:rPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jumping</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E56C6" w:rsidR="00DD7C54" w:rsidP="00DD7C54" w:rsidRDefault="005F2D6B" w14:paraId="5CA62245" w14:textId="3F8CF055">
-[...98 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="2AD9BBBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het debat Justitiële Jeugd van 23 april jl. heeft u met mij over ‘jumpen’ gesproken. Bij jumpen worden in een groepschat op met name Snapchat één of meer willekeurige personen uitgekozen om geweld tegen te plegen. Dit geweld wordt vervolgens gefilmd en verder gedeeld op sociale media platforms. Het is een trend die we voornamelijk onder jongeren zien waarbij de geweldsbeelden online worden gedeeld om het slachtoffer te vernederen en status te verkrijgen. Dit is een zorgelijk fenomeen dat mijn aandacht heeft. Daarom heeft mijn ministerie hier bijvoorbeeld recentelijk over gesproken met Snap Inc., het moederbedrijf van Snapchat. Snap Inc. geeft aan dat de online veiligheid van jongeren ook hun aandacht heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="7E043D23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="03AA751C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De zaak die de aanleiding vormde voor uw verzoek betreft een lopend strafrechtelijk onderzoek, waarop ik hier niet verder kan ingaan, ook niet op de vraag of dit jumpen betreft of niet. Wel kan ik in algemene zin ingaan op het fenomeen jumping. Hieronder zal ik in reactie op uw vraag twee aspecten benoemen: ouderbetrokkenheid en groepsaanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="3D5B5D5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003E56C6" w:rsidR="00DD7C54" w:rsidP="00DD7C54" w:rsidRDefault="00DD7C54" w14:paraId="7B6E42E7" w14:textId="2B6A323E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="75195003" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E56C6">
-        <w:rPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ouderbetrokkenheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E56C6" w:rsidR="00DD7C54" w:rsidP="00DD7C54" w:rsidRDefault="00DD7C54" w14:paraId="50098CE1" w14:textId="61C7237E">
-[...115 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="671F68C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U vraagt, ten eerste, terecht naar de rol van ouders. Bij hen ligt een eerste verantwoordelijkheid om toezicht te houden en zo nodig bij te sturen in het (online) gedrag van hun kind. Het is dan ook van belang dat ouders geconfronteerd worden met en aangesproken worden op delinquent gedrag van hun kinderen. Wat hierbij meegewogen dient te worden, is dat jongeren zich vanaf de puberleeftijd steeds minder laten sturen door hun ouder(s), en vooral gericht zijn op hun leeftijdgenoten. Dat maakt dat ouders redelijkerwijs niet altijd op de hoogte kunnen zijn van wat hun kinderen doen, zeker niet als het gaat over online gedragingen. Het feit dat geweld door jongeren gefilmd of online gezet wordt hoeft dan ook niet te betekenen dat hun ouders zich bewust afzijdig houden of anderszins nalatig zijn geweest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="3B0313C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="001A7457" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik wijs erop dat ouders van jongeren die in aanraking komen met justitie intensief worden betrokken. Dit geldt zowel voor jeugdigen die een strafrechtelijk traject doorlopen als voor jeugdigen die een buitenstrafrechtelijk traject krijgen, zoals een Halt-maatregel. In een strafzaak van een minderjarige geldt bovendien een verplichte aanwezigheid voor ouders, die zo bevraagd kunnen worden over en geconfronteerd worden met het gedrag van hun kind. Ook zijn er mogelijkheden voor burgemeesters om in bepaalde gevallen dwang uit te oefenen op ouders, door middel van bestuurlijke handhaving op APV-bepalingen, bijvoorbeeld met betrekking tot messenbezit of hinderlijk gedrag in de openbare ruimte. Tenzij ouders een actieve rol hebben gehad bij delicten van hun kinderen, zij ze daarvoor niet strafrechtelijk aansprakelijk. Voor ouders geldt wel een (civiele) aansprakelijkheid voor veroorzaakte schade. Die geldt voor ouders van kinderen tot en met 13 jaar, en tot en met 15 jaar als de schade het gevolg is van nalatigheid van de ouders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="11EDE62E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="6EA42B81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk237512431" w:id="0"/>
-      <w:r w:rsidRPr="003E56C6">
-        <w:rPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Groepsaanpak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E56C6" w:rsidR="00DD7C54" w:rsidP="00DD7C54" w:rsidRDefault="00DD7C54" w14:paraId="70CC17DB" w14:textId="2AD630D5">
-[...31 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="2B25F64C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">U benoemt, ten tweede, de strafrechtelijke aspecten van deze vorm van openlijke geweldpleging. Geweld dat gepleegd wordt in groepsverband is een breed fenomeen met verschillende verschijningsvormen, waar ik hier dan ook slechts in algemene zin iets over kan zeggen. Openlijke geweldpleging is een strafbaar feit. Hierbij is niet vereist dat de dader zelf geweld heeft gepleegd. Onder omstandigheden kan enkel een ander aanmoedigen al voldoende zijn om tot openlijke geweldpleging in de zin van art. 141 Sr te komen. Op dit delict staat een strafbedreiging van maximaal vier jaren en zes maanden. Wel moet dit kunnen worden vastgesteld en bewezen. Overigens merk ik op dat onder omstandigheden ook mogelijk andere strafbare feiten dan art. 141 Sr aan de orde kunnen zijn. Het is echter aan het openbaar ministerie te beslissen voor welke feiten het vervolging instelt. Als het openbaar ministerie besluit over te gaan tot dagvaarden is het uiteindelijk aan de rechter om een oordeel over de zaak te vellen en al dan niet een straf op te leggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="6A668604" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="7A30416F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E56C6">
-[...65 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de bovengenoemde strafrechtelijke aanpak van openlijke geweldpleging, wordt door dit ministerie ook  op andere wijze ingezet op de aanpak van geweld gepleegd in groepsverband. We dienen daarbij onderscheid te maken tussen geweld gepleegd in groepsverband, en geweld gepleegd door overlastgevende en/of criminele jeugdgroepen. Geweld gepleegd door overlast gevende en/of criminele jeugdgroepen vergt een meer integrale en vaak langduriger aanpak. Met name gemeenten proberen, daar waar groepen jongeren zorgen voor overlast en geweld plegen, samen met de politie een goed beeld te krijgen van deze groepen en de rol van de jongeren hierin. Dit maakt het mogelijk om jongeren apart te benaderen vanuit onder meer jongerenwerk, jeugd-boa, gemeente en de politie. Waar nodig en mogelijk kan hulp worden geboden, bijvoorbeeld aan meelopers in een kwetsbare positie, en ten aanzien van criminele jongeren kan een goed dossier worden opgebouwd en kunnen passende maatregelen worden genomen, zoals een combinatie van straf en zorg of alleen repressief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E56C6" w:rsidP="00DD7C54" w:rsidRDefault="003E56C6" w14:paraId="452645D1" w14:textId="77777777">
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> een aantal maatregelen en interventies beschikbaar, zoals het zevenstappenplan dat het Centrum voor Criminaliteitspreventie en Veiligheid onderhoudt. </w:t>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="57024A81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="0DF11234" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiervoor is voor gemeenten een aantal maatregelen en interventies beschikbaar, zoals het zevenstappenplan dat het Centrum voor Criminaliteitspreventie en Veiligheid onderhoudt. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="003E56C6" w:rsidR="002A5E5A" w:rsidRDefault="002A5E5A" w14:paraId="3224D3B8" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="593BD404" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="6741733E" w14:textId="5E452D0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="000A5C2A" w14:paraId="63001C3B" w14:textId="18E54261">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5C2A" w:rsidR="00B342CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="00B342CE" w:rsidP="000A5C2A" w:rsidRDefault="00B342CE" w14:paraId="1647EA2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A5C2A" w:rsidR="006F53E6" w:rsidP="000A5C2A" w:rsidRDefault="006F53E6" w14:paraId="5FEF01DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000A5C2A" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AC83CBB" w14:textId="77777777" w:rsidR="002D3210" w:rsidRDefault="002D3210">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51AF6015" w14:textId="77777777" w:rsidR="00441726" w:rsidRDefault="00441726" w:rsidP="00B342CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CBFB8A6" w14:textId="77777777" w:rsidR="002D3210" w:rsidRDefault="002D3210">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B695B22" w14:textId="77777777" w:rsidR="00441726" w:rsidRDefault="00441726" w:rsidP="00B342CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28290B49" w14:textId="77777777" w:rsidR="002A5E5A" w:rsidRDefault="002A5E5A">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="7E462CAF" w14:textId="77777777" w:rsidR="00B342CE" w:rsidRPr="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00B342CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="119D4EAB" w14:textId="77777777" w:rsidR="00B342CE" w:rsidRPr="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00B342CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A014841" w14:textId="77777777" w:rsidR="00B342CE" w:rsidRPr="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00B342CE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C3C7C87" w14:textId="77777777" w:rsidR="002D3210" w:rsidRDefault="002D3210">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D58DABB" w14:textId="77777777" w:rsidR="00441726" w:rsidRDefault="00441726" w:rsidP="00B342CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56EC477F" w14:textId="77777777" w:rsidR="002D3210" w:rsidRDefault="002D3210">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73936D72" w14:textId="77777777" w:rsidR="00441726" w:rsidRDefault="00441726" w:rsidP="00B342CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DDD09FB" w14:textId="77777777" w:rsidR="002A5E5A" w:rsidRDefault="00B452FE">
-[...382 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="72635F00" w14:textId="77777777" w:rsidR="00B342CE" w:rsidRPr="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00B342CE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00033A6D" w14:textId="00DB18D5" w:rsidR="002A5E5A" w:rsidRDefault="00CC3D50">
-[...1307 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="67447E42" w14:textId="77777777" w:rsidR="00B342CE" w:rsidRPr="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00B342CE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51BC4147" w14:textId="77777777" w:rsidR="00B342CE" w:rsidRPr="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00B342CE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002A5E5A"/>
-[...235 lines deleted...]
-    <w:rsid w:val="00FF262C"/>
+    <w:rsidRoot w:val="00B342CE"/>
+    <w:rsid w:val="000221B8"/>
+    <w:rsid w:val="000A5C2A"/>
+    <w:rsid w:val="00441726"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00B260AC"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F23534"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E6A824A"/>
+  <w14:docId w14:val="12DF501F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BE45F057-21BF-46B7-B879-18470EC757E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3298,77 +749,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3393,75 +844,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3496,55 +947,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3616,941 +1067,642 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B342CE"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...236 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...12 lines deleted...]
-      <w:szCs w:val="27"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001534D2"/>
+    <w:rsid w:val="00B342CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001534D2"/>
-[...8 lines deleted...]
-    <w:name w:val="footnote text"/>
+    <w:rsid w:val="00B342CE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoetnoottekstChar"/>
-[...67 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B620B"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00B342CE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B620B"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B342CE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4607,51 +1759,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4715,65 +1867,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4794,100 +1946,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4766</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>892</ap:Words>
+  <ap:Characters>4908</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5621</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5789</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>