--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,5366 +1,1403 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="32DACA5B" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9336" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3147"/>
+        <w:gridCol w:w="2098"/>
+        <w:gridCol w:w="4091"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="2C81EC65" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="49C9FF01" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4089" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="654894D0" w14:textId="511C9D36">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>B          1/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="0AB8E4B0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9336" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="0F56A9B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Vergaderjaar 2026-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="4E1B0E1C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9336" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="7229F14D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="3586AB2E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9336" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="7EF91AD0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="70845881" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="0A61C2E1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="637DE9EF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="0D4A91DA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1612"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="20442F2C" w14:textId="5846595D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 018 (R</w:t>
+            </w:r>
+            <w:r w:rsidR="004458C6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2227)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="0010383F" w:rsidRDefault="0010383F" w14:paraId="72D26A72" w14:textId="0E7D85C0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overeenkomst tussen de Benelux-Staten en de Kirgizische Republiek inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke en dienst-/officiële paspoorten; Brussel, 18 juni 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="1CE855DC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="00CA042F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="610F2416" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="340639DE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="18328D26" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="665DB56E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="0A957494" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="6DE6CB9E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nr. 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="4A1E61A9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004458C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ADVIES AFDELING ADVISERING RAAD VAN STATE VAN HET KONINKRIJK EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="6CAE6AC0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="22A5FFA0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="554C56E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="75199D5D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1627"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="7A42469A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="5B9B6FB7" w14:textId="0EA0E471">
+            <w:r w:rsidRPr="004458C6">
+              <w:tab/>
+              <w:t>Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State van het Koninkrijk d.d. 4 februari 2026 en het nader rapport d.d. 22 juni 2026, aangeboden aan de Koning door de minister van Buitenlandse Zaken. Het advies van de Afdeling advisering van de Raad van State van het Koninkrijk is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="0824353B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="72B6E979" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="6E27CE5A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="4F72E3D6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="701AC683" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="4E3E84A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidTr="004458C6" w14:paraId="3F1DA6DB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="059B704C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6189" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="005066A7" w:rsidRDefault="0010383F" w14:paraId="372FC823" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="6CE7A108" w14:textId="22E22230">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 22 januari 2026, no.2026000101, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State van het Koninkrijk haar advies inzake de bovenvermelde overeenkomst rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 4 februari 2026, nr. W02.26.00019/II/K, bied ik U hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="0D19AD57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="2D1B98C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="16C0F0A6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="02DCC86E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 22 januari 2026, no.2026000101, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, bij de Afdeling advisering van de Raad van State van het Koninkrijk ter overweging aanhangig gemaakt de overeenkomst tussen de Benelux-Staten en de Kirgizische Republiek inzake de vrijstelling van de visumplicht voor houders van geldige diplomatieke en dienst-/officiële paspoorten; Brussel, 18 juni 2025 (Trb. 2025, 82 heruitgave), met toelichtende nota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="6B01D94F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="40FA9221" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State van het Koninkrijk heeft geen opmerkingen over het verdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="67C4D214" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="04BC3E28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert het verdrag aan de beide Kamers der Staten-Generaal, de Staten van Aruba, die van Curaçao en die van Sint Maarten over te leggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="44A945CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="2CE75E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De vice-president van de Raad van State van het Koninkrijk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="43251C54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Th.C. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="01BC88F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="38DEA23A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="50025DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De overeenkomst geeft de Afdeling advisering van de Raad van State van het Koninkrijk geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="05CF53DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="004458C6" w:rsidRDefault="0010383F" w14:paraId="7DD125B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Van de gelegenheid is gebruikgemaakt om in de toelichtende nota enkele verduidelijkingen aan te brengen met betrekking tot het gevolg van EU-visummaatregelen voor het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="0010383F" w:rsidRDefault="0010383F" w14:paraId="695B1F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="0010383F" w:rsidRDefault="0010383F" w14:paraId="44150387" w14:textId="67C80991">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ik verzoek U mij te machtigen gevolg te geven aan mijn voornemen de overeenkomst vergezeld van de gewijzigde toelichtende nota ter stilzwijgende goedkeuring over te leggen aan de Eerste en aan de Tweede Kamer der Staten-Generaal en tevens over te leggen aan de Staten van Aruba, de Staten van Curaçao en de Staten van Sint Maarten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="0010383F" w:rsidRDefault="0010383F" w14:paraId="7267AE91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="bm_start" w:id="0"/>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="008D1D52" w14:paraId="0E91E2CC" w14:textId="737675A8">
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="0010383F" w:rsidRDefault="0010383F" w14:paraId="1C50E5E1" w14:textId="489760C1">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1000 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="1"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="bm_XMLcc" w:id="9"/>
+      <w:bookmarkStart w:name="bm_XMLdate" w:id="0"/>
+      <w:bookmarkStart w:name="bm_XMLprocessor" w:id="1"/>
+      <w:bookmarkStart w:name="bm_XMLreference" w:id="2"/>
+      <w:bookmarkStart w:name="bm_XMLphone" w:id="3"/>
+      <w:bookmarkStart w:name="bm_XMLfax" w:id="4"/>
+      <w:bookmarkStart w:name="bm_XMLenclosures" w:id="5"/>
+      <w:bookmarkStart w:name="bm_XMLemail" w:id="6"/>
+      <w:bookmarkStart w:name="bm_XMLsubject" w:id="7"/>
+      <w:bookmarkStart w:name="bm_XMLcc" w:id="8"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="004458C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786483" w:rsidR="00786483" w:rsidP="00786483" w:rsidRDefault="00786483" w14:paraId="2F97968B" w14:textId="77777777">
+    <w:p w:rsidRPr="004458C6" w:rsidR="0010383F" w:rsidP="0010383F" w:rsidRDefault="0010383F" w14:paraId="3128FBF8" w14:textId="77777777">
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00786483" w:rsidR="00786483" w:rsidSect="009C5E6A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    <w:p w:rsidRPr="004458C6" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="00C475E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004458C6" w:rsidR="00FE0FA3">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...49 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...3185 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...7 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...13 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...766 lines deleted...]
-    <w:rsid w:val="00FF1D3B"/>
+    <w:rsidRoot w:val="0010383F"/>
+    <w:rsid w:val="0010383F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004458C6"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B233E9"/>
+    <w:rsid w:val="00C34BBA"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="533960A5"/>
+  <w14:docId w14:val="65A572B8"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{320ED79C-FDDA-431F-B248-6B9193F3D3CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5509,1175 +1546,877 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...5 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading4">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore w:val="0"/>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="26"/>
-[...20 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading7">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading8">
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading9">
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:tblPr>
-[...13 lines deleted...]
-    <w:rsid w:val="00A62BE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00575B80"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...56 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...64 lines deleted...]
-    </w:pPr>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0010383F"/>
     <w:rPr>
       <w:i/>
-      <w:noProof/>
-[...11 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:noProof/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:rsid w:val="0010383F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:rsid w:val="00264424"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="0010383F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...352 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="0010383F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...91 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6787,67 +2526,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>342</ap:Words>
-  <ap:Characters>1968</ap:Characters>
+  <ap:Words>413</ap:Words>
+  <ap:Characters>2274</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>16</ap:Lines>
-  <ap:Paragraphs>4</ap:Paragraphs>
+  <ap:Lines>18</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2306</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2682</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>