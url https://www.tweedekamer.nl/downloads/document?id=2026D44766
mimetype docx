--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,5404 +1,1555 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="32DACA5B" w14:textId="77777777">
-[...85 lines deleted...]
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="67A89D57" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="1C29276F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidP="00606A71" w:rsidRDefault="00606A71" w14:paraId="71DA8837" w14:textId="35C8674D">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="009F195C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="003B5E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="4F8ECB8C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidP="00196F25" w:rsidRDefault="008E5F4D" w14:paraId="4AA8FA15" w14:textId="4152EB94">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00434490">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2026-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="5669EEBB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3423A47C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="29922385" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="38F852ED" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="3D750753" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="66695B7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="72E7B0C2" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="008277D3" w14:paraId="0BBA0F77" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="008277D3" w:rsidP="009F195C" w:rsidRDefault="00434490" w14:paraId="4DA6D6F0" w14:textId="32F8D45F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 015 (R</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44577">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2224)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="008277D3" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="1490A296" w14:textId="6EE11567">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overeenkomst tussen de Benelux-Staten (het Koninkrijk België, het Groothertogdom Luxemburg en het Koninkrijk der Nederlanden) en de Kirgizische Republiek betreffende de terug- en overname van onregelmatig binnengekomen en/of verblijvende personen (Terug- en overnameovereenkomst), met Uitvoeringsprotocol met Bijlagen; Brussel, 18 juni 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="624077CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="7BEFF9D4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="405043A9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="52B6AF1D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="5E4098EF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="6F380221" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="3FD4EC3F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidP="009F195C" w:rsidRDefault="00004491" w14:paraId="4568C094" w14:textId="15A5ED6B">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00B3559D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="009F195C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidP="00F83D82" w:rsidRDefault="003B5E4B" w14:paraId="5EB0CDD2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ADVIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00F83D82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE VAN HET KONINKRIJK EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="7DFC74DD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="6678097F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="26113A76" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="22A1529C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="591C44BC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidP="00434490" w:rsidRDefault="003B5E4B" w14:paraId="2C85C347" w14:textId="79B4DDA1">
+            <w:r w:rsidRPr="00E44577">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="009D0215">
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State van het Koninkrijk d.d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00434490">
+              <w:t>4 maart 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="008277D3">
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00434490">
+              <w:t>22 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="008277D3">
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="009F195C">
+              <w:t>Buitenlandse Zaken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00434490">
+              <w:t xml:space="preserve">, mede namens de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="00434490">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>minister van Asiel en Migratie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E44577" w:rsidR="009D0215">
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State van het Koninkrijk is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="0DEBFD4B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="21EB0004" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="4F6C6F05" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="3751A7E5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3160DDFE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="6C313881" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E44577" w:rsidR="003B5E4B" w14:paraId="23F91ABA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="52A2DFEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E44577" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="4D753182" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="7881B846" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...182 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92DFF" w:rsidP="00FC38C1" w:rsidRDefault="00D3053A" w14:paraId="533B8457" w14:textId="58A51779">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="23875B54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-        <w:t>22 januari 2026, no.2026000102</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 januari 2026, no.2026000102, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State van het Koninkrijk haar advies inzake de bovenvermelde overeenkomst rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 4 maart, nr. W02.26.00037/II/K, bied ik U hierbij aan. </w:t>
       </w:r>
-      <w:r w:rsidR="00577128">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="1AC76FC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="7017B2A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6A6C" w:rsidR="0039392D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">machtigde Uwe Majesteit de Afdeling advisering van de Raad </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="582CB110" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="4591A647" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 22 januari 2026, no.2026000102, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, mede namens de Minister van Asiel en Migratie, bij de Afdeling advisering van de Raad van State van het Koninkrijk ter overweging aanhangig gemaakt de Overeenkomst tussen de Benelux-Staten (het Koninkrijk België, het Groothertogdom Luxemburg, het Koninkrijk der Nederlanden) en de Kirgizische Republiek betreffende de terug- en overname van onregelmatig binnengekomen en/of verblijvende personen (Terug- en Overnameovereenkomst), met Uitvoeringsprotocol met Bijlagen; Brussel, 18 juni 2025 (Trb. 2025, 83), met toelichtende nota.</w:t>
       </w:r>
-      <w:r w:rsidR="0039392D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">van State </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="7FA4C81B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="6F9DBD99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State van het Koninkrijk heeft geen opmerkingen over het verdrag. </w:t>
       </w:r>
-      <w:r w:rsidR="00625367">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">van het Koninkrijk </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="117F9849" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="6701EC2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert het verdrag aan de beide Kamers der Staten-Generaal, de Staten van Aruba, die van Curaçao en die van Sint Maarten over te leggen.</w:t>
       </w:r>
-      <w:r w:rsidR="0039392D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">haar advies inzake </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="4FCE7B60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="3F5FE379" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vice-president van de Raad van State van het Koninkrijk, </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>de bovenvermelde</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="5CA66B60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Th.C. de Graaf</w:t>
       </w:r>
-      <w:r w:rsidR="0039392D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="77723A95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="743E57DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="16BDD5AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De overeenkomst geeft de Afdeling advisering van de Raad van State van het Koninkrijk geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
-      <w:r w:rsidR="008D1D52">
-[...6 lines deleted...]
-        <w:t>overeenkomst</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="0BBA9189" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="0F6DDFC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de gelegenheid is gebruikgemaakt om in de toelichtende nota enkele verduidelijkingen aan te brengen met betrekking tot de toelichting op artikel 3 omtrent de </w:t>
       </w:r>
-      <w:r w:rsidR="00D43FA6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overname van onderdanen van een derde Staat en staatloze personen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6A6C" w:rsidR="0039392D">
-[...6 lines deleted...]
-        <w:t>rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="052EB92D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00E44577" w:rsidP="00E44577" w:rsidRDefault="00E44577" w14:paraId="356B2787" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ik verzoek U, mede namens de Minister van Asiel en Migratie, mij te machtigen gevolg te geven aan mijn voornemen de overeenkomst vergezeld van de gewijzigde toelichtende nota ter stilzwijgende goedkeuring over te leggen aan de Eerste en aan de Tweede Kamer der Staten-Generaal en tevens over te leggen aan de Staten van Aruba, de Staten van Curaçao en de Staten van Sint Maarten.</w:t>
       </w:r>
-      <w:r w:rsidR="008C5B44">
-[...47 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00E44577" w:rsidP="00E44577" w:rsidRDefault="00E44577" w14:paraId="6AD82AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00E44577" w:rsidP="00E44577" w:rsidRDefault="00E44577" w14:paraId="01EA1760" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...335 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...327 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="1"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="bm_XMLcc" w:id="9"/>
+      <w:bookmarkStart w:name="bm_XMLdate" w:id="0"/>
+      <w:bookmarkStart w:name="bm_XMLprocessor" w:id="1"/>
+      <w:bookmarkStart w:name="bm_XMLreference" w:id="2"/>
+      <w:bookmarkStart w:name="bm_XMLphone" w:id="3"/>
+      <w:bookmarkStart w:name="bm_XMLfax" w:id="4"/>
+      <w:bookmarkStart w:name="bm_XMLenclosures" w:id="5"/>
+      <w:bookmarkStart w:name="bm_XMLemail" w:id="6"/>
+      <w:bookmarkStart w:name="bm_XMLsubject" w:id="7"/>
+      <w:bookmarkStart w:name="bm_XMLcc" w:id="8"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
-[...14 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+      <w:r w:rsidRPr="00E44577">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="6C82ABB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekstinspringen"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00434490" w:rsidP="00434490" w:rsidRDefault="00434490" w14:paraId="0EC7115C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E44577" w:rsidR="00606A71" w:rsidRDefault="00606A71" w14:paraId="1C065D49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:ind w:left="3310" w:hanging="3310"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E44577" w:rsidR="00606A71" w:rsidSect="000E551F">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C900101" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7">
-[...4 lines deleted...]
-    <w:p w14:paraId="5B835615" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7"/>
+    <w:p w14:paraId="4619F998" w14:textId="77777777" w:rsidR="00D23339" w:rsidRDefault="00D23339">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D72D317" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7">
+    <w:p w14:paraId="407EBF58" w14:textId="77777777" w:rsidR="00D23339" w:rsidRDefault="00D23339">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4918EA5A" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="07D19AA2" w14:textId="77777777" w:rsidR="00D23339" w:rsidRDefault="00D23339">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...229 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C0F6BB" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7">
+    <w:p w14:paraId="49B2A804" w14:textId="77777777" w:rsidR="00D23339" w:rsidRDefault="00D23339">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C6403F" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE3E1BA" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7">
+    <w:p w14:paraId="077213E8" w14:textId="77777777" w:rsidR="00D23339" w:rsidRDefault="00D23339">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6757774E" w14:textId="77777777" w:rsidR="00AD4CF7" w:rsidRDefault="00AD4CF7"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...2940 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...8 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...771 lines deleted...]
-    <w:rsid w:val="00FF1D3B"/>
+    <w:rsidRoot w:val="009F195C"/>
+    <w:rsid w:val="00004491"/>
+    <w:rsid w:val="000868FF"/>
+    <w:rsid w:val="000E551F"/>
+    <w:rsid w:val="000F07AD"/>
+    <w:rsid w:val="00112DF8"/>
+    <w:rsid w:val="00114BBD"/>
+    <w:rsid w:val="00172D1D"/>
+    <w:rsid w:val="00194D11"/>
+    <w:rsid w:val="00196F25"/>
+    <w:rsid w:val="001B3163"/>
+    <w:rsid w:val="001D39DF"/>
+    <w:rsid w:val="001D469A"/>
+    <w:rsid w:val="00211B8D"/>
+    <w:rsid w:val="002332C3"/>
+    <w:rsid w:val="00251A6D"/>
+    <w:rsid w:val="003038A3"/>
+    <w:rsid w:val="003414FC"/>
+    <w:rsid w:val="003B5E4B"/>
+    <w:rsid w:val="00434490"/>
+    <w:rsid w:val="004539C2"/>
+    <w:rsid w:val="00463B6E"/>
+    <w:rsid w:val="00485452"/>
+    <w:rsid w:val="00491CF6"/>
+    <w:rsid w:val="004936A4"/>
+    <w:rsid w:val="004C200A"/>
+    <w:rsid w:val="0052547E"/>
+    <w:rsid w:val="00570F88"/>
+    <w:rsid w:val="005B2803"/>
+    <w:rsid w:val="005D6764"/>
+    <w:rsid w:val="005E27B0"/>
+    <w:rsid w:val="00606A71"/>
+    <w:rsid w:val="00644963"/>
+    <w:rsid w:val="00681C2B"/>
+    <w:rsid w:val="00751887"/>
+    <w:rsid w:val="00755D6E"/>
+    <w:rsid w:val="0079685E"/>
+    <w:rsid w:val="007A34B2"/>
+    <w:rsid w:val="007E1C05"/>
+    <w:rsid w:val="007E50B1"/>
+    <w:rsid w:val="00807DEB"/>
+    <w:rsid w:val="008277D3"/>
+    <w:rsid w:val="008A3AA1"/>
+    <w:rsid w:val="008B5A27"/>
+    <w:rsid w:val="008E5F4D"/>
+    <w:rsid w:val="00954341"/>
+    <w:rsid w:val="009871E2"/>
+    <w:rsid w:val="009A5586"/>
+    <w:rsid w:val="009D0215"/>
+    <w:rsid w:val="009D1BBA"/>
+    <w:rsid w:val="009D5108"/>
+    <w:rsid w:val="009F195C"/>
+    <w:rsid w:val="00A56A7B"/>
+    <w:rsid w:val="00A85583"/>
+    <w:rsid w:val="00A91022"/>
+    <w:rsid w:val="00AA1ACB"/>
+    <w:rsid w:val="00B214BC"/>
+    <w:rsid w:val="00B233E9"/>
+    <w:rsid w:val="00B3559D"/>
+    <w:rsid w:val="00C04A31"/>
+    <w:rsid w:val="00C34B4B"/>
+    <w:rsid w:val="00C47845"/>
+    <w:rsid w:val="00C87B49"/>
+    <w:rsid w:val="00D23339"/>
+    <w:rsid w:val="00D67F15"/>
+    <w:rsid w:val="00D73680"/>
+    <w:rsid w:val="00E44577"/>
+    <w:rsid w:val="00E7157E"/>
+    <w:rsid w:val="00EA2B16"/>
+    <w:rsid w:val="00F83D82"/>
+    <w:rsid w:val="00F9021D"/>
+    <w:rsid w:val="00FE5DBB"/>
+    <w:rsid w:val="00FE7D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="533960A5"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="52509B9C"/>
+  <w15:docId w15:val="{4DC3727C-E21B-4E7A-AC8D-B49DF6334BE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="caption" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5626,1143 +1777,690 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-      <w:kern w:val="32"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="18"/>
-[...175 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+    <w:basedOn w:val="Standaard"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...2 lines deleted...]
-    <w:rsid w:val="00264424"/>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F195C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F195C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekstinspringen">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstinspringenChar"/>
+    <w:rsid w:val="00681C2B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...539 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:rsid w:val="0039392D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstinspringenChar">
+    <w:name w:val="Platte tekst inspringen Char"/>
+    <w:link w:val="Plattetekstinspringen"/>
+    <w:rsid w:val="00681C2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...82 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Q:\GriffieMacros\sjablonen\rvsr.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6780,65 +2478,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6859,80 +2557,118 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>392</ap:Words>
-  <ap:Characters>2304</ap:Characters>
+  <ap:Words>483</ap:Words>
+  <ap:Characters>2658</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>19</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>22</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvsr</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2691</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3135</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-09-22T09:03:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>