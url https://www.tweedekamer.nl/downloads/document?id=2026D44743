--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,8223 +1,877 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...603 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00BD7146" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="7CA9EEB4" w14:textId="1ABFB8BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidR="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007423CF">
-[...43 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidR="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Defensieraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00BD7146" w:rsidP="00BD7146" w:rsidRDefault="00BD7146" w14:paraId="6D2ECB97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidR="00B524F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>311</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00BD7146" w14:paraId="5F59D548" w14:textId="114D1C82">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00BD7146" w:rsidP="00BD7146" w:rsidRDefault="00BD7146" w14:paraId="240BBB41" w14:textId="35ADCD95">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="10A1DDD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="055C5711" w14:textId="14580AC5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt u de geannoteerde agenda voor de Raad Buitenlandse Zaken Defensie (RBZ Defensie) met de ministers van Defensie van 28 september 2026 in Brussel. De agenda voor de bijeenkomst is op het moment van schrijven nog niet bekend. Naar verwachting zullen de ministers spreken over steun aan Oekraïne en actuele zaken. Voorafgaand aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="00934E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B16E4C">
-[...99 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de RBZ Defensie zal de ministeriele Steering Board van het Europees Defensieagentschap (EDA) plaatsvinden. De minister van Defensie is aanwezig bij beide bijeenkomsten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="4284D4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00934E4F">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Steun aan Oekraïne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00542A1A" w:rsidR="009724C2" w:rsidRDefault="00B16E4C" w14:paraId="5EC2E389" w14:textId="5286E77C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="7CE7B44B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar verwachting zal worden gesproken over militaire steun aan Oekraïne, inclusief steun vanuit de Europese Vredesfaciliteit (EPF). Nederland pleit voor snelheid bij het operationaliseren van de 6,6 miljard euro aan EPF-gelden voor steun aan Oekraïne. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich in voor een combinatie van compensatie voor reeds geleverde steun, nieuwe steun aan Oekraïne, en het reserveren van voldoende middelen voor EUMAM Oekraïne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="5FFCAB6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de implementatie van de EU-leningen voor steun aan Oekraïne van 90 miljard euro staat naar verwachting op de agenda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Voor het kabinet staan bij de besteding van de steunleningen de urgente militaire noden van Oekraïne voorop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarom is het positief dat de meest recente tranche van bestedingen niet alleen wordt besteed in Europa, maar ook wordt ingezet voor de aanschaf van uniek militair materieel uit derde landen. Aanvullend op deze hulp vanuit de EU, blijft ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="00983123">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009379E0">
-[...380 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">significante bilaterale steun door alle lidstaten urgent en noodzakelijk. Nederland zal de andere lidstaten in deze context wijzen op lastendeling. Voorop staat dat Oekraïne militair, financieel, politiek en humanitair gesteund moet blijven, zowel via de EU als bilateraal. Tegelijkertijd moet de druk op Rusland worden verhoogd door snelle aanname van aanvullende sanctiemaatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="7B48D93F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast zal waarschijnlijk een uitwisseling plaatsvinden over de toekomst van de EU-trainingsmissie voor Oekraïne (EUMAM). Nederland blijft doorlopend bezien op welke wijze het beste invulling gegeven kan worden aan de trainingsbehoefte vanuit de Oekraïense krijgsmacht. In dat kader spant Nederland zich in voor een toekomstbestendig EUMAM dat effectief blijft bijdragen aan de militaire ondersteuning van Oekraïne.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00542A1A" w:rsidR="009B410A" w:rsidRDefault="009B410A" w14:paraId="36D92B85" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="34C33AA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00934E4F">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Actuele zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00932B39" w:rsidP="00FB50BC" w:rsidRDefault="009B410A" w14:paraId="03241F3A" w14:textId="2FF38304">
-[...67 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="40ACE5F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zal ook aandacht zijn voor actuele ontwikkelingen. Naar verwachting zal worden gesproken over de ontwikkelingen in het Midden-Oosten, het voorstel voor de herziening van de Defensie aanbestedingsrichtlijn en toegenomen escalatie in hybride dreigingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Verder zal de Raad een lijst van geïdentificeerde </w:t>
       </w:r>
-      <w:r w:rsidRPr="5F24E4D8" w:rsidR="00525A4F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>European Defence Projects of Common Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="5F24E4D8" w:rsidR="00525A4F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EDPCI's) vaststellen. De </w:t>
       </w:r>
-      <w:r w:rsidRPr="5F24E4D8" w:rsidR="00525A4F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>Europese Commissie heeft begin juli vijf nieuwe grootschalige projecten voorgesteld</w:t>
       </w:r>
-      <w:r w:rsidRPr="5F24E4D8" w:rsidR="00525A4F">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de EU-landen te helpen hun defensievermogens te versterken door samen belangrijke militaire systemen te ontwikkelen. Nederland heeft al eerder kenbaar gemaakt interesse te hebben in deelname aan de enkele EDPCI’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="43FF0667" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook tijdens de informele RBZ Defensie van 31 augustus-1 september is gesproken over de voorbereidingen op de voorziene EU GVDB-missie in Libanon, naar verwachting zal dit onderwerp opnieuw op de agenda staan. Nederland steunt het opstarten van een EU-missie in Libanon, die zowel een militaire als een civiele pilaar zal omvatten en naar verwachting eind 2026 zal starten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">landen te helpen hun defensievermogens te versterken door samen belangrijke militaire systemen te ontwikkelen. Nederland </w:t>
-[...88 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+        <w:t xml:space="preserve">Daarnaast benadrukt Nederland het belang van goede aansluiting en samenhang met het VN-spoor (UNIFIL) en bilaterale steuninitiatieven en pleit Nederland voor realisme voor wat betreft het beoogde mandaat, scope, exit-strategie en capaciteit van de missie. Indien het kabinet besluit tot een Nederlandse bijdrage aan deze missie, wordt de Kamer hierover geïnformeerd. Daarnaast zal de Raad mogelijk spreken over het bevorderen van maritieme veiligheid, waaronder het borgen van de vrije doorvaart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="29A576CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="0049732C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D1B01">
-[...117 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de RBZ Defensie worden gesproken over de herziening van de aanbestedingsrichtlijn Defensie. Nederland zet bij de herziening van deze aanbestedingsrichtlijn in op verdere flexibilisering en vermindering van administratieve lastendruk. Daarnaast wil Nederland de mogelijkheden om effectief met andere EU-lidstaten samen te werken vergemakkelijken. Dat is in lijn met de (eerdere) inzet op de Defence Readiness Omnibus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="4BCBB16D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook zal worden gesproken over het toegenomen patroon van hybride dreigingen. Tijdens de vergadering zal Nederland pleiten voor een verdere versterking van het EU-vermogen om hybride dreigingen tijdig te onderkennen en hierop gezamenlijk en effectief te reageren. De recente incidenten in onder andere Duitsland onderstrepen de actualiteit van deze dreiging en het belang van een Europese respons. Nederland acht het wenselijk dat de EU het beschikbare instrumentarium verder ontwikkelt en beter in samenhang inzet, zoals sancties, strategische communicatie en steun aan partnerlanden. Daarbij moet niet alleen worden gekeken naar individuele incidenten, maar ook naar het bredere patroon van hybride activiteiten. Nederland acht het ook van belang dat de inspanningen van de EU en de NAVO op dit terrein goed op elkaar worden afgestemd en elkaar versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="60626E59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00934E4F">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EDA Steering Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF024E" w:rsidP="00EF024E" w:rsidRDefault="00FB50BC" w14:paraId="3707F82E" w14:textId="2488CBD5">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00851E36">
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="3B303EAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zal op 28 september 2026 ook een ministeriele EDA Steering Board plaatsvinden. Op de agenda staat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="005F602F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de versterking van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="005F602F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB50BC">
-[...17 lines deleted...]
-      <w:r w:rsidR="006C5F73">
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="004A4699">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal tijdens de EDA Steering Board </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="00DE3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F602F" w:rsidR="005F602F">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eerste Jaarlijkse rapport over Defensiegereedheid (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Annual Defence Readiness Report</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Annual Defence Readiness Report) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden besproken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="44E12D5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Versterking van EDA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="0D9643AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de vergadering zal gesproken over de institutionele versterking van het EDA en de nieuwe organisatiestructuur. Nederland hecht belang aan de rol van EDA en onderschrijft de ambities van EDA. Daarbij blijft het van belang dat EDA zijn activiteiten prioriteert. Nederland benadrukt dat het belangrijk is dat EDA lidstaten ondersteunt in het uitvoeren van de prioritaire capaciteitsgebieden (PCA’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="58AECCC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Versterking van EDA</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidR="00FB50BC">
+        <w:t>Jaarlijks rapport defensiegereedheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="44F24648" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidDel="0049732C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is voor het eerst een jaarlijks rapport defensiegereedheid opgesteld; publicatie is voorzien na goedkeuring in de EDA Steering Board. Hierna wordt het rapport doorgeleid naar de Europese Raad van 16 oktober. Het rapport zal naar verwachting ingaan op de invulling van de militaire tekortkomingen van de EU per prioritair capaciteitsgebied. Daarnaast wordt op basis van informatie van de EU Militaire Staf en EDA gekeken naar de gelanceerde projecten en verworven capaciteiten per prioritair capaciteitsgebied. Het rapport zal naar verwachting ook aanbevelingen bevatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00BD7146" w:rsidP="00BD7146" w:rsidRDefault="00BD7146" w14:paraId="5EF587A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00BD7146" w:rsidP="00BD7146" w:rsidRDefault="00BD7146" w14:paraId="2E988D08" w14:textId="7142EB43">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="00B524F0" w:rsidP="00BD7146" w:rsidRDefault="00B524F0" w14:paraId="7F7D6DFC" w14:textId="626F7191">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD7146" w:rsidR="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...160 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+      <w:r w:rsidRPr="00BD7146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yeşilgöz-Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7146" w:rsidR="006F53E6" w:rsidP="00BD7146" w:rsidRDefault="006F53E6" w14:paraId="09F1479F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BD7146" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D5DDCFA" w14:textId="77777777" w:rsidR="005A373E" w:rsidRDefault="005A373E" w:rsidP="001E0A0C">
+    <w:p w14:paraId="390A0199" w14:textId="77777777" w:rsidR="00BF103B" w:rsidRDefault="00BF103B" w:rsidP="00B524F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44A13797" w14:textId="77777777" w:rsidR="005A373E" w:rsidRDefault="005A373E" w:rsidP="001E0A0C">
+    <w:p w14:paraId="2ECB711A" w14:textId="77777777" w:rsidR="00BF103B" w:rsidRDefault="00BF103B" w:rsidP="00B524F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...62 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2C497B26" w14:textId="77777777" w:rsidR="00F81A7B" w:rsidRDefault="00F81A7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="729804A8" w14:textId="77777777" w:rsidR="00B524F0" w:rsidRPr="00B524F0" w:rsidRDefault="00B524F0" w:rsidP="00B524F0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="587B1265" w14:textId="77777777" w:rsidR="00981C5F" w:rsidRDefault="00981C5F" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51B23AD3" w14:textId="77777777" w:rsidR="00B524F0" w:rsidRPr="00B524F0" w:rsidRDefault="00B524F0" w:rsidP="00B524F0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="771C7620" w14:textId="77777777" w:rsidR="00F81A7B" w:rsidRDefault="00F81A7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="677546EF" w14:textId="77777777" w:rsidR="00B524F0" w:rsidRPr="00B524F0" w:rsidRDefault="00B524F0" w:rsidP="00B524F0">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77115808" w14:textId="77777777" w:rsidR="005A373E" w:rsidRDefault="005A373E" w:rsidP="001E0A0C">
+    <w:p w14:paraId="4E02CBA1" w14:textId="77777777" w:rsidR="00BF103B" w:rsidRDefault="00BF103B" w:rsidP="00B524F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B453B3B" w14:textId="77777777" w:rsidR="005A373E" w:rsidRDefault="005A373E" w:rsidP="001E0A0C">
+    <w:p w14:paraId="3CC559E2" w14:textId="77777777" w:rsidR="00BF103B" w:rsidRDefault="00BF103B" w:rsidP="00B524F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="685F52D7" w14:textId="77777777" w:rsidR="00F81A7B" w:rsidRDefault="00F81A7B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="209024D2" w14:textId="77777777" w:rsidR="00B524F0" w:rsidRPr="00B524F0" w:rsidRDefault="00B524F0" w:rsidP="00B524F0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72CCDB8F" w14:textId="77777777" w:rsidR="00981C5F" w:rsidRDefault="00981C5F" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65573A53" w14:textId="77777777" w:rsidR="00B524F0" w:rsidRPr="00B524F0" w:rsidRDefault="00B524F0" w:rsidP="00B524F0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...45 lines deleted...]
-  <w:p w14:paraId="526C5A37" w14:textId="77777777" w:rsidR="00981C5F" w:rsidRDefault="00981C5F" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13577B45" w14:textId="77777777" w:rsidR="00B524F0" w:rsidRPr="00B524F0" w:rsidRDefault="00B524F0" w:rsidP="00B524F0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...580 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1909 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00757D30"/>
-[...3098 lines deleted...]
-    <w:rsid w:val="00FD7AE5"/>
+    <w:rsidRoot w:val="00B524F0"/>
+    <w:rsid w:val="00166FB6"/>
+    <w:rsid w:val="001D3270"/>
+    <w:rsid w:val="001E4A42"/>
+    <w:rsid w:val="00262AC2"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0096720A"/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rsid w:val="00BD7146"/>
+    <w:rsid w:val="00BF103B"/>
+    <w:rsid w:val="00CE78ED"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2B874C4F"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8554FDF7-517D-4FEE-A53C-A922CABAE281}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8545,410 +1199,950 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B524F0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...8 lines deleted...]
-    <w:name w:val="87B7D31C62E24AEA955DBE5BADC2C31F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B524F0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B524F0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B524F0"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5725</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1019</ap:Words>
+  <ap:Characters>5610</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
+  <ap:Lines>46</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6752</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6616</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>