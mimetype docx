--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -1,3799 +1,1471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...19 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="000B2D66" w:rsidP="000B2D66" w:rsidRDefault="006829D5" w14:paraId="72846CED" w14:textId="47E53D2B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36744</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66" w:rsidR="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Werkloosheidswet en enige andere wetten vanwege aanpassing van de Regeling dienstverlening aan huis (Wet aanpassing Regeling dienstverlening aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66" w:rsidR="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>huis)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CD5856" w:rsidP="00935A99" w:rsidRDefault="00CD5856" w14:paraId="67953F62" w14:textId="77777777"/>
-[...12 lines deleted...]
-        </w:sectPr>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="000B2D66" w:rsidP="000B2D66" w:rsidRDefault="000B2D66" w14:paraId="1F48F8E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD5856" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="0D6292DD" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t>,</w:t>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="000B2D66" w:rsidP="00935A99" w:rsidRDefault="000B2D66" w14:paraId="45863343" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="19A8F2EB" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="000B2D66" w:rsidP="00935A99" w:rsidRDefault="000B2D66" w14:paraId="773EBBFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="000B2D66" w:rsidP="00935A99" w:rsidRDefault="000B2D66" w14:paraId="2BD9C256" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="000B2D66" w:rsidP="00935A99" w:rsidRDefault="000B2D66" w14:paraId="6DE9DBD4" w14:textId="6847F6F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="209F6B6C" w14:textId="1E9C2988">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 8 september 2026 is het wetsvoorstel aanpassing Regeling dienstverlening aan huis (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Rdah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>) behandeld in de Eerste Kamer. Naar aanleiding van de wetsbehandeling heeft de minister van Sociale Zaken en Werkgelegenheid (SZW) aanvullende informatie toegezegd over twee onderwerpen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00B61198" w14:paraId="017BD18E" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="1EE8E394" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="676F7A55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Verlenging compensatie van budgethouders die geraakt worden door de wetswijziging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="02FFAD12" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="000B2D66" w:rsidRDefault="0018111D" w14:paraId="3AB4F95A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Het contact van de regering met gemeenten over de uitvoering van deze wetswijziging en monitoren van signalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00B61198" w14:paraId="259F2E6A" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t>Daarbij hecht ik er belang bij om deze aanvullende informatie ook te delen met uw Kamer.</w:t>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="5806F112" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omdat deze onderwerpen volledig onder mijn beleidsverantwoordelijkheid vallen, stuur ik u deze brief namens het kabinet. Daarbij hecht ik er belang bij om deze aanvullende informatie ook te delen met uw Kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00B61198" w14:paraId="188E0CA0" w14:textId="77777777"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> neemt de Sociale Verzekeringsbank (SVB) veel van de werkgeverstaken van budgethouders over, of biedt hen daarbij uitgebreide ondersteuning. Budgethouders die voor januari 2026 een overeenkomst onder de regels van de </w:t>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="4A2318D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de mondelinge behandeling heeft de Eerste Kamer vragen gesteld over de effecten die dit wetsvoorstel heeft op budgethouders. Daarbij stond de Eerste Kamer ook uitgebreid stil bij de sociale en arbeidsrechtelijke zekerheden van zorgverleners. Het wetsvoorstel regelt de rechten van de zorgverlener. Om aan de bijbehorende plichten te voldoen als budgethouder, neemt de Sociale Verzekeringsbank (SVB) veel van de werkgeverstaken van budgethouders over, of biedt hen daarbij uitgebreide ondersteuning. Budgethouders die voor januari 2026 een overeenkomst onder de regels van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Rdah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">geconfronteerd met aanvullende werkgeverslasten. Deze bedragen gemiddeld twintig procent per relevante overeenkomst. </w:t>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hadden, zien zich daarnaast geconfronteerd met aanvullende werkgeverslasten. Deze bedragen gemiddeld twintig procent per relevante overeenkomst. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00B61198" w14:paraId="04F25A53" w14:textId="77777777"/>
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="426EA261" w14:textId="0B5C3770">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tabel 1: Aantallen budgethouders onder de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00080ADD">
-        <w:rPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rdah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00080ADD">
-        <w:rPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> per zorgwet (t.o.v. totaal)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="1773"/>
         <w:gridCol w:w="1724"/>
         <w:gridCol w:w="1606"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00144AAC" w:rsidTr="003D6746" w14:paraId="7F2DAB9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidTr="003D6746" w14:paraId="295C5990" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00B61198" w14:paraId="2F660B8F" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="2958343D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="78D62AFD" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="37D8C933" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wet langdurige zorg (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wlz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="4B3C1509" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="12AB767B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wet maatschappelijke ondersteuning (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wmo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="5AFFCE1D" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="56ED1510" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jeugdwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="22931231" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="604DF27C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zorgverzekeringswet (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zvw</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) – bekend bij SVB* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144AAC" w:rsidTr="003D6746" w14:paraId="6527CE23" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidTr="003D6746" w14:paraId="23B9E7CE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="161D2FEE" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="56E4ACF9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Budgethouders (2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="78C47009" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="1DCCA71F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>72.705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="230AFA6A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="4F3421DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="773572C5" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="1E03C758" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="5880ED98" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="12034D51" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00144AAC" w:rsidTr="003D6746" w14:paraId="6B861907" w14:textId="77777777">
+      <w:tr w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidTr="003D6746" w14:paraId="76EBD29A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="431C0076" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="2DFE9956" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Waarvan budgethouders met </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arbeids-overeenkomsten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rdah</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="244A905A" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="1B4D475E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.281</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="5B908C3C" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="7EB7B3CA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.063</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00B61198" w14:paraId="5360B4D5" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="687959FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="400643D1" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="127E712B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00080ADD" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="4B648D1B" w14:textId="77777777">
+          <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="17C836D2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080ADD">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="000B2D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>456</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D6746" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="13FC257D" w14:textId="00608F27">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="4FFB669D" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*In 2024 waren er daarnaast nog 10.489 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D6746">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D6746">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">niet door de SVB laten uitvoeren. Van deze budgethouders is niet bekend hoeveel budgethouders onder de </w:t>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pgb-budgethouders die de salarisadministratie niet door de SVB laten uitvoeren. Van deze budgethouders is niet bekend hoeveel budgethouders onder de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rdah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> niet.</w:t>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen. Voor hen geldt deze wetsaanpassing nog niet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935A99" w:rsidP="00935A99" w:rsidRDefault="00935A99" w14:paraId="23688CC5" w14:textId="77777777">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="7A9C7ADC" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD4AF9" w:rsidR="00FD4AF9" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="4B36E581" w14:textId="77777777">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="0018111D" w:rsidRDefault="0018111D" w14:paraId="6022445A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verlenging compensatie van budgethouders die geraakt worden door de wetswijziging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD4AF9" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="2F32F2E8" w14:textId="05D7BEA2">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="1DA52968" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Om budgethouders een passend budget te bieden, heb ik voor de additionele werkgeverslasten compensatie ingericht. Budgethouders vanuit de Wet langdurige zorg (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>) en Zorgverzekeringswet (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> dat ik bereid ben de compensatieregelingen te verlengen. Daarom monitor ik, samen met de verstrekkers de uitvoering van de wet en zal ik ook voor zorg dragen dat ook na twee jaar deze budgethouders niet in de knel komen. Dat is ook door de minister van SZW toegezegd. De minister van SZW heeft daarbij ook aangegeven dat compensatie mogelijk zal zijn tot een oplossing voor handen is voor het werkgeverschap en waarvoor een opdracht is uitgezet bij </w:t>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) worden op dit moment twee jaar gecompenseerd voor de 20% aanvullende werkgeverslasten. Hiermee beoogde ik budgethouders de tijd te geven om, daar waar mogelijk, de zorgbehoefte na een overgang aan te laten sluiten op het beschikbare pgb-budget. Zoals ook tijdens het debat in de Eerste Kamer aangegeven was er reeds toegezegd deze overgangsperiode te monitoren, om te bezien of budgethouders inderdaad in staat zijn om te komen tot aanpassingen. Ik begrijp dat beide Kamers meer helderheid willen van de regering en een bevestiging vragen of budgethouders een verlenging van de compensatie ontvangen als aanpassing niet mogelijk is gebleken. Bijvoorbeeld vanwege  situaties waarin sprake is van een arbeidsovereenkomst voor onbepaalde tijd. Ik wil uw Kamer deze zekerheid bieden. Ik kan uw Kamer toezeggen dat ik bereid ben de compensatieregelingen te verlengen. Daarom monitor ik, samen met de verstrekkers de uitvoering van de wet en zal ik ook voor zorg dragen dat ook na twee jaar deze budgethouders niet in de knel komen. Dat is ook door de minister van SZW toegezegd. De minister van SZW heeft daarbij ook aangegeven dat compensatie mogelijk zal zijn tot een oplossing voor handen is voor het werkgeverschap en waarvoor een opdracht is uitgezet bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ABDTOPConsult</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> De budgettaire effecten zijn gedekt, de verwerking daarvan vindt plaats bij </w:t>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De budgettaire effecten zijn gedekt, de verwerking daarvan vindt plaats bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB6ECF">
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>voorjaasnota</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB6ECF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Gegeven dat er voor de </w:t>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027. Gegeven dat er voor de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wlz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en gemeenten reeds structureel middelen beschikbaar zijn gesteld, geldt het dekkingsvraagstuk specifiek voor budgethouders die vallen onder de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> waar in de huidige begroting slechts is voorzien in tijdelijke compensatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935A99" w:rsidP="00935A99" w:rsidRDefault="00935A99" w14:paraId="5E535906" w14:textId="77777777">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="64324628" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD4AF9" w:rsidR="00FD4AF9" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="509D723E" w14:textId="77777777">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="0018111D" w:rsidRDefault="0018111D" w14:paraId="77BA6264" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het contact van de regering met gemeenten over de uitvoering van deze wetswijziging en monitoren van signalen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD4AF9" w:rsidR="00B61198" w:rsidP="00935A99" w:rsidRDefault="00000000" w14:paraId="433484B2" w14:textId="77777777">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="445D8BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Budgethouders die een pgb hebben onder de Wet maatschappelijke ondersteuning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of Jeugdwet ontvangen hun pgb vanuit gemeenten. Daarbij geldt dat gemeenten zelf in hoge mate invulling geven aan de verstrekking van het pgb. Deze beleidsvrijheid is belangrijk en geldt tevens voor de omgang met het wetsvoorstel aanpassing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rdah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Om ervoor te zorgen dat gemeenten hun verantwoordelijkheid ook kunnen waarmaken met ruimte voor compensatie, heb ik in 2025 een structurele bijdrage gestort in het Gemeentefonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="53C9A392" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="7994FF49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Eerste Kamer verzocht de minister van SZW om schriftelijk inzicht te bieden in de monitoring vanuit de regering op de uitvoering bij gemeenten. Sinds 1 januari 2026 ben ik actief aan het monitoren welke effecten deze wet heeft. Onderdeel van deze monitoring is een signalenoverleg wat ik voer met Per Saldo, Zorgverzekeraars Nederland, de VNG en de SVB. Waar de uitvoering van de wet zelf geen uitdagingen oplevert, ontvang ik sinds dit voorjaar wel signalen over (tijdige) compensatie. Vanuit dit overleg is inzichtelijk gemaakt dat bij 15 gemeenten onduidelijkheid is bij budgethouders over de (tijdelijke) compensatie. Ik begrijp deze zorgen bij budgethouders en daarom worden de signalen gezamenlijk en actief opgepakt. Dit geldt voor alle zorgwetten. Hiermee bedoel ik dat we samen individuele casussen voorzien van een oplossing zodat deze budgethouders de zorg kunnen inkopen die ze nodig hebben. Dit in nauw contact met de betrokken budgethouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="0018111D" w14:paraId="39749E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer het gaat om signalen over knelpunten rond de compensatie bij individuele gemeenten, neem ik contact op met de betreffende gemeente. In deze gesprekken bespreek ik het signaal en geef ik informatie en advies. Met nadruk op de beleidsvrijheid die gemeenten hebben, spreek ik daarbij ook uit dat ik het van het grootste belang vind dat budgethouders de juiste zorg kunnen blijven inkopen – en – dat zij zich aan het arbeidsrecht houden. Budgethouders kunnen dus niet zonder gegronde reden een zorgverlener ontslaan of de arbeidsovereenkomst eenzijdig aanpassen. Daarbij wijs ik hen ook op de compensatie die op dat punt is ingericht door het Rijk. Ik merk dat de overleggen worden gewaardeerd, dat gemeenten hier op acteren na de overleggen en voorts zie ik dat de signalen afnemen. Ik hecht hier ook groot belang aan en blijf daarom actief contact zoeken op basis van de signalen. Ook nodig ik gemeenten uit om direct contact op te nemen met mijn ministerie wanneer er vragen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="000B2D66" w14:paraId="07A8A015" w14:textId="3C3C36E0">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Ondertekeningvervolg"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Budgethouders die een pgb hebben onder de Wet maatschappelijke ondersteuning (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66" w:rsidR="0018111D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
       <w:r>
-        <w:t>Wmo</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. Om ervoor te zorgen dat gemeenten hun verantwoordelijkheid ook kunnen waarmaken met ruimte voor compensatie, heb ik in 2025 een structurele bijdrage gestort in het Gemeentefonds. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66" w:rsidR="0018111D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935A99" w:rsidP="00935A99" w:rsidRDefault="00935A99" w14:paraId="477A6A68" w14:textId="77777777"/>
-[...66 lines deleted...]
-    <w:p w:rsidR="00935A99" w:rsidP="00935A99" w:rsidRDefault="00935A99" w14:paraId="592ECE57" w14:textId="77777777">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="0018111D" w:rsidP="00935A99" w:rsidRDefault="000B2D66" w14:paraId="2C930389" w14:textId="0DEA65FF">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Ondertekeningvervolg"/>
         <w:rPr>
-          <w:i w:val="0"/>
-[...104 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i w:val="0"/>
-        </w:rPr>
-        <w:t>Mirjam Sterk</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2D66" w:rsidR="0018111D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00981EA1" w:rsidR="00981EA1" w:rsidSect="008D59C5">
+    <w:p w:rsidRPr="000B2D66" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="1EFB6188" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000B2D66" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7344B89F" w14:textId="77777777" w:rsidR="00EF14B7" w:rsidRDefault="00EF14B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2C717860" w14:textId="77777777" w:rsidR="00087ED0" w:rsidRDefault="00087ED0" w:rsidP="0018111D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72D39E82" w14:textId="77777777" w:rsidR="00EF14B7" w:rsidRDefault="00EF14B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E3A6978" w14:textId="77777777" w:rsidR="00087ED0" w:rsidRDefault="00087ED0" w:rsidP="0018111D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...54 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B699676" w14:textId="77777777" w:rsidR="005476E3" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5A6F9F6E" w14:textId="77777777" w:rsidR="0018111D" w:rsidRPr="0018111D" w:rsidRDefault="0018111D" w:rsidP="0018111D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E329735" w14:textId="77777777" w:rsidR="0018111D" w:rsidRPr="0018111D" w:rsidRDefault="0018111D" w:rsidP="0018111D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66923BBA" w14:textId="77777777" w:rsidR="0018111D" w:rsidRPr="0018111D" w:rsidRDefault="0018111D" w:rsidP="0018111D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6285F67D" w14:textId="77777777" w:rsidR="00EF14B7" w:rsidRDefault="00EF14B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="460F71BE" w14:textId="77777777" w:rsidR="00087ED0" w:rsidRDefault="00087ED0" w:rsidP="0018111D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="722EC7C6" w14:textId="77777777" w:rsidR="00EF14B7" w:rsidRDefault="00EF14B7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5253F9AE" w14:textId="77777777" w:rsidR="00087ED0" w:rsidRDefault="00087ED0" w:rsidP="0018111D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="450488AA" w14:textId="77777777" w:rsidR="00B10DA8" w:rsidRDefault="00000000">
+  <w:p w14:paraId="281FB4DA" w14:textId="77777777" w:rsidR="0018111D" w:rsidRPr="0018111D" w:rsidRDefault="0018111D" w:rsidP="0018111D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...919 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C9C12E5" w14:textId="77777777" w:rsidR="00B10DA8" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6D7D59B6" w14:textId="77777777" w:rsidR="0018111D" w:rsidRPr="0018111D" w:rsidRDefault="0018111D" w:rsidP="0018111D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...331 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DAB1482" w14:textId="77777777" w:rsidR="00B10DA8" w:rsidRDefault="00000000">
+  <w:p w14:paraId="01D0E2ED" w14:textId="77777777" w:rsidR="0018111D" w:rsidRPr="0018111D" w:rsidRDefault="0018111D" w:rsidP="0018111D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1035 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143F7A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63285112"/>
     <w:lvl w:ilvl="0" w:tplc="218084E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FF725550" w:tentative="1">
       <w:start w:val="1"/>
@@ -3846,421 +1518,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F3A0FC5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E2E46BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6460" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1729068194">
+  <w:num w:numId="1" w16cid:durableId="1729068194">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E7D61"/>
-[...170 lines deleted...]
-    <w:rsid w:val="00FD4AF9"/>
+    <w:rsidRoot w:val="0018111D"/>
+    <w:rsid w:val="00087ED0"/>
+    <w:rsid w:val="000B2D66"/>
+    <w:rsid w:val="0018111D"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00334A60"/>
+    <w:rsid w:val="004645A9"/>
+    <w:rsid w:val="00477F9D"/>
+    <w:rsid w:val="006829D5"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00D06DC5"/>
+    <w:rsid w:val="00E1340B"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="693627F1"/>
+  <w14:docId w14:val="3A5AF5EE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{071AA549-5591-4248-8B97-3498AB153738}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4601,1000 +1992,1023 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0018111D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...13 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...10 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...3 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
     <w:pPr>
-      <w:spacing w:before="340" w:after="170"/>
-[...41 lines deleted...]
-    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0018111D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018111D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents1">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Ondertekeningvervolg">
+    <w:name w:val="Huisstijl - Ondertekening vervolg"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0018111D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="170"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="26"/>
-[...188 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...52 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...139 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Minuutgegevenskop">
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0018111D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0018111D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0018111D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="000B2D66"/>
     <w:pPr>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...22 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1013</ap:Words>
-  <ap:Characters>5572</ap:Characters>
+  <ap:Words>1055</ap:Words>
+  <ap:Characters>5803</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>48</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6572</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6845</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>