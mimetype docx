--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="00DD09E4" w14:paraId="1C8FB64E" w14:textId="5796F3CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>369</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8" w:rsidR="004B3418">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -677,69 +678,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de BBB-fractie constateren tegelijk</w:t>
       </w:r>
       <w:r w:rsidR="004D36B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ertijd</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat dit wetsvoorstel hoofdzakelijk ziet op de nationale uitvoering van </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> geldende Europese verplichtingen. Kan de regering uiteenzetten welke concrete bijdrage deze uitvoeringswet naar verwachting levert aan het daadwerkelijk verminderen van Nederlandse strategische afhankelijkheden?</w:t>
+        <w:t xml:space="preserve"> dat dit wetsvoorstel hoofdzakelijk ziet op de nationale uitvoering van reeds geldende Europese verplichtingen. Kan de regering uiteenzetten welke concrete bijdrage deze uitvoeringswet naar verwachting levert aan het daadwerkelijk verminderen van Nederlandse strategische afhankelijkheden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="004D36B6" w:rsidP="001C09E2" w:rsidRDefault="004D36B6" w14:paraId="58BD101C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005822DF" w:rsidR="00621AA7" w:rsidP="005822DF" w:rsidRDefault="001C09E2" w14:paraId="4C645CEC" w14:textId="1030BAA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1039,59 +1022,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden geen maatregelen op voorhand taboe moeten zijn. Onderschrijft de </w:t>
       </w:r>
       <w:r w:rsidR="00FE609E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>regering</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>dat de huidige Europese inspanningen om de afhankelijkheid van China voor kritieke grondstoffen te verminderen onvoldoende zijn en dat een gecoördineerde Europese aanpak, ook met internationale partners, noodzakelijk is?</w:t>
+        <w:t xml:space="preserve"> dat de huidige Europese inspanningen om de afhankelijkheid van China voor kritieke grondstoffen te verminderen onvoldoende zijn en dat een gecoördineerde Europese aanpak, ook met internationale partners, noodzakelijk is?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00495F3E" w:rsidP="007F0B62" w:rsidRDefault="00495F3E" w14:paraId="42382C0F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F0B62" w:rsidP="007F0B62" w:rsidRDefault="00495F3E" w14:paraId="37633E0D" w14:textId="2CC43ED9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden </w:t>
@@ -1440,51 +1415,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het wetsvoorstel</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat lidstaten uiterlijk in mei 2027 maatregelen voor de circulariteit van kritieke grondstoffen moeten opnemen in nationale programma’s, en dat de regering hiervoor aansluit bij de Nationale Grondstoffenstrategie, het Nationaal Programma Circulaire Economie (NPCE) en het Circulair Materialenplan. Deze leden waarderen </w:t>
       </w:r>
       <w:r w:rsidR="00561BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">dat leveringszekerheid als indicator wordt opgenomen in het doelen-dashboard van het NPCE. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="009937C0" w:rsidP="00621AA7" w:rsidRDefault="009937C0" w14:paraId="0BC7A183" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00721256" w:rsidP="00721256" w:rsidRDefault="00721256" w14:paraId="63E4D62F" w14:textId="2EA0B69C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2466,131 +2440,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.2.2)? De</w:t>
       </w:r>
       <w:r w:rsidR="00AA5167">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden lezen</w:t>
       </w:r>
       <w:r w:rsidR="00AA5167">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002279C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat afvalplannen gericht moeten worden op het terugwinnen van deze materialen en dat hier</w:t>
+      </w:r>
       <w:r w:rsidR="00AA5167">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>tevens</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> dat afvalplannen gericht moeten worden op het terugwinnen van deze materialen en dat hier</w:t>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002279C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maatregelen genomen moeten worden. Op welke termijn gaat dit gebeuren? </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002279C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit volgens de </w:t>
       </w:r>
       <w:r w:rsidR="00AA5167">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>voor</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> maatregelen genomen moeten worden. Op welke termijn gaat dit gebeuren? </w:t>
+        <w:t>regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002279C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voldoende </w:t>
       </w:r>
       <w:r w:rsidR="00D37AFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zal </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">om de recycling van </w:t>
-[...7 lines deleted...]
-        <w:t>kriti</w:t>
+        <w:t>om de recycling van kriti</w:t>
       </w:r>
       <w:r w:rsidR="00006518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eke</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> grondstoffen van de grond te krijgen? Zo niet, </w:t>
       </w:r>
       <w:r w:rsidR="000951B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aan welke aanvullende</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3294,51 +3251,50 @@
         <w:t xml:space="preserve">De leden van de CDA-fractie onderschrijven het doel van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00286A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>benchmarks</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> die in de verordening zijn opgenomen voor de winning, verwerking en recycling van strategische grondstoffen en het verminderen van de afhankelijkheid van individuele derde landen. Zij constateren tegelijkertijd dat deze Europese </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6CD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>benchmarks</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> niet zijn vertaald naar concrete doelstellingen per lidstaat. De regering schrijft hierover in de recente brief </w:t>
       </w:r>
       <w:r w:rsidR="006D3CC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aan de Kamer </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">over de Nationale </w:t>
       </w:r>
       <w:r w:rsidRPr="00621314">
         <w:rPr>
@@ -3691,60 +3647,51 @@
         </w:rPr>
         <w:t>Deze leden wijzen daarnaast op de aangenomen motie-Boswijk c.s.</w:t>
       </w:r>
       <w:r w:rsidR="00C57BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004A03B4" w:rsidR="00C57BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kamerstuk 21 501-20, nr. 2287)</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>, die de regering verzoekt een prioriteringskader te onderzoeken waarbij kritieke grondstoffen bij schaarste met voorrang kunnen worden ingezet voor publieke doelen, zoals de defensie-</w:t>
-[...8 lines deleted...]
-        <w:t>industrie en de energietransitie. De regering geeft aan nog te bekijken hoe dit prioriteringskader kan worden vormgegeven. Wanneer kan de Kamer dit kader verwachten? Welke uitgangspunten hanteert de regering daarbij en wordt hierin daadwerkelijk vastgelegd welke sectoren en publieke belangen bij ernstige schaarste voorrang krijgen?</w:t>
+        <w:t>, die de regering verzoekt een prioriteringskader te onderzoeken waarbij kritieke grondstoffen bij schaarste met voorrang kunnen worden ingezet voor publieke doelen, zoals de defensie-industrie en de energietransitie. De regering geeft aan nog te bekijken hoe dit prioriteringskader kan worden vormgegeven. Wanneer kan de Kamer dit kader verwachten? Welke uitgangspunten hanteert de regering daarbij en wordt hierin daadwerkelijk vastgelegd welke sectoren en publieke belangen bij ernstige schaarste voorrang krijgen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00621AA7" w:rsidP="00621AA7" w:rsidRDefault="00621AA7" w14:paraId="459F7130" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00621AA7" w:rsidP="00621AA7" w:rsidRDefault="00621AA7" w14:paraId="10C61C53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
@@ -4124,60 +4071,51 @@
         </w:rPr>
         <w:t>ook</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat voor strategische projecten maximale termijnen gelden voor vergunningprocedures. Welke escalatiemogelijkheid heeft het centrale contactpunt wanneer een afzonderlijk bevoegd gezag een wettelijke beslistermijn dreigt te overschrijden?</w:t>
       </w:r>
       <w:r w:rsidR="00C57BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze leden vinden versnelling alleen waardevol wanneer procedures ook </w:t>
-[...8 lines deleted...]
-        <w:t>voorspelbaarder worden. Kan de regering aangeven welke concrete dienstverlening een projectontwikkelaar van het centrale contactpunt mag verwachten vanaf het eerste contact tot aan afronding van de vergunningprocedure?</w:t>
+        <w:t>Deze leden vinden versnelling alleen waardevol wanneer procedures ook voorspelbaarder worden. Kan de regering aangeven welke concrete dienstverlening een projectontwikkelaar van het centrale contactpunt mag verwachten vanaf het eerste contact tot aan afronding van de vergunningprocedure?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00621AA7" w:rsidP="00621AA7" w:rsidRDefault="00621AA7" w14:paraId="40201F97" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00621AA7" w:rsidP="00621AA7" w:rsidRDefault="00621AA7" w14:paraId="2B68AFC2" w14:textId="34363531">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -4398,60 +4336,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00C57BF3" w:rsidP="00BD610D" w:rsidRDefault="00C57BF3" w14:paraId="41D8F158" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00BD610D" w:rsidP="00BD610D" w:rsidRDefault="00BD610D" w14:paraId="2D604F9F" w14:textId="041A4328">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de BBB-fractie wijzen erop dat informatie over toeleveringsketens, voorraden, leveranciers en productiecapaciteit </w:t>
-[...8 lines deleted...]
-        <w:t>commercieel zeer gevoelig kan zijn. Welke waarborgen gelden voor de bescherming van bedrijfsvertrouwelijke informatie die in het kader van de</w:t>
+        <w:t>De leden van de BBB-fractie wijzen erop dat informatie over toeleveringsketens, voorraden, leveranciers en productiecapaciteit commercieel zeer gevoelig kan zijn. Welke waarborgen gelden voor de bescherming van bedrijfsvertrouwelijke informatie die in het kader van de</w:t>
       </w:r>
       <w:r w:rsidR="00065E71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verordening via het NMO wordt verzameld?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="008E2B11" w:rsidP="00621AA7" w:rsidRDefault="008E2B11" w14:paraId="4BC52EEB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4809,60 +4738,51 @@
         </w:rPr>
         <w:t xml:space="preserve">tenslotte </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dat belangrijke normen voor onder meer het recyclepercentage en de milieuvoetafdruk nog door de Europese Commissie moeten worden uitgewerkt. De</w:t>
       </w:r>
       <w:r w:rsidR="00866415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ILT </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">kondigt daarom een </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">aanvullende handhaafbaarheids-, uitvoerbaarheids- en fraudebestendigheidstoets aan. Kan de regering toezeggen deze aanvullende toets met de Kamer te delen voordat op basis van de </w:t>
+        <w:t xml:space="preserve">kondigt daarom een aanvullende handhaafbaarheids-, uitvoerbaarheids- en fraudebestendigheidstoets aan. Kan de regering toezeggen deze aanvullende toets met de Kamer te delen voordat op basis van de </w:t>
       </w:r>
       <w:r w:rsidR="009839DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>betreffende normen actief wordt gehandhaafd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="0073224E" w:rsidP="0073224E" w:rsidRDefault="0073224E" w14:paraId="2E38769D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5351,51 +5271,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk210919539" w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="007D2FDF" w:rsidR="00870913" w:rsidP="007D2FDF" w:rsidRDefault="00621AA7" w14:paraId="6C697C2F" w14:textId="4A7AE2F6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.1 Uitvoerbaarheids-, handhaafbaarheids- en fraudebestendigheidstoetsen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00870913" w:rsidP="00870913" w:rsidRDefault="00870913" w14:paraId="25CE1B53" w14:textId="7D280CC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De leden van de BBB-fractie constateren dat de uitvoeringspraktijk nog op meerdere onderdelen afhankelijk is van toekomstige Europese uitwerking en van de implementatie van de</w:t>
       </w:r>
       <w:r w:rsidR="0043292F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -5544,67 +5463,57 @@
     <w:p w:rsidRPr="002279C8" w:rsidR="00724B70" w:rsidP="00870913" w:rsidRDefault="00724B70" w14:paraId="74196887" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="00870913" w:rsidP="00870913" w:rsidRDefault="00870913" w14:paraId="2FAA7496" w14:textId="45D468AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de BBB-fractie lezen </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D4486C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>tevens</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">tevens </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dat voor de </w:t>
       </w:r>
       <w:r w:rsidR="00D4486C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RVO </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een gecombineerd centraal contactpunt voor de verordening kritieke grondstoffen en de </w:t>
       </w:r>
@@ -5800,78 +5709,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de BBB-fractie lezen dat de </w:t>
       </w:r>
       <w:r w:rsidR="00903ECF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ILT </w:t>
       </w:r>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">voor specifiek toezicht op permanente magneten twee fte noodzakelijk acht, met geraamde jaarlijkse kosten van </w:t>
-[...26 lines deleted...]
-        <w:t>deze capaciteit structureel beschikbaar is zodra actief toezicht noodzakelijk wordt?</w:t>
+        <w:t>voor specifiek toezicht op permanente magneten twee fte noodzakelijk acht, met geraamde jaarlijkse kosten van circa 228.000 tot 255.000 euro. Kan de regering bevestigen dat deze capaciteit structureel beschikbaar is zodra actief toezicht noodzakelijk wordt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="007C5B6A" w:rsidP="00131D69" w:rsidRDefault="007C5B6A" w14:paraId="21C62CD7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B978B9" w:rsidR="00D75248" w:rsidP="00B978B9" w:rsidRDefault="00131D69" w14:paraId="0F64BA2A" w14:textId="6FDE892F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -6108,74 +5990,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>griffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002279C8" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="00A85054" w14:paraId="29324E4D" w14:textId="360F13B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002279C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Krijger</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="002279C8" w:rsidR="0092495F" w:rsidSect="00DE555F">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B54CBD0" w14:textId="77777777" w:rsidR="0093431E" w:rsidRDefault="0093431E" w:rsidP="005F3ED6">
+    <w:p w14:paraId="106577F8" w14:textId="77777777" w:rsidR="004A58FA" w:rsidRDefault="004A58FA" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="694A1E24" w14:textId="77777777" w:rsidR="0093431E" w:rsidRDefault="0093431E" w:rsidP="005F3ED6">
+    <w:p w14:paraId="76F7AF29" w14:textId="77777777" w:rsidR="004A58FA" w:rsidRDefault="004A58FA" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6219,92 +6101,92 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CA0F1C8" w14:textId="2C9A2226" w:rsidR="005A4300" w:rsidRDefault="005A4300">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0102A0A1" w14:textId="637556EF" w:rsidR="005F3ED6" w:rsidRDefault="005F3ED6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14BC77F5" w14:textId="77777777" w:rsidR="0093431E" w:rsidRDefault="0093431E" w:rsidP="005F3ED6">
+    <w:p w14:paraId="3A9B4FC8" w14:textId="77777777" w:rsidR="004A58FA" w:rsidRDefault="004A58FA" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091E74C7" w14:textId="77777777" w:rsidR="0093431E" w:rsidRDefault="0093431E" w:rsidP="005F3ED6">
+    <w:p w14:paraId="747FBAE6" w14:textId="77777777" w:rsidR="004A58FA" w:rsidRDefault="004A58FA" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="812E2684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="144295A2"/>
     <w:lvl w:ilvl="0">
@@ -7790,54 +7672,55 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="646740014">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1685090933">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1037856907">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="366686051">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1732264968">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="801195322">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE555F"/>
     <w:rsid w:val="00006518"/>
     <w:rsid w:val="000122BA"/>
     <w:rsid w:val="00014FAF"/>
     <w:rsid w:val="00017101"/>
     <w:rsid w:val="000204E7"/>
     <w:rsid w:val="00021595"/>
     <w:rsid w:val="000271C3"/>
@@ -7846,50 +7729,51 @@
     <w:rsid w:val="000454D8"/>
     <w:rsid w:val="00047704"/>
     <w:rsid w:val="00065E71"/>
     <w:rsid w:val="00073809"/>
     <w:rsid w:val="00074F9D"/>
     <w:rsid w:val="00083413"/>
     <w:rsid w:val="00085967"/>
     <w:rsid w:val="00086712"/>
     <w:rsid w:val="00093950"/>
     <w:rsid w:val="000951B7"/>
     <w:rsid w:val="000A3CC0"/>
     <w:rsid w:val="000A44C2"/>
     <w:rsid w:val="000B236D"/>
     <w:rsid w:val="000B3F6B"/>
     <w:rsid w:val="000B54F4"/>
     <w:rsid w:val="000C2F31"/>
     <w:rsid w:val="000C41D1"/>
     <w:rsid w:val="000D120E"/>
     <w:rsid w:val="000D1482"/>
     <w:rsid w:val="000D185A"/>
     <w:rsid w:val="000D4B35"/>
     <w:rsid w:val="000D5DA6"/>
     <w:rsid w:val="000E46C8"/>
     <w:rsid w:val="000E64C9"/>
     <w:rsid w:val="000F5A83"/>
+    <w:rsid w:val="00101DC8"/>
     <w:rsid w:val="00102BBE"/>
     <w:rsid w:val="001059A7"/>
     <w:rsid w:val="00106D20"/>
     <w:rsid w:val="00110F5E"/>
     <w:rsid w:val="00120500"/>
     <w:rsid w:val="0012451B"/>
     <w:rsid w:val="00125437"/>
     <w:rsid w:val="00131D69"/>
     <w:rsid w:val="00132119"/>
     <w:rsid w:val="001327C3"/>
     <w:rsid w:val="00132892"/>
     <w:rsid w:val="00135C21"/>
     <w:rsid w:val="00166D06"/>
     <w:rsid w:val="00170604"/>
     <w:rsid w:val="00172736"/>
     <w:rsid w:val="001769AD"/>
     <w:rsid w:val="001852C7"/>
     <w:rsid w:val="00186063"/>
     <w:rsid w:val="00191316"/>
     <w:rsid w:val="00195EE8"/>
     <w:rsid w:val="00197813"/>
     <w:rsid w:val="001A2351"/>
     <w:rsid w:val="001A3E71"/>
     <w:rsid w:val="001A3FB4"/>
     <w:rsid w:val="001B0BCE"/>
@@ -7972,81 +7856,84 @@
     <w:rsid w:val="003C6F24"/>
     <w:rsid w:val="003C7AA4"/>
     <w:rsid w:val="003D0E2D"/>
     <w:rsid w:val="003E15F5"/>
     <w:rsid w:val="003E6F74"/>
     <w:rsid w:val="003F044A"/>
     <w:rsid w:val="003F7B91"/>
     <w:rsid w:val="004002DA"/>
     <w:rsid w:val="00400A9D"/>
     <w:rsid w:val="00401939"/>
     <w:rsid w:val="00406566"/>
     <w:rsid w:val="00413616"/>
     <w:rsid w:val="004168EE"/>
     <w:rsid w:val="00421D0A"/>
     <w:rsid w:val="0043292F"/>
     <w:rsid w:val="00433169"/>
     <w:rsid w:val="00436557"/>
     <w:rsid w:val="00442B69"/>
     <w:rsid w:val="0047400F"/>
     <w:rsid w:val="00476DFD"/>
     <w:rsid w:val="004835ED"/>
     <w:rsid w:val="00485C77"/>
     <w:rsid w:val="00495F3E"/>
     <w:rsid w:val="004A03B4"/>
     <w:rsid w:val="004A12D0"/>
+    <w:rsid w:val="004A58FA"/>
     <w:rsid w:val="004A5BCF"/>
     <w:rsid w:val="004B3418"/>
     <w:rsid w:val="004B563C"/>
     <w:rsid w:val="004C37AD"/>
     <w:rsid w:val="004D36B6"/>
     <w:rsid w:val="004D36CA"/>
     <w:rsid w:val="004D746C"/>
     <w:rsid w:val="004E36F8"/>
     <w:rsid w:val="004E7101"/>
     <w:rsid w:val="004F3BE7"/>
     <w:rsid w:val="004F6A50"/>
     <w:rsid w:val="004F6FAB"/>
     <w:rsid w:val="005037D9"/>
     <w:rsid w:val="00504630"/>
     <w:rsid w:val="0050711A"/>
     <w:rsid w:val="005134B5"/>
     <w:rsid w:val="005153A3"/>
     <w:rsid w:val="0052257F"/>
     <w:rsid w:val="005243A3"/>
     <w:rsid w:val="00527CFF"/>
     <w:rsid w:val="00532BB3"/>
     <w:rsid w:val="005343EB"/>
     <w:rsid w:val="005409E6"/>
     <w:rsid w:val="00541CDF"/>
     <w:rsid w:val="00541F40"/>
+    <w:rsid w:val="0054433C"/>
     <w:rsid w:val="00545D28"/>
     <w:rsid w:val="005524AD"/>
     <w:rsid w:val="00552890"/>
     <w:rsid w:val="005555E4"/>
     <w:rsid w:val="00561BC6"/>
     <w:rsid w:val="00562712"/>
+    <w:rsid w:val="00562D76"/>
     <w:rsid w:val="00567E3B"/>
     <w:rsid w:val="00572EBD"/>
     <w:rsid w:val="0057322A"/>
     <w:rsid w:val="00574056"/>
     <w:rsid w:val="005742A1"/>
     <w:rsid w:val="0057719B"/>
     <w:rsid w:val="0058138A"/>
     <w:rsid w:val="005822DF"/>
     <w:rsid w:val="005912EF"/>
     <w:rsid w:val="00596F4A"/>
     <w:rsid w:val="005A2E1B"/>
     <w:rsid w:val="005A4300"/>
     <w:rsid w:val="005A549B"/>
     <w:rsid w:val="005A6DE1"/>
     <w:rsid w:val="005B3300"/>
     <w:rsid w:val="005B618E"/>
     <w:rsid w:val="005B78AA"/>
     <w:rsid w:val="005C4CAB"/>
     <w:rsid w:val="005D3B3A"/>
     <w:rsid w:val="005D7AF0"/>
     <w:rsid w:val="005E0D95"/>
     <w:rsid w:val="005E5444"/>
     <w:rsid w:val="005F1DAF"/>
     <w:rsid w:val="005F3ED6"/>
     <w:rsid w:val="005F5368"/>
@@ -8088,50 +7975,51 @@
     <w:rsid w:val="00716A71"/>
     <w:rsid w:val="00721256"/>
     <w:rsid w:val="007224E3"/>
     <w:rsid w:val="007228E0"/>
     <w:rsid w:val="00724A87"/>
     <w:rsid w:val="00724B70"/>
     <w:rsid w:val="00731302"/>
     <w:rsid w:val="0073224E"/>
     <w:rsid w:val="00735602"/>
     <w:rsid w:val="007427C6"/>
     <w:rsid w:val="00742AF1"/>
     <w:rsid w:val="00744BB8"/>
     <w:rsid w:val="00750824"/>
     <w:rsid w:val="00750965"/>
     <w:rsid w:val="0075597A"/>
     <w:rsid w:val="00756D6A"/>
     <w:rsid w:val="00756E0D"/>
     <w:rsid w:val="0076157A"/>
     <w:rsid w:val="00772766"/>
     <w:rsid w:val="00772FA3"/>
     <w:rsid w:val="00775C9E"/>
     <w:rsid w:val="0078562E"/>
     <w:rsid w:val="007A3D93"/>
     <w:rsid w:val="007A50D1"/>
     <w:rsid w:val="007B1A26"/>
+    <w:rsid w:val="007C36E8"/>
     <w:rsid w:val="007C53EB"/>
     <w:rsid w:val="007C5989"/>
     <w:rsid w:val="007C5B6A"/>
     <w:rsid w:val="007C76D9"/>
     <w:rsid w:val="007D1041"/>
     <w:rsid w:val="007D27F6"/>
     <w:rsid w:val="007D2FDF"/>
     <w:rsid w:val="007D76FF"/>
     <w:rsid w:val="007E0163"/>
     <w:rsid w:val="007E3602"/>
     <w:rsid w:val="007E61EB"/>
     <w:rsid w:val="007F0B62"/>
     <w:rsid w:val="007F7550"/>
     <w:rsid w:val="0080401F"/>
     <w:rsid w:val="00826CA3"/>
     <w:rsid w:val="00827C58"/>
     <w:rsid w:val="00835B08"/>
     <w:rsid w:val="00836889"/>
     <w:rsid w:val="00840BE3"/>
     <w:rsid w:val="00840DFE"/>
     <w:rsid w:val="008444DC"/>
     <w:rsid w:val="0084673D"/>
     <w:rsid w:val="008475EC"/>
     <w:rsid w:val="0085594B"/>
     <w:rsid w:val="00861354"/>
@@ -9654,51 +9542,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1785732031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9954,51 +9842,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
   <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>12</ap:Pages>
   <ap:Words>4780</ap:Words>
   <ap:Characters>26292</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>219</ap:Lines>
   <ap:Paragraphs>62</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>31010</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10011,35 +9899,35 @@
   <revision/>
   <lastPrinted>2026-02-12T13:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
     <vt:lpwstr>MosE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template">
     <vt:lpwstr>Diverse documenten WJZ EZ</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TemplateId">
     <vt:lpwstr>126F9A6A34CE4029BD370FE01BEA28A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Typist">
     <vt:lpwstr>MosE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100BB93CF778AF26044BFEA169266F8E057</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3c5ed021-8aef-49d8-90b2-f76d4e33e668</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>