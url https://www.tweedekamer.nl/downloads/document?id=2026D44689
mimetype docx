--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,2968 +1,963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="6AF58D2A" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002450B3">
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="4DE4C492" w14:textId="4D75CA4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>947</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Wet milieubeheer en de Wet op de economische delicten in verband met het verhogen van het aandeel van gas uit hernieuwbare bronnen in de totale leveringen van gas aan afnemers (Wet bijmengverplichting groen gas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="64236E69" w14:textId="3E4F9593">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>627</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(Glas)tuinbouw </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="7FAD2CD2" w14:textId="0976BA5F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="00FD2D8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister van Klimaat en Groene Groei en de staatssecretarissen van Landbouw, Visserij, Voedselzekerheid en Natuur en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="1E3A73AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="5F029814" w14:textId="690446F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="00FD2D8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="77BE4426" w14:textId="4B80A401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens de eerste termijn van het wetgevingsoverleg vroeg een deel van de Kamer hoe de compensatie voor de bijmengverplichting groen gas voor de glastuinbouwsector precies vorm krijgt. Inmiddels is bekend hoe het kabinet deze compensatie voor zich ziet, met deze brief informeert het kabinet de Kamer hierover in aanloop naar de afronding van het WGO op 21 september as. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="21B9552F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="5E05AF95" w14:textId="77777777">
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="594965C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="6FD28CC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK3" w:id="0"/>
-      <w:r w:rsidRPr="002450B3">
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De bijmengverplichting creëert tot 2035 structurele vraag naar groen gas, wat stabiele inkomsten oplevert voor boeren die ervoor kiezen om te investeren in vergisting van agrarische reststromen zoals mest en gewasresten. Groen gas biedt een verduurzamingsroute die past bij de bestaande gasinfrastructuur, zonder dat dit grote investeringen vergt in de installaties van individuele telers. Hiervoor is het van belang dat er in de toekomst voldoende groen gas beschikbaar is voor een prijs die, in verhouding tot de prijs van fossiel gas, het aantrekkelijk maakt voor tuinders om met groen gas in de piekvraag van elektriciteit te voorzien. De productie van groen gas biedt ook kansen voor Nederlandse bedrijven.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="1B2DDA39" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002450B3">
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="7B6FE0C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="0E0ED92F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De glastuinbouw draagt via de bijmengverplichting positief bij aan de ontwikkeling van de groen gas markt. Vanwege het hoge gasverbruik, betaalt de sector echter een relatief hoog aandeel in de meerkosten van de bijmengverplichting. Het kabinet acht volledige doorbelasting van deze kosten op dit moment onwenselijk gezien de concurrentiepositie van de sector en de al aanwezige beprijzing. </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK5" w:id="1"/>
-      <w:r w:rsidRPr="002450B3">
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Conform de afspraak zoals die door het vorige kabinet met de sector is gemaakt, wordt de glastuinbouwsector voor de meerkosten van de bijmengverplichting tenminste tot en met 2030 gecompenseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="6FF18CBE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="6AAE9E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="20B154C7" w14:textId="77777777">
-      <w:r w:rsidRPr="002450B3">
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="47F1C7CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor 2027 is de compensatie verwerkt in het Belastingplan via een verlaging van de energiebelastingtarieven voor de glastuinbouw. Hierbij is gerekend met een maximale meerprijs van groen gas op basis van de buy-out prijs die energieleveranciers in 2027 moeten betalen als ze (deels) niet aan de bijmengverplichting kunnen voldoen. In werkelijkheid zullen de kosten voor de glastuinbouwsector naar verwachting lager liggen, omdat niet de verwachting is dat de gehele bijmengverplichting tegen de buy-out prijs ingevuld zal worden. </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK4" w:id="2"/>
-      <w:r w:rsidRPr="002450B3">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002450B3">
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de eerste drie jaar is de bijmengverplichting immers lager dan de huidige productie van groen gas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Via de voorgestelde weg wordt de sector gemiddeld genomen volledig gecompenseerd. Op bedrijfsniveau zal de hoogte van de compensatie verschillen. Doordat het belaste energieverbruik verschilt per verbruiker, is het niet mogelijk om de compensatie exact aan te laten sluiten op bedrijfsniveau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="218A6847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="55CF21BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Besluitvorming over de vormgeving van de compensatie in de latere jaren vindt de komende maanden richting het voorjaar van 2027 plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in de context van het totaalpakket van stimuleren en beprijzen voor de glastuinbouwsector. In 2029 wordt de bijmengverplichting geëvalueerd. Het kabinet houdt daarmee de vinger aan de pols en kan waar nodig bijsturen om onbedoelde effecten op de concurrentiepositie van de sector tijdig te adresseren. Daarbij zal het kabinet de impact van de bijmengverplichting groen gas en de overgang naar ETS2 integraal bezien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="064E4779" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="0418B172" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="3"/>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de eerste drie jaar is de bijmengverplichting immers lager dan de huidige productie van groen gas</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="002450B3">
         <w:t>In reactie op vragen van de PvdD maakt het kabinet van de gelegenheid gebruik om u te informeren dat de AMvB dierwaardige veehouderij vrijdag 11 september jl. aan de Kamer is gezonden</w:t>
       </w:r>
-      <w:r w:rsidRPr="002450B3">
+      <w:r w:rsidRPr="0031717B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="002450B3">
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, zodat de Kamer de relatie van de bijmengverplichting met deze AMvB kan beoordelen. Hierbij wil het kabinet opmerken dat om de opschaling van de bijmengverplichting te kunnen halen slechts een deel van de beschikbare mest in Nederland vergist hoeft te worden. Vergisting kan gecombineerd worden met weidegang. Ook als koeien veel in de wei staan, zullen zij alsnog een deel van de dag op stal staan, waarbij mest opgevangen kan worden ten behoeve van vergisting. Bovendien zijn er andere prikkels, zoals weidegangpremies vanuit de markt en de eco-regeling van het Gemeentelijk Landbouwbeleid, die weidegang juist stimuleren, ook bij mestvergisting.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="57C5B9A1" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002450B3">
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="425C16A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="61DD5C34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het kabinet is ervan overtuigd dat de bijmengverplichting groen gas, mét de bijbehorende compensatie voor de glastuinbouw, een evenwichtig pakket is dat verduurzaming, weerbaarheid en een gezond ondernemersklimaat met elkaar verbindt. Om producenten en leveranciers de zekerheid te bieden waar zij op wachten, is de inzet van het kabinet er op gericht de wet per 1 januari 2027 inwerking te laten treden. Het kabinet kijkt ernaar uit om hierover tijdens de tweede termijn van het wetgevingsoverleg op 21 september as. met de Kamer van gedachten te wisselen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="443A11D7" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="042733CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="75CA27F5" w14:textId="035E2BEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="4"/>
-      <w:r w:rsidRPr="002450B3">
-[...3 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="2B195388" w14:textId="6B08604B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="002450B3" w:rsidR="00B25050" w:rsidP="00B25050" w:rsidRDefault="00B25050" w14:paraId="066314EB" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="56E0CCED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="0E2263DF" w14:textId="45D502F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="0B9E3300" w14:textId="3C0D058B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.P.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="48F76E52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="0031717B" w:rsidP="0031717B" w:rsidRDefault="0031717B" w14:paraId="3B4035A7" w14:textId="7B565BE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="00FD2D8E" w:rsidP="0031717B" w:rsidRDefault="00FD2D8E" w14:paraId="0FC2FDA9" w14:textId="01CEC0E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B" w:rsidR="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0031717B" w:rsidR="006F53E6" w:rsidP="0031717B" w:rsidRDefault="006F53E6" w14:paraId="01C976CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0031717B" w:rsidR="006F53E6" w:rsidSect="00366D14">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12228C59" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793">
+    <w:p w14:paraId="188D63C7" w14:textId="77777777" w:rsidR="00A1426D" w:rsidRDefault="00A1426D" w:rsidP="00FD2D8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526EF312" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB1060D" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793">
+    <w:p w14:paraId="53BB91F7" w14:textId="77777777" w:rsidR="00A1426D" w:rsidRDefault="00A1426D" w:rsidP="00FD2D8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B41E488" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="436EB0E3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56D3C18F" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="00FD2D8E" w:rsidRDefault="00FD2D8E" w:rsidP="00FD2D8E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="20547910" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D76E021" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="00FD2D8E" w:rsidRDefault="00FD2D8E" w:rsidP="00FD2D8E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="63B50CDD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B82DD86" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="00FD2D8E" w:rsidRDefault="00FD2D8E" w:rsidP="00FD2D8E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FF287E5" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793">
+    <w:p w14:paraId="00577CD5" w14:textId="77777777" w:rsidR="00A1426D" w:rsidRDefault="00A1426D" w:rsidP="00FD2D8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36542878" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A0602F2" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793">
+    <w:p w14:paraId="7A1BD955" w14:textId="77777777" w:rsidR="00A1426D" w:rsidRDefault="00A1426D" w:rsidP="00FD2D8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ABD50E" w14:textId="77777777" w:rsidR="00F91793" w:rsidRDefault="00F91793"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6C3CA1B5" w14:textId="77777777" w:rsidR="00B25050" w:rsidRPr="001419FF" w:rsidRDefault="00B25050" w:rsidP="00B25050">
+    <w:p w14:paraId="59864BFD" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="0031717B" w:rsidRDefault="00FD2D8E" w:rsidP="0031717B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031717B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zie: </w:t>
+      <w:r w:rsidRPr="0031717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00D97772">
+        <w:r w:rsidRPr="0031717B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Voorhang ontwerp-AMvB dierwaardige veehouderij | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...105 lines deleted...]
-      </w:rPr>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F2299E7" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="00FD2D8E" w:rsidRDefault="00FD2D8E" w:rsidP="00FD2D8E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...526 lines deleted...]
-  <w:p w14:paraId="744CEB3B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01303B2B" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="00FD2D8E" w:rsidRDefault="00FD2D8E" w:rsidP="00FD2D8E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058A6E98" w14:textId="77777777" w:rsidR="00FD2D8E" w:rsidRPr="00FD2D8E" w:rsidRDefault="00FD2D8E" w:rsidP="00FD2D8E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...644 lines deleted...]
-    <w:rsid w:val="00FF2751"/>
+    <w:rsidRoot w:val="00FD2D8E"/>
+    <w:rsid w:val="0031717B"/>
+    <w:rsid w:val="00366D14"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00915F00"/>
+    <w:rsid w:val="00953E36"/>
+    <w:rsid w:val="00A1426D"/>
+    <w:rsid w:val="00D66F9B"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FD2D8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46054A8A"/>
+  <w14:docId w14:val="346E7B76"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8D15D062-F87F-4554-87C3-0DA4A74FD8A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2984,74 +979,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3200,1107 +1196,996 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D97772"/>
+    <w:rsid w:val="00FD2D8E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00FD2D8E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D97772"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00FD2D8E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...59 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FD2D8E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.tweedekamer.nl%2Fkamerstukken%2Fbrieven_regering%2Fdetail%3Fid%3D2026Z18668%26did%3D2026D42804&amp;data=05%7C02%7Cm.r.tenholder%40minezk.nl%7Cd6c77006af914df9048408df1256ef73%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639249836725367741%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=QbqMp8zJ1WtC%2FiRPVrVAY52%2B793yqq6pEB5NutiFHNY%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>734</ap:Words>
-  <ap:Characters>4043</ap:Characters>
+  <ap:Words>808</ap:Words>
+  <ap:Characters>4444</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4768</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5242</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>