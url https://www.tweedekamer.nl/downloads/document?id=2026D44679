--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,14522 +1,4137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00444C70" w:rsidP="0510E711" w:rsidRDefault="0510E711" w14:paraId="4212FDA8" w14:textId="203F00AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00365243" w:rsidR="00365243" w:rsidP="00365243" w:rsidRDefault="00844C31" w14:paraId="44CED6D3" w14:textId="34523568">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidR="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00365243" w:rsidP="00D80872" w:rsidRDefault="00365243" w14:paraId="238EAC0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4445</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00365243" w:rsidP="00844C31" w:rsidRDefault="00365243" w14:paraId="7D5658BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00365243" w:rsidP="00844C31" w:rsidRDefault="00365243" w14:paraId="7BDF5760" w14:textId="42AC8E33">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1A5E14A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="264A1545" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij drie fiches die werden opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="031EB510" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4C14D4BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche 1 – Herziening richtlijn EU ETS herziening, MSR (Kamerstuk 22112, nr. 4443)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="56326420" w14:textId="377BF35B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche 2 – Verordening netwerktarieven en energiebelasting (Kamerstuk 22112, nr. 444</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidR="00A10A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="66380E11" w14:textId="6ACC3494">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche 3 – Mededeling actieplan elektrificatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0F809857" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="5361063D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00365243" w:rsidRDefault="00844C31" w14:paraId="4C393AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00365243" w:rsidRDefault="00844C31" w14:paraId="740CEEC2" w14:textId="62F79F6E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidRDefault="00844C31" w14:paraId="50AC22FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="25C25555" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fiche. Mededeling Actieplan Elektrificatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2B5075FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="48CB827D" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="000D01B7" w:rsidR="000D01B7" w:rsidP="000D01B7" w:rsidRDefault="00F54AFF" w14:paraId="0D4B4607" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Algemene gegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4259E0DC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="0059235B" w:rsidR="00444C70" w:rsidP="46AB3F56" w:rsidRDefault="6DBDEEB7" w14:paraId="0EDCA17E" w14:textId="3375501F">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titel voorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0D141D89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actieplan Elektrificatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="57BDBA6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="24A5E781" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum ontvangst Commissiedocument </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0BAEF5AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00444C70" w:rsidP="46AB3F56" w:rsidRDefault="567AFD67" w14:paraId="615AAF33" w14:textId="04B0EE32">
+        </w:rPr>
+        <w:t>17 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="52133E44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4748A9CB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00444C70" w:rsidP="003460A0" w:rsidRDefault="00C51069" w14:paraId="3DB1C4E3" w14:textId="55429B80">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. Commissiedocument </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="49A6AA96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="0059235B" w:rsidP="46AB3F56" w:rsidRDefault="4160737B" w14:paraId="6CBB27B3" w14:textId="32C4E6CA">
+        </w:rPr>
+        <w:t xml:space="preserve">COM (2026) 595 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="19EB0E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="698B3AA5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>EUR-Lex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1D55C088" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="00F85B00">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00365243">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>EUR-Lex - 52026DC0595 - EN - EUR-Lex</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="003460A0" w:rsidR="00C6341B" w:rsidP="0059235B" w:rsidRDefault="00C6341B" w14:paraId="42140369" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="7DC7ED28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002A3B5F" w:rsidR="00EA4C91" w:rsidP="00EA4C91" w:rsidRDefault="00F54AFF" w14:paraId="52E2BC8F" w14:textId="77777777">
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="79E209DE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A3B5F">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. impact </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A3B5F">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>assessment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A3B5F">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Commissie en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Opinie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...99 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="6FA1910B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niet opgesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="24463587" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F54AFF" w:rsidP="00EA4C91" w:rsidRDefault="00F54AFF" w14:paraId="0C23558F" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3480507D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...33 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Behandelingstraject Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="399C9A16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Raad voor Vervoer, Telecommunicatie en Energie (Energie)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="00C252D6" w:rsidP="00292A51" w:rsidRDefault="00C252D6" w14:paraId="5573C434" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="47D00D31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00EF5C95" w:rsidR="000D01B7" w:rsidP="00EF5C95" w:rsidRDefault="000D01B7" w14:paraId="74FAE1CD" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1396EA6B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...56 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Eerstverantwoordelijk ministerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1FABC7A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerie van Economische Zaken en Klimaat </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="00066C36" w:rsidP="00071F9B" w:rsidRDefault="00066C36" w14:paraId="63E108AA" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="00F54AFF" w:rsidP="000D01B7" w:rsidRDefault="008528D9" w14:paraId="4B164B1B" w14:textId="629AB8B1">
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1C169DF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2AB70032" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essentie voorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="498F547B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="nl-NL"/>
-[...1470 lines deleted...]
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="0D2DE12B" w:rsidP="0D2DE12B" w:rsidRDefault="31D0291D" w14:paraId="07E4A4A7" w14:textId="36A52CC0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 17 juli 2026 presenteerde de Europese Commissie (hierna: Commissie) een pakket met twee voorstellen op het gebied van energie die bij moeten dragen aan het versnellen van elektrificatie: ten eerste het Actieplan Elektrificatie (hierna: actieplan) en ten tweede een voorstel voor een verordening om de elektriciteitsrekening in de Europese Unie (EU) toekomstbestendig te maken (verordening netwerktarieven en energiebelasting). Ook het voorstel tot herziening van het EU ETS (ook op 17 juli jl. gepresenteerd) moet volgens de Commissie bijdragen aan het bevorderen van elektrificatie. Dit fiche richt zich op het actieplan, de andere voorstellen die op 17 juli jl. zijn gepubliceerd worden in separate BNC-fiches geapprecieerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1AA8D61E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="5A2AF1CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het actieplan is gericht op het versnellen van de elektrificatie in de EU. Dit moet helpen om de afhankelijkheid van fossiele brandstoffen te verminderen, de energiezekerheid te versterken, energiekosten te verlagen en de Europese productie van schone technologieën te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3C8B0217" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3BDC042C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het actieplan kondigt de Commissie aan een indicatief Europees elektrificatiedoel van 46% voor het aandeel elektriciteit in het finale energieverbruik in 2040 mee te nemen in het impact assessment bij de wetgevende voorstellen voor het post-2030 energiekader (Energy Union Package, Q4 2026). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0298E155" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast het Europese elektrificatiedoel, wil de Commissie in mondiaal verband een brede coalitie van landen bouwen die gecommitteerd zijn aan schone elektrificatie op mondiaal niveau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3E092916" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0079F51C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het plan heeft als centrale doelstelling de energiekosten te verlagen door de prijskloof tussen elektriciteit en fossiele brandstoffen te verkleinen. Het wil barrières wegnemen voor elektrificatie in de eindverbruikerssectoren industrie, mobiliteit en gebouwde omgeving. Daarom presenteert de Commissie verschillende initiatieven om elektrificatie te bevorderen, die deels voortbouwen op bestaand beleid. Het actieplan is opgebouwd langs zes hoofdstukken met verschillende maatregelen. Deze zijn gericht op: ten eerste elektriciteitsprijzen betaalbaarder te maken door de prijskloof tussen elektriciteit en fossiele energie te verkleinen, ten tweede het verlagen van de initiële kosten voor elektrificatie van de eindverbruikssectoren, ten derde toegang tot elektriciteits- en laadinfrastructuur bevorderen, ten vierde het versnellen van innovatie, ten vijfde het versterken van de waardeketen en productiecapaciteit en ten zesde het versnellen van elektrificatie op mondiaal niveau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="61BCDB8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="253FD31F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve">verkennen van een EU-mechanisme voor het bundelen van de elektriciteitsvraag van de industrie, een tweede subsidieronde voor industriële warmte via het Innovatiefonds en sectorspecifieke elektrificatie </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De maatregelen kunnen sectorspecifiek zijn, cross-sectoraal of horizontaal en aanbodgericht van aard zijn. Voor de eindverbruikssector industrie stelt de Commissie bijvoorbeeld sectorspecifieke maatregelen voor zoals het verkennen van een EU-mechanisme voor het bundelen van de elektriciteitsvraag van de industrie, een tweede subsidieronde voor industriële warmte via het Innovatiefonds en sectorspecifieke elektrificatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="63E0C7F1">
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>roadmaps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="720C8D2A">
-[...106 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor de sector mobiliteit stelt zij bijvoorbeeld nadere aanbevelingen voor rond </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verduurzaming van zakelijke vloten en vraagstimulering van emissievrije voertuigen zoals de al aangekondigde herziening van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Clean </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006863EB" w:rsidR="23439519">
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vehicles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006863EB" w:rsidR="23439519">
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Directive</w:t>
       </w:r>
-      <w:r w:rsidR="23439519">
-[...94 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CVD) in 2027. Tenslotte stelt zij ten aanzien van de gebouwde omgeving bijvoorbeeld voor om de uitrol van warmtepompen te stimuleren met verschillende beleidsinitiatieven op het gebied van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>financiering, publieke inkoop en het verbeteren van de informatiepositie van consumenten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="006F239F" w:rsidP="0D2DE12B" w:rsidRDefault="006F239F" w14:paraId="387D563E" w14:textId="77777777">
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1C9306DC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="008528D9" w:rsidP="008528D9" w:rsidRDefault="008528D9" w14:paraId="1A639749" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4F7ADB0C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Nederlandse positie ten aanzien van het voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="00292A51" w:rsidP="00292A51" w:rsidRDefault="00FD0CBD" w14:paraId="79AF8A28" w14:textId="716C75C4">
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="37322CE2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Essentie Nederlands beleid op dit terrein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002327B8" w:rsidRDefault="3A3C1FAD" w14:paraId="26FF4975" w14:textId="71F16514">
-[...51 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1AF0A58F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elektrificatie is één van de belangrijke pijlers van het Nederlands klimaat- en energiebeleid. Voor veel sectoren is elektrificatie namelijk de meest kosteneffectieve, technisch haalbare en energie-efficiënte route naar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als alternatief voor fossiele brandstoffen, zoals ook uiteengezet in het Nationaal Plan Energiesysteem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet elektrificatie daarom als een belangrijk onderdeel van een rechtvaardige, geordende en billijke transitie weg van fossiele brandstoffen en grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elektrificatie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidDel="39B2BEE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de afbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van fossiele brandstoffen en grondstoffen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidDel="39B2BEE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>draagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidDel="39B2BEE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5B28" w:rsidR="00744FE6">
-[...274 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de weerbaarheid van de EU en Nederland, omdat in het geval van toekomstige energiecrises het de veerkracht vergroot en de leveringszekerheid verbetert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1D0C0F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="72AA5716" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Netcongestie leidt momenteel tot vertraging in de gewenste elektrificatie van onze samenleving. </w:t>
       </w:r>
-      <w:r w:rsidRPr="16C33731" w:rsidR="704D8704">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet doet er alles aan om netcongestie zo snel mogelijk op te lossen, tegelijk is het realistisch om de komende jaren, mogelijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="16C33731" w:rsidR="59AEF2E6">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tot</w:t>
       </w:r>
-      <w:r w:rsidRPr="16C33731" w:rsidR="704D8704">
-[...40 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2040, voor de klim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
-      <w:r w:rsidRPr="16C33731" w:rsidR="342727CD">
-[...168 lines deleted...]
-    <w:p w:rsidR="0044040E" w:rsidP="18714FE0" w:rsidRDefault="50218F4D" w14:paraId="68E6B387" w14:textId="5389F76B">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t- en energieambities rekening te houden met het tempo waarin de uitvoering kan plaatsvinden. Dat betekent dat niet alles overal haalbaar zal zijn bij de uitrol van elektrificatie en dat daarnaast ook van bestaande of nieuwe gebruikers mogelijk gevraagd zal worden om hun elektriciteitsaansluiting flexibeler te benutten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0BDBE061" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0D3BA69C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Europees verband zet het kabinet in op een indicatief elektrificatiedoel als onderdeel van het post-2030 kader. Hierbij moet rekening worden gehouden met de knelpunten die elektrificatie belemmeren, waaronder netcongestie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="44735915" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="182D4D21" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...91 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zet zowel nationaal als ook op Europees niveau in op maatregelen die elektrificatie stimuleren, het wegnemen van knelpunten voor elektrificatie en het creëren van de juiste randvoorwaarden, zoals consistent beleid, juiste financiële prikkels, flexibiliteit en innovatie en kennis. Het kabinet werkt onder andere aan betere benutting van bestaande elektriciteitsinfrastructuur, aan een snellere uitrol van de elektriciteits- en laadinfrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, aan elektrificatie van lucht- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidDel="2E728EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scheepvaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0074434E" w:rsidR="32CEF857">
-[...202 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00FE4FDC" w:rsidR="591BD033">
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en aan een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tweedehands markt voor volledig elektrische auto’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00FE4FDC" w:rsidR="591BD033">
-[...171 lines deleted...]
-    <w:p w:rsidR="0044040E" w:rsidP="00123947" w:rsidRDefault="0044040E" w14:paraId="298D7FDC" w14:textId="77777777">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het van belang dat investeringen in energie-infrastructuur en laadinfrastructuur tijdig en integraal op elkaar worden afgestemd. In de gebouwde omgeving wil het kabinet dat de slimme (hybride) warmtepomp in Nederland de standaard wordt waar een warmtenet niet de meest geschikte oplossing is in plaats van een cv-ketel in woningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1CF49DF1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00131291" w:rsidP="00123947" w:rsidRDefault="1C9A24E3" w14:paraId="0622170A" w14:textId="105FAB14">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="6F5BEDCE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Actieagenda Elektrificatie Industrie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brengt het potentieel, knelpunten en handelingsperspectief in kaart ten aanzien van (de opschaling van) elektrificatie van de energie-intensieve industrie in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De Nederlandse batterijenstrategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00FE4FDC" w:rsidR="640173F5">
-[...226 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biedt een leidraad voor de rol van batterijen in het energiesysteem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de knelpunten die bestaan bij de verdere uitrol van energieopslag (en in het bijzonder batterijopslag) weg te nemen, komt het kabinet in oktober met een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidDel="4D7DF760">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beleidsagenda Energieopslag. Deze Beleidsagenda wordt in nauwe samenwerking met de netbeheerders en de energieopslagsector uitgewerkt.</w:t>
       </w:r>
-      <w:r w:rsidR="3555DA89">
-[...75 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet werkt ook aan een integraal actieplan op datacenters, die gepland staat voor eind 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243" w:rsidDel="3A150959">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3A150959">
-[...80 lines deleted...]
-    <w:p w:rsidR="00131291" w:rsidP="00123947" w:rsidRDefault="00131291" w14:paraId="5FFCD53F" w14:textId="77777777">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met verschillende subsidieregelingen zorgt het kabinet nationaal voor de uitrol en ontwikkeling van nieuwe van technieken waarmee eindverbruikers kunnen elektrificeren, denk aan de ISDE, DEI+, VEKI, EIA, NIKI en SDE++. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="34BEEE13" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="003C6403" w:rsidP="003C6403" w:rsidRDefault="00FD0CBD" w14:paraId="4C8C31C6" w14:textId="7CD6EA77">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1BC01AA8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...293 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beoordeling + inzet ten aanzien van dit voorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="33CB6B02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt het streven van de Commissie om elektrificatie te versnellen. Het actieplan sluit in het algemeen goed aan bij de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederlandse inzet om elektrificatie te ondersteunen door barrières weg te nemen en de juiste randvoorwaarden te creëren. Het plan bevat de aankondiging van een groot aantal voorstellen. Hieronder zal een korte appreciatie worden gegeven van de doelrichting van deze voorstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1DD50C9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="11519132" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet steunt een indicatief Europees 2040-doel voor elektrificatie, zoals opgenomen in het non-paper van het kabinet over het EU post-2030-energiekader. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De voorgestelde verdubbeling van 23% naar 46% is ambitieus. </w:t>
       </w:r>
-      <w:r w:rsidR="1BEA0A48">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft nog geen definitieve positie ingenomen over de hoogte van een Europees doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, maar ziet elektrificatie als een belangrijke route om de afhankelijkheid van fossiele brandstoffen af te bouwen. Het kabinet kijkt uit naar het door de Commissie aangekondigde impact assessment en de maatregelen waarmee de verdubbeling (op Europees niveau) zou kunnen worden gerealiseerd</w:t>
       </w:r>
-      <w:r w:rsidR="7E93605F">
-[...312 lines deleted...]
-    <w:p w:rsidRPr="00682C09" w:rsidR="00D83731" w:rsidP="00455622" w:rsidRDefault="5CDE43B0" w14:paraId="576DA844" w14:textId="0501F533">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andachtspunten zijn daarnaast dat een doelstelling voldoende rekening moet houden met verschillen in elektrificatiepotentieel tussen afzonderlijke sectoren en met knelpunten voor elektrificatie zoals netcongestie. Mocht het Europese doel worden uitgewerkt in indicatieve nationale bijdragen, dan zal het kabinet aandacht vragen voor de verschillen in industriële structuur en elektrificatiepotentieel tussen lidstaten en voor specifieke knelpunten per lidstaat.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="013BDA73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="7038127D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...267 lines deleted...]
-    <w:p w:rsidRPr="00682C09" w:rsidR="00010CD0" w:rsidP="00B4720D" w:rsidRDefault="00010CD0" w14:paraId="402E1B5C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het eerste hoofdstuk van het actieplan gaat over het verkleinen van de prijskloof tussen elektriciteit en fossiele energie. Het kabinet deelt het uitgangspunt van de Commissie dat grote kostenverschillen tussen fossiele brandstoffen en elektriciteit een belangrijke belemmering zijn voor de overstap van fossiele brandstoffen naar elektriciteit (en synthetische brandstoffen), met name voor de energie-intensieve industrie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="322A45C4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00B008C1" w:rsidR="00B008C1" w:rsidP="00B008C1" w:rsidRDefault="702CA57C" w14:paraId="1309676C" w14:textId="22E60ECA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1AC33511" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...347 lines deleted...]
-    <w:p w:rsidR="000508B4" w:rsidP="000508B4" w:rsidRDefault="000508B4" w14:paraId="6557640E" w14:textId="6252AFA7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt de doelrichting van het gezamenlijk met het actieplan gepresenteerde voorstel voor een verordening voor netwerktarieven en energiebelasting dat bij moet dragen aan het betaalbaar houden van de elektriciteitsrekening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat de hoge nettarieven in Nederland een belangrijke drempel vormen voor elektrificatie en verduurzaming van de industrie en zorgen voor een ongelijk speelveld met andere EU-lidstaten en wereldwijd, zet het kabinet in op het toestaan van directe subsidiëring van netkosten van specifieke categorieën gebruikers. Het kabinet onderschrijft ook het uitgangspunt dat de belastingheffing op energie elektrificatie niet zou moeten belemmeren. Bij het onderdeel van het voorstel over de energiebelasting vindt het kabinet wel dat deze separaat dient te worden behandeld op basis van een andere dan de door de Commissie gekozen rechtsgrondslag en daarmee gepaard gaande besluitvormingsprocedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4DD77DE1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="004C6789" w:rsidP="000508B4" w:rsidRDefault="641806E8" w14:paraId="098187EA" w14:textId="570BE93C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="5F04FD20" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet het uitfaseren van financiële voordelen voor fossiele brandstoffen als belangrijke sleutel voor de energietransitie. Nederland zet zich actief in om subsidies voor fossiele brandstoffen in Europees verband uit te faseren ten behoeve van een gelijk speelveld en omdat een deel van de fossiele brandstofsubsidies alleen kan worden afgebouwd door de wijziging van EU-wetgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet verwelkomt daarom nadrukkelijk dat de Commissie aankondigt eind dit jaar met voorstellen te komen voor de afbouw van fossiele brandstofsubsidies als onderdeel van post-2030 kader. Daarbij is het belangrijk dat er bij het bepalen van de  omvang van fossiele brandstofsubsidies in de EU wordt gekeken naar het totaal van heffingen en subsidies en het totale beprijzingsniveau van fossiele brandstoffen in elke lidstaat dat hieruit voortkomt. Dit brengt  Nederland  ook zo in kaart in de Miljoenennota. Het kabinet ziet beprijzing van de externe maatschappelijke kosten van het gebruik van fossiele brandstoffen  als een belangrijk onderdeel van een rechtvaardige, geordende en billijke transitie weg van fossiele brandstoffen waarvoor Nederland pleit. Met de huidige methode die de Commissie hanteert is de situatie in lidstaten moeilijk te vergelijken en kan een vertekend beeld ontstaan,  omdat landen met relatief hoge heffingen vaak ook meer specifieke kortingen en vrijstellingen hebben om gericht bepaalde bedrijfssectoren en kwetsbare huishoudens te beschermen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="5D6F8D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1B829F5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast kijkt het kabinet uit naar de verschillende aangekondigde initiatieven van de Commissie om opslag en flexibel energieverbruik te bevorderen. Deze zijn o.a. gericht op het bevorderen van de integratie van batterijen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>thermische opslag, geothermie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warmtepompen en elektrische voertuigen in het net en een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>methodologie ter beoordeling van het flexibiliteitspotentieel van de industrie en datacenters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo verwelkomt het kabinet bijvoorbeeld het aanhangige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sandboxes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> living labs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="002C375A">
-[...116 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het bidirectioneel laden van elektrische voertuigen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet wil in brede zin verkennen of dergelijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sandboxes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>living</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6817DA65">
-[...45 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>labs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen worden ingezet om barrières voor bidirectioneel laden weg te nemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7921FA30">
-[...379 lines deleted...]
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="000043C5" w:rsidP="000043C5" w:rsidRDefault="35BFF14A" w14:paraId="6CE400B9" w14:textId="14A35659">
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="7D286762" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="12130813" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...213 lines deleted...]
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="004A5517" w:rsidP="004A5517" w:rsidRDefault="3073F6C7" w14:paraId="08C44623" w14:textId="62DB8719">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet kijkt uit naar het aangekondigde EU-beoordelingssysteem met labels voor datacenters, gebaseerd op energie- en waterefficiëntie, gebruik van schone energie, restwarmte en flexibiliteit, alsook minimumprestatie-eisen voor datacenters. Zoals aangegeven in het BNC-fiche Strategische Routekaart voor digitalisering en AI in de energiesector, zal het kabinet pleiten voor generieke bindende energieprestatienormen op Europees niveau, en inzetten op een ambitieus stelsel dat prikkels geeft voor een duurzame inpassing van datacenters in het energiesysteem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="7F2982E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="769025D1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...28 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook verwelkomt het kabinet acties om het aandeel van schone en betaalbare energie van eigen bodem te vergroten. Zo deelt het kabinet de inschatting dat de uitrol van hernieuwbare energie en kernenergie bijdraagt aan het verlagen van de elektriciteitsprijs in de EU en verwelkomt onder andere de aangekondigde ondersteuning van de Commissie bij de grensoverschrijdende samenwerking bij vergunningverlening voor kernreactoren, het voornemen van de Commissie om langlopende grensoverschrijdende elektriciteitscontracten te faciliteren en de oprichting van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Geothermal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stakeholder Partnerschip </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om de uitrol van geothermie te bevorderen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1307C8D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2CB010E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het tweede hoofdstuk buigt zich over het verlagen van de initiële kosten voor elektrificatie van de eindverbruikssectoren. Hierin kondigt de Commissie verschillende initiatieven aan om de investeringen te bevorderen en financiële risico’s te verlagen voor elektrische oplossingen in industrie, mobiliteit en gebouwde omgeving. Het kabinet steunt deze aanpak en kijkt uit naar verschillende aangekondigde initiatieven zoals onder andere het verkennen van een mechanisme op EU-niveau om de industriële vraag naar elektriciteit te bundelen en de toegang tot diverse koolstofarme energie te verbeteren, om zo financiële risico’s in verband met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>purchasing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> power </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>agreements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5B28" w:rsidR="2F66B049">
-[...132 lines deleted...]
-        <w:t xml:space="preserve">, het voornemen van de Commissie om langlopende grensoverschrijdende elektriciteitscontracten te faciliteren en de oprichting van een </w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te verminderen, en een tweede subsidieronde voor industriële warmte via het Innovatiefonds en sectorspecifieke elektrificatie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EF5B28" w:rsidR="7655DAED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>roadmaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet kijkt ook uit naar initiatieven ter bevordering van de verdere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitrol van warmtepompen, ter stimulering van aansluitingen op warmtenetten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en het aangekondigde Actieplan voor koude en warmte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de uitrol van warmtepompen te stimuleren kondigt de Commissie verschillende beleidsinitiatieven aan op het gebied van financiering, publieke inkoop en het verbeteren van de informatiepositie van consumenten. Warmtepompen zijn een belangrijke verduurzamingsstrategie voor gebouwen op weg naar een aardgasvrije gebouwde omgeving in 2050. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast kijkt het kabinet uit naar de publicatie van zowel nadere aanbevelingen rond verduurzaming van zakelijke vloten en vraagstimulering van emissievrije voertuigen als de reeds aangekondigde herziening van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t>Geothermal</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clean </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vehicles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EF5B28" w:rsidR="7655DAED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...916 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Directive </w:t>
       </w:r>
-      <w:r w:rsidR="5F0DA0DF">
-[...263 lines deleted...]
-    <w:p w:rsidR="002D0799" w:rsidP="004572B1" w:rsidRDefault="004572B1" w14:paraId="2DCCC338" w14:textId="6E334004">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CVD) in 2027, waarbij het met name het behoud van de prikkel tot elektrificatie van het wegvervoer van belang acht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="79856E58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0EE70C8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet blijft aandacht vragen voor staatssteunkaders die de verdere ontwikkeling en uitrol van elektrificatie beter ondersteunen en bijdragen aan het behalen van de door de Commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>voorgestelde Europese doelstelling voor elektrificatie, conform de inzet van het kabinet in het non-paper over het EU post-2030 Energiekader. Door de relatief hoge CO₂-intensiteit van de Nederlandse elektriciteitsmix kunnen Europese staatssteunvoorwaarden rond emissiereductie, emissiefactoren en subsidiabele draaiuren de mogelijkheden om industriële elektrificatie zoals via de SDE++ te ondersteunen sterker beperken dan in lidstaten met een schonere elektriciteitsmix. Dit kan de vraagcreatie naar elektriciteit vertragen en daarmee ook de businesscase en uitrol van hernieuwbaar aanbod, zoals wind op zee, belemmeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="50D923F6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6015"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B513EE" w:rsidR="0077410C" w:rsidP="5AAA0474" w:rsidRDefault="46F42FB6" w14:paraId="11E8A484" w14:textId="40E1495E">
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> zoals het </w:t>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="35456AB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de toegang tot infrastructuur te bevorderen kondigt de Commissie in hoofdstuk 3, in aanvulling op eerdere initiatieven zoals het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="37378588">
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Grids</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="37378588">
-[...17 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en verschillende richtsnoeren, meerdere maatregelen aan. Het kabinet bereidt zich voor op de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangekondigde herziening van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Alternative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="38262F1A">
-[...15 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fuels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="421D20C8">
-[...48 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7F7CFC42">
-[...8 lines deleted...]
-        <w:t>Alternative</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Infrastructure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="7F7CFC42">
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7F7CFC42">
-[...8 lines deleted...]
-        <w:t>Fuels</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="7F7CFC42">
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AFIR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en verwelkomt de nieuw aangekondigde initiatieven en de benadering van de Commissie gericht op het stimuleren van investeringen in de hele waardeketen voor emissievrije wegvoertuigen. Hierbij ziet het kabinet ook nog potentie voor de elektrificatie van mobiele machines, met name in de bouw. Het kabinet benadrukt met name het belang van maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gericht op de uitrol van (zware) laadinfrastructuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ter bevordering van de ingroei van emissievrije zware bedrijfsvoertuigen, de versnelde opschaling van walstroom en laadinfrastructuur voor lucht- en scheepvaart, en het wegnemen van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">knelpunten voor de elektrificatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeevaart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en binnenvaartschepen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="431A9F01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="6F52C4A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook verwelkomt het kabinet het aangekondigde Europese initiatief voor restwarmte en initiatieven gericht op het bevorderen van warmtenetten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ten aanzien van dit aangekondigde Europese initiatief zal het kabinet aandacht vragen voor de balans tussen intern hergebruik en de mogelijkheid om restwarmte uit te koppelen voor warmtenetten, waar het de efficiëntste oplossing is voor het energiesysteem als geheel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="554E111B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2EF310B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vierde hoofdstuk gaat over het versnellen van innovatie in elektrificatieoplossingen. De inzet van de Commissie om innovatie op het gebied van elektrificatieoplossingen te versnellen, onder andere via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Strategic Energy Technology (SET) Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, wordt door het kabinet verwelkomd. Ook kijkt het kabinet uit naar een update van de Europese waterstofstrategie die duidelijkheid moet geven over de Europese ambities en de daarvoor benodigde instrumenten en infrastructuur op EU-niveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3DD47F57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1C25FE0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Daarnaast is het actieplan in hoofdstuk 5 gericht op het versterken van de waardeketen, productiecapaciteit, en het verbeteren van vaardigheden van werknemers. Het kabinet onderschrijft het belang van vaardige werknemers, en zet met het Actieplan groene- en digitale banen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al in op opleidingen die de energietransitie ondersteunen. Daarnaast steunt het kabinet acties gericht op versterken en verduurzamen van Europese </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7F7CFC42">
-[...8 lines deleted...]
-        <w:t>Infrastructure</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="7F7CFC42">
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en productiecapaciteit. De acties uit het actieplan van de Commissie sluiten aan bij de doelstellingen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net-Zero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NZIA), die mede het versterken van de productie van schone elektriciteitstechnologieën tot doel heeft. Zo worden tegelijk vraag en aanbod van elektriciteitstechnologieën gestimuleerd. Tot slot ziet het kabinet de aangekondigde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Electrification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Action Plan Alliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>als een mogelijke manier om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de samenwerking tussen overheden, industrie en andere stakeholders verder te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="78902391" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4CB172A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie zet in hoofdstuk 6 in op het bevorderen van elektrificatie op mondiaal niveau als onderdeel van de internationale klimaatstrategie en geeft aan zich te hebben aangesloten bij het </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="7F7CFC42">
-[...8 lines deleted...]
-        <w:t>Regulation</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Electrify</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="7F7CFC42">
-[...26 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0A104B7B">
-[...95 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Now</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7B06FBFD">
-[...454 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...200 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidR="606C418C">
-[...1171 lines deleted...]
-    <w:p w:rsidRPr="00FD0CBD" w:rsidR="00FD0CBD" w:rsidP="00FD0CBD" w:rsidRDefault="009B3EED" w14:paraId="7013A988" w14:textId="77777777">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Commissie wil binnen dit initiatief een brede coalitie van landen bouwen die gecommitteerd zijn aan mondiale schone elektrificatie. Deze ambitie bouwt voort op het COP28-doel om hernieuwbare energiecapaciteit globaal per 2030 te verdriedubbelen en het nieuwe doel van het COP31-voorzitterschap om per 2035 35% elektrificatie te bereiken. Het kabinet vindt het van belang om tijdens de COP31 positief momentum te houden voor elektrificatie en om samen met de Europese Commissie en andere EU-lidstaten eensgezind op te trekken op dit thema binnen een mondiale kopgroep. Nederland staat positief tegenover de gedachte om te komen tot een wereldwijd doel van deze orde, gezien het belang in internationaal verband tot ambitieuze afspraken te komen. Nederland verzoekt wel om een nadere toelichting op de concrete invulling van dat doel, en de landen waarmee zou kunnen worden opgetrokken om dat te verwezenlijken. Ook moet verhelderd worden hoe dit zich verhoudt tot het voorgestelde Europese indicatieve Europese elektrificatiedoel van 46% in 2040.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="4E875531" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Eerste </w:t>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Eerste inschatting van krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="38DC1650" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De meerderheid van de lidstaten verwelkomt de doelrichting van het actieplan en deelt de inschatting van de Commissie dat elektrificatie, naast andere </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>inschatting</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>decarbonisatieopties</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> van </w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals energiebesparing, duurzame brandstoffen, groen gas, waterstof en Carbon </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>rachtenveld</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Capture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">actieplan en deelt de inschatting van de Commissie dat elektrificatie, naast andere </w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="04D0F738">
-[...6 lines deleted...]
-        <w:t>decarbonisatieopties</w:t>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="04D0F738">
-[...173 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Storage (CCS), een belangrijke rol speelt voor de verduurzaming. Tot nu toe hebben slechts enkele lidstaten hun positie ten aanzien van een indicatief Europees doel voor elektrificatie kenbaar gemaakt. Deze lidstaten hebben voorzichtige steun uitgesproken voor de introductie van een dergelijk doel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="6E50C8E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2C388849" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="009513C7" w:rsidP="0064352A" w:rsidRDefault="009513C7" w14:paraId="50047DFC" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment van schrijven is de positie van het Europees Parlement op het actieplan nog niet duidelijk. Het Europees Parlement steunt in het algemeen het belang van elektrificatie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0FD112E4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00F54AFF" w:rsidP="000D01B7" w:rsidRDefault="00FD0CBD" w14:paraId="57621A17" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="62CE7B69" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grondhouding ten aanzien van bevoegdheid, subsidiariteit, proportionaliteit, financiële gevolgen en gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="26614908" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...139 lines deleted...]
-    <w:p w:rsidR="00FD0CBD" w:rsidP="00FD0CBD" w:rsidRDefault="00FD0CBD" w14:paraId="698FD39F" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="7D3B823B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="005640DB" w:rsidP="005640DB" w:rsidRDefault="00701958" w14:paraId="2BBBDA2B" w14:textId="53B7BED8">
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="6F0018D4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...87 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00A34501" w:rsidP="005640DB" w:rsidRDefault="00A34501" w14:paraId="7D0A9C91" w14:textId="60AD77D7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als onderdeel van de toets of de EU mag optreden conform de EU-verdragen toetst het kabinet of de EU handelt binnen de grenzen van de bevoegdheden die haar door de lidstaten in de EU-verdragen zijn toegedeeld om de daarin bepaalde doelstellingen te verwezenlijken. De grondhouding van het kabinet ten aanzien van de bevoegdheid is positief. Zowel op het gebied van energie als ook op het terrein van de interne markt is sprake van een gedeelde bevoegdheid van de EU en de lidstaten (artikel 4, tweede lid, onder i, VWEU) en (artikel 4, tweede lid, onder a, VWEU). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="71C55F8B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00FD0CBD" w:rsidP="00FD0CBD" w:rsidRDefault="00FD0CBD" w14:paraId="1B254F34" w14:textId="172D89E5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3BEF524E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="00701958" w:rsidP="006863EB" w:rsidRDefault="00701958" w14:paraId="786D853B" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Subsidiariteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="67354915" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E60299">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Als onderdeel van de toets of de EU mag optreden conform de EU-verdragen toetst het kabinet de subsidiariteit van het optreden van de Commissie. Dit houdt in dat het kabinet op de gebieden die niet onder de exclusieve bevoegdheid van de Unie vallen of wanneer sprake is van een voorstel dat gezien zijn aard enkel door de EU kan worden uitgeoefend, toetst of het overwogen optreden niet voldoende door de lidstaten op centraal, regionaal of lokaal niveau kan worden verwezenlijkt, maar vanwege de omvang of de gevolgen van het overwogen optreden beter door de Unie kan worden bereikt (het subsidiariteitsbeginsel).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00701958" w:rsidP="00A34501" w:rsidRDefault="00701958" w14:paraId="3F123E1B" w14:textId="77777777">
-[...170 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="0241A72A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2BB6A564" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De grondhouding van het kabinet ten aanzien van de subsidiariteit is positief. Het voorstel heeft tot doel elektrificatie in de EU te bevorderen, afhankelijkheid van fossiele brandstoffen te verminderen, de energiezekerheid te versterken, energiekosten te verlagen en de Europese productie van schone technologieën te versterken. Gezien het grensoverschrijdende karakter van deze opgave en de vergevorderde integratie van de energiemarkt kan dit onvoldoende door de lidstaten op centraal, regionaal of lokaal niveau worden verwezenlijkt. Door een gecoördineerde Europese aanpak om de randvoorwaarden voor elektrificatie te verbeteren wordt het gelijke speelveld verbeterd en belemmeringen op de interne markt voor de grensoverschrijdende handel van energie weggenomen. Om die redenen is optreden op het niveau van de EU gerechtvaardigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="18F3AA7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00FD0CBD" w:rsidP="00FD0CBD" w:rsidRDefault="00FD0CBD" w14:paraId="2E957C74" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="56DFB6D4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Proportionaliteit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="5F75B8CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Als onderdeel van de toets of de EU mag optreden conform de EU-verdragen toetst het kabinet of de inhoud en vorm van het optreden van de Unie niet verder gaan dan wat nodig is om de doelstellingen van de EU-verdragen te verwezenlijken (het proportionaliteitsbeginsel). </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A438B" w:rsidR="00BB4FF0">
-[...31 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet ten aanzien van de proportionaliteit is positief. Het voorstel heeft tot doel elektrificatie in de EU te bevorderen, afhankelijkheid van fossiele brandstoffen te verminderen, de energiezekerheid te versterken, energiekosten te verlagen en de Europese productie van schone technologieën te versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D54B20" w:rsidR="00D54B20">
-[...75 lines deleted...]
-    <w:p w:rsidR="002B6A9E" w:rsidP="002B6A9E" w:rsidRDefault="00FD0CBD" w14:paraId="098C9E4B" w14:textId="2F9903B0">
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ter bevordering van elektrificatie helpt het voorgestelde optreden, namelijk door het verkleinen van de prijskloof tussen elektriciteit en fossiele energie, het verlagen van de initiële kosten voor elektrificatie, het bevorderen van toegang tot infrastructuur, het versnellen van innovatie, en het versterken van de waardeketen en productiecapaciteit. Bovendien gaat het voorgestelde optreden niet verder dan noodzakelijk, omdat het bieden van een beleidskader en strategische visie op het bevorderen van elektrificatie nog wel voldoende ruimte laat aan de EU-lidstaten om hier op bepaalde punten nationaal invulling aan te geven en verdere uitwerking daarvan mede vorm te geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="423FB637" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="213E2DBB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...134 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="006810FB" w:rsidP="00FD0CBD" w:rsidRDefault="006810FB" w14:paraId="3C1AD64A" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Financiële gevolgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="696D18ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De mededeling heeft geen directe financiële gevolgen. Nederland is van mening dat de benodigde EU-middelen gevonden dienen te worden binnen de in de Raad afgesproken financiële kaders van de EU-begroting 2021-2027 en dat deze moeten passen bij een prudente ontwikkeling van de jaarbegroting. De toekomstige voorstellen kennen mogelijk wel financiële gevolgen, afhankelijk van de precieze invulling van deze voorstellen. Eventuele budgettaire gevolgen voor de Rijksbegroting worden ingepast op de begroting van het beleidsverantwoordelijke departement, conform de regels van de budgetdiscipline. Het kabinet wil niet vooruitlopen op de integrale afweging van middelen na 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="19622C91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="665482CD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...49 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00D677A5" w:rsidP="008F1661" w:rsidRDefault="00D677A5" w14:paraId="42E0347A" w14:textId="0E2E1FDD">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="532AE14A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00FA76A0" w:rsidP="008F1661" w:rsidRDefault="00FA76A0" w14:paraId="60EEA315" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het actieplan zelf heeft geen directe gevolgen voor de regeldruk. In het actieplan kondigt de Commissie nieuwe regelgeving aan. Over het daadwerkelijke effect kan nog geen inschatting worden gegeven. Voor de verdere uitwerking van de aangekondigde voorstellen zal het kabinet bij de Commissie aandringen op het uitvoeren van gedegen impact-assessments, zodat de regeldruk in kaart kan worden gebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="2F11C686" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00FA76A0" w:rsidP="006863EB" w:rsidRDefault="5323EBE2" w14:paraId="1F995561" w14:textId="53C910FB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="57F9D912" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...67 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00FA76A0" w:rsidP="008F1661" w:rsidRDefault="00FA76A0" w14:paraId="6D19C726" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De geschatte effecten op het Europese concurrentievermogen zijn positief, indien de aangekondigde maatregelen gericht op het bevorderen van elektrificatie, het verlagen van de energiekosten en het bevorderen van de Europese productie van schone technologieën het gewenste effect hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="270971F0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00F94F3B" w:rsidP="008F1661" w:rsidRDefault="00630CC8" w14:paraId="2F0595D0" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="3064DB55" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...88 lines deleted...]
-    <w:p w:rsidRPr="005A438B" w:rsidR="00F54AFF" w:rsidP="008F1661" w:rsidRDefault="00630CC8" w14:paraId="6C9BA6ED" w14:textId="4DC58ED6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel draagt bij aan de weerbaarheid van de EU, door de veerkracht te vergroten in het geval van een mogelijke toekomstige energiecrisis en leveringszekerheid te verbeteren. De twee recente energiecrises legden de importafhankelijkheid van fossiele energie bloot. De gevolgen van risicovolle strategische afhankelijkheden in het energiesysteem kunnen groot zijn, zowel op het vlak van nationale veiligheid als voor de betaalbaarheid en leveringszekerheid van energie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="283F08DF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00EF5B28" w:rsidR="00F54AFF" w:rsidP="003974A2" w:rsidRDefault="00120BC9" w14:paraId="38737594" w14:textId="4132CFF1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De energietransitie biedt goede kansen om als Nederland onze risicovolle afhankelijkheden te verminderen. De mededeling is daarom ook een antwoord op de huidige en eventuele toekomstige geopolitieke uitdagingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="1544274F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00365243" w:rsidR="00844C31" w:rsidP="00844C31" w:rsidRDefault="00844C31" w14:paraId="72A4C26F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00EF5B28" w:rsidR="00F54AFF" w:rsidSect="00862967">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w:rsidRPr="00365243" w:rsidR="00FE0FA3" w:rsidP="00844C31" w:rsidRDefault="00FE0FA3" w14:paraId="461D0939" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00365243" w:rsidR="00FE0FA3">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79C04635" w14:textId="77777777" w:rsidR="00D906E7" w:rsidRDefault="00D906E7">
+    <w:p w14:paraId="40D297F3" w14:textId="77777777" w:rsidR="00F879E6" w:rsidRDefault="00F879E6" w:rsidP="00844C31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51E2EBBC" w14:textId="77777777" w:rsidR="00D906E7" w:rsidRDefault="00D906E7">
+    <w:p w14:paraId="520B28C7" w14:textId="77777777" w:rsidR="00F879E6" w:rsidRDefault="00F879E6" w:rsidP="00844C31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Tms Rmn">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...67 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...76 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0633586A" w14:textId="77777777" w:rsidR="00D906E7" w:rsidRDefault="00D906E7">
+    <w:p w14:paraId="2FA3E815" w14:textId="77777777" w:rsidR="00F879E6" w:rsidRDefault="00F879E6" w:rsidP="00844C31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2128CC27" w14:textId="77777777" w:rsidR="00D906E7" w:rsidRDefault="00D906E7">
+    <w:p w14:paraId="4DB6C6D3" w14:textId="77777777" w:rsidR="00F879E6" w:rsidRDefault="00F879E6" w:rsidP="00844C31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...9 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="35C41A21" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> Non-Paper EU Energy Framework beyond 2030 – Priorities of the Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2B3CEE" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="0074434E" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="78CD413C" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-26, 31 305, nr. 541</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="754CA5A3" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In de binnenvaart vormt elektrificatie richting 2050 de hoofdroute. In de </w:t>
       </w:r>
-      <w:r w:rsidR="006B4762" w:rsidRPr="006863EB">
+      <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>lucht- en</w:t>
       </w:r>
-      <w:r w:rsidR="006B4762" w:rsidRPr="006863EB">
+      <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> zeevaart heeft elektrificatie betrekking op voorzieningen voor walstroom en op elektrisch varen en vliegen op korte afstanden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="187B4E63" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-26, 31 305, nr. 537</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="4D7ADC4B" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Actieagenda Elektrificatie Industrie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7D620927" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="00EC55B7" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F16A6" w:rsidRPr="006863EB">
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-26, 31 209, nr. 266</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="35060A31" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="00990365" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006863EB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kamerstukken II, 2025-26, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00560EAD" w:rsidRPr="006863EB">
+        <w:t xml:space="preserve"> Zie apart BNC-fiche Verordening netwerktarieven en energiebelasting</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="43C1B85E" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>31 209, nr. 266</w:t>
-[...12 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="04D0F738" w:rsidRPr="006863EB">
+      <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zie apart BNC-fiche Verordening netwerktarieven en energiebelasting</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Klimaat en Groene Groei (2025), </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00365243">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.rijksoverheid.nl/documenten/2025/10/31/uitfaseerplan-fossiele-brandstofsubsidies"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006863EB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:footnoteRef/>
+        <w:t>Uitfaseerplan fossiele brandstofsubsidies.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ministerie van Klimaat en Groene Groei (2025)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC01BA" w:rsidRPr="006863EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="79CABB52" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="00DB4F22" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DB4F22">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576DAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006863EB">
+        <w:t xml:space="preserve">Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>regulatory sandbox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576DAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="006863EB">
+        <w:t xml:space="preserve"> betreft een tijdelijke versoepeling van regelgeving. Hiermee krijgen innovaties de ruimte om makkelijker te worden getest in de buitenwereld of in een digitale omgeving. De tijdelijke versoepeling van regelgeving is altijd beperkt in tijd en reikwijdte. Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>living lab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576DAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> is een samenwerking tussen bedrijven, verschillende overheden en onderzoeksorganisaties om kennis te delen en informatie te verzamelen over hoe een innovatie, zoals bidirectioneel laden, in de praktijk werk</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00576DAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een </w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="00576DAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> betreft een tijdelijke versoepeling van regelgeving. Hiermee krijgen innovaties de ruimte om makkelijker te worden getest in de buitenwereld of in een digitale omgeving. De tijdelijke versoepeling van regelgeving is altijd beperkt in tijd en reikwijdte. Een </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00576DAF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="71813C6F" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is een samenwerking tussen bedrijven, verschillende overheden en onderzoeksorganisaties om kennis te delen en informatie te verzamelen over hoe een innovatie, zoals bidirectioneel laden, in de praktijk werk</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="006863EB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00576DAF">
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-25, 29 544, nr. 1283</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="05F87413" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="006863EB" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006863EB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006863EB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...82 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Aangesloten zijn Australië, Brazilië, Canada, Ethiopië, Filipijnen, Turkije, Verenigd Koninkrijk, Zuid-Korea en de Europese Commissie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF7EEFE" w14:textId="2CD6695C" w:rsidR="002B6286" w:rsidRPr="002B6286" w:rsidRDefault="002B6286">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2789B939" w14:textId="77777777" w:rsidR="00844C31" w:rsidRPr="002B6286" w:rsidRDefault="00844C31" w:rsidP="00844C31">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1EFA1DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B59814B4"/>
+    <w:lvl w:ilvl="0" w:tplc="150E1B3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...2 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="284" w:legacyIndent="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Spreekpunten"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn" w:hint="default"/>
-[...3 lines deleted...]
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...4 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="284" w:legacyIndent="0"/>
+    <w:lvl w:ilvl="1" w:tplc="25A8F248">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn" w:hint="default"/>
-[...116 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04711D05"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2E10A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D4D0AEE8"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+    <w:tmpl w:val="35DE0876"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0E5FF0"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="601F4847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="936CFABA"/>
-    <w:lvl w:ilvl="0" w:tplc="496AF05E">
+    <w:tmpl w:val="A9188798"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F4FE6B1E">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FA5668B6">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="690A1CF6">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="665EAEAC">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6AD25FC0">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E51E5584">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3190D2D6">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E196E278">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1020" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A31381F"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F81549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD86BB62"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="76B43EAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...112 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D884D7D"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FF33D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0EB20DE2"/>
-[...1026 lines deleted...]
-    <w:tmpl w:val="001EFEB6"/>
+    <w:tmpl w:val="ED628B70"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14558,13864 +4173,342 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...3018 lines deleted...]
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="1" w16cid:durableId="65032477">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1992903624">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="1922136658">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="36787004">
-[...65 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1234849174">
+  <w:num w:numId="3" w16cid:durableId="791631190">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="962612239">
-[...14 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="1260988695">
+  <w:num w:numId="4" w16cid:durableId="2091656024">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="507257726">
-[...54 lines deleted...]
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="5" w16cid:durableId="584843795">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...12 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FB216B"/>
-[...10470 lines deleted...]
-    <w:rsid w:val="7FF27F31"/>
+    <w:rsidRoot w:val="00844C31"/>
+    <w:rsid w:val="000A44EF"/>
+    <w:rsid w:val="000C4845"/>
+    <w:rsid w:val="002D5697"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F5C67"/>
+    <w:rsid w:val="003101D5"/>
+    <w:rsid w:val="00365243"/>
+    <w:rsid w:val="00506C7D"/>
+    <w:rsid w:val="00844C31"/>
+    <w:rsid w:val="008866A0"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A10A1D"/>
+    <w:rsid w:val="00A7790E"/>
+    <w:rsid w:val="00DA5177"/>
+    <w:rsid w:val="00DD617F"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E958F1"/>
+    <w:rsid w:val="00F879E6"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A500E21"/>
+  <w14:docId w14:val="48B75297"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3EA12A9D-A756-41BD-9FD3-178D2BD3D20E}"/>
+  <w15:docId w15:val="{4DC812ED-CD72-4C99-B1DB-F3FD6B573DAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -28564,771 +4657,742 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="560"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="280"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading3"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="20"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MacroText">
-    <w:name w:val="macro"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:tabs>
-[...42 lines deleted...]
-      <w:ind w:right="-5670"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:spacing w:before="60"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:ind w:left="284" w:hanging="284"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00844C31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming2">
-[...26 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-[...6 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelkopregel">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240"/>
-[...16 lines deleted...]
-      <w:ind w:left="3969"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-      <w:sz w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00844C31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardAnderhalf">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00844C31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00844C31"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
+    <w:rsid w:val="00844C31"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="000D01B7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spreekpunten">
+    <w:name w:val="Spreekpunten"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00844C31"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00A57FAE"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...55 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292A51"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003101D5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00373818"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003101D5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003101D5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...5 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003101D5"/>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...40 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365243"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52026DC0595" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...92 lines deleted...]
-</t:Tasks>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52026DC0595" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -29336,54 +5400,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -29536,206 +5600,66 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>22754</ap:Characters>
+  <ap:Pages>13</ap:Pages>
+  <ap:Words>4238</ap:Words>
+  <ap:Characters>23314</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>189</ap:Lines>
-  <ap:Paragraphs>53</ap:Paragraphs>
+  <ap:Lines>194</ap:Lines>
+  <ap:Paragraphs>54</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>26838</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>27498</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-16T10:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ga509c7afcac4f5cb939db754ffece25">
-    <vt:lpwstr>UNCLASSIFIED|d92c6340-bc14-4cb2-a9a6-6deda93c493b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="nf4434b3fae540fe847866e45672fb3a">
-[...110 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="BZDossierSendTo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>