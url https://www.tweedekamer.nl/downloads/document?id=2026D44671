--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,5497 +1,1393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D22441" w:rsidP="00810C93" w:rsidRDefault="00A302CA" w14:paraId="2653FCF6" w14:textId="634E24A6">
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00475B0F" w:rsidRDefault="00297277" w14:paraId="04D674D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F" w:rsidR="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F" w:rsidR="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F" w:rsidR="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00475B0F" w:rsidP="004474D9" w:rsidRDefault="00475B0F" w14:paraId="18D9CDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1249</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00475B0F" w:rsidP="00810C93" w:rsidRDefault="00475B0F" w14:paraId="5C962A7C" w14:textId="1EC798B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00475B0F" w:rsidP="00810C93" w:rsidRDefault="00475B0F" w14:paraId="45A9FCE3" w14:textId="4C696AED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00810C93" w:rsidRDefault="00297277" w14:paraId="7703CB55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00810C93" w:rsidRDefault="00297277" w14:paraId="38C19079" w14:textId="0BB9EE9E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 12 en 13 oktober 2026 vindt de informele Telecomraad plaats in Limerick, Ierland. Ik zal aan deze Raad deelnemen. In deze brief vindt u de geannoteerde agenda met daarin een beschrijving van de onderwerpen waarover een beleidsdebat zal plaatsvinden en de Nederlandse inzet op deze onderwerpen. Ook informeer ik u in deze brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>over de voortgang van de onderhandelingen over de digitale omnibussen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00C82AFE" w:rsidRDefault="00D22441" w14:paraId="3D5F544D" w14:textId="77777777">
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00C82AFE" w:rsidRDefault="00297277" w14:paraId="74D05383" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D60839" w:rsidP="00D60839" w:rsidRDefault="00D60839" w14:paraId="13A1A63E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00810C93" w:rsidRDefault="00297277" w14:paraId="7720B575" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00D60839" w:rsidRDefault="00297277" w14:paraId="3CDE46DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E70951" w:rsidP="00D60839" w:rsidRDefault="00E70951" w14:paraId="63186C45" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002E1919" w:rsidRDefault="00475B0F" w14:paraId="5D3B9652" w14:textId="3707A7B9">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00D60839" w:rsidR="00D60839" w:rsidP="00D60839" w:rsidRDefault="00D60839" w14:paraId="3B735D9C" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F" w:rsidR="00297277">
+        <w:t>taatssecretaris van Economische Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00475B0F" w:rsidP="00475B0F" w:rsidRDefault="00475B0F" w14:paraId="3F3DFB42" w14:textId="166E0CFC">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="002E1919" w:rsidP="002E1919" w:rsidRDefault="00D60839" w14:paraId="59424449" w14:textId="6A77F068">
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:t xml:space="preserve">W.J.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:t>Aerdts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00475B0F" w:rsidP="002E1919" w:rsidRDefault="00475B0F" w14:paraId="70C61CBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="002E1919" w:rsidRDefault="002E1919" w14:paraId="164EB79A" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidRDefault="00297277" w14:paraId="5202A6A6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B33D1E" w:rsidR="002E1919" w:rsidP="002E1919" w:rsidRDefault="00A5243C" w14:paraId="2B773C6A" w14:textId="0101555F">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002E1919" w:rsidRDefault="00297277" w14:paraId="4AC0067F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Beleidsdebat </w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:t>Beleidsdebat Digital Networks Act: uitfasering van kopernetwerken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="0061590B" w:rsidRDefault="00297277" w14:paraId="43C607F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="279" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="692D6682">
-        <w:rPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Toelichting agendapunt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...88 lines deleted...]
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="0061590B" w:rsidP="000C29AE" w:rsidRDefault="7B2DFF20" w14:paraId="6D984AE5" w14:textId="1A45E9DB">
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de agenda van de informele Telecomraad staat een beleidsdebat over de voorgestelde bepalingen in de verordening betreffende digitale netwerken (Digital Networks Act; DNA) over de afschakeling van kopernetwerken voor breedbanddiensten. In de DNA wordt voorgesteld dat EU-lidstaten uiterlijk in 2035 de uitfasering van kopernetwerken hebben voltooid in bepaalde geografisch afgebakende gebieden. Voorwaarde hiervoor is dat deze afschakeling pas mag plaatsvinden wanneer vrijwel alle adressen in dat gebied door glasvezel zijn ontsloten. Voor de overige adressen geldt dat er betaalbare, kwalitatief vergelijkbare alternatieven voor koperdiensten beschikbaar moeten zijn. Hiervoor moet elke lidstaat een nationaal transitieplan naar glasvezel opstellen. Aanbieders van breedbanddiensten zijn verplicht uitfaseringsplannen op te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="000C29AE" w:rsidRDefault="00297277" w14:paraId="1F2C2955" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nederlandse positie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="0061590B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="0061590B">
-[...87 lines deleted...]
-      <w:r w:rsidR="00334B5E">
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het doel van de Europese Commissie van EU-brede </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gigabit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-dekking in 2030 voor het versterken van de economische groei in de EU en het verstevigen van haar concurrentiepositie in de wereld. Het (verplicht) uitfaseren van kopernetwerken kan daaraan bijdragen. Tegelijkertijd signaleert het kabinet als aandachtspunt de eenzijdige inzet in het DNA-voorstel op glasvezel als enige vaste-dragertechnologie voor de vervanging van kopernetwerken en het behalen van de Europese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gigabit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-doelstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="0061590B">
-[...136 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook andere technologieën, zoals kabelnetwerken, kunnen immers bijdragen aan het behalen van deze doelstelling. Daarnaast plaatst het kabinet een kanttekening bij de proportionaliteit van de maatregelen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koperuitfasering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de bijkomende administratieve verplichtingen van transitie- en uitfaseringsplannen in lidstaten zoals Nederland waar glasvezelnetwerken nagenoeg landelijk dekkend zijn en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gigabit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-doelstelling nagenoeg is gehaald. Dit zal ik namens Nederland inbrengen tijdens de informele Telecomraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002E1919" w:rsidRDefault="00297277" w14:paraId="7C3A67DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="34C08AC1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is onder lidstaten brede steun voor de doelstelling van de Europese Commissie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...49 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestaan bij meerdere lidstaten zorgen over de uitwerking van de bepalingen. Zo pleiten meerdere lidstaten voor een focus op kwaliteit in plaats van een specifieke technologie. Verder zijn er zorgen over de verhoging van administratieve lasten als gevolg van deze bepalingen. Meerdere lidstaten willen daarbij helemaal geen verplichtingen rondom de afschakeling van kopernetwerken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002E1919" w:rsidRDefault="00297277" w14:paraId="4C7AEB64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...44 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Beleidsdebat Digital Networks Act: toegangsregulering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="3D23E10A" w:rsidRDefault="00297277" w14:paraId="38A1D106" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Toelichting agendapunt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="002606BA" w:rsidP="002606BA" w:rsidRDefault="2C56B696" w14:paraId="0411D726" w14:textId="065F2BEC">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="002606BA" w:rsidP="00526063" w:rsidRDefault="740B059B" w14:paraId="12469EC0" w14:textId="088C815A">
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002606BA" w:rsidRDefault="00297277" w14:paraId="32DCAC58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast staat een beleidsdebat over de bepalingen over toegangsregulering in de DNA op de agenda van de informele Telecomraad. Toegangsregulering is een bestaand wettelijk kader in de Europese Telecomcode, die in Nederland is geïmplementeerd in de Telecomwet. Het geeft nationale toezichthouders zoals de ACM de bevoegdheid om maatregelen op te leggen, zoals ex-ante toegangsverplichtingen, wanneer wordt geconcludeerd dat een onderneming aanmerkelijke marktmacht (AMM) heeft in elektronische communicatiemarkten. Het DNA-voorstel integreert grotendeels deze bestaande bepalingen uit de Europese Telecomcode ten aanzien van toegangsregulering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002606BA" w:rsidRDefault="00297277" w14:paraId="56CC8BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00526063" w:rsidRDefault="00297277" w14:paraId="00165DCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nederlandse positie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="002606BA" w:rsidP="002606BA" w:rsidRDefault="002606BA" w14:paraId="713C4A70" w14:textId="7E6F46DC">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="00E572C3">
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="002606BA" w:rsidRDefault="00297277" w14:paraId="7518B2DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet hecht veel waarde aan het bestaande kader van ex-ante toegangsregulering omdat het waarborgen van effectieve mededinging in de telecomsector bijdraagt aan de uitrol van hoogwaardige breedbandnetwerken en betaalbaarheid voor eindgebruikers. Deze positie heeft het kabinet vorig jaar actief uitgedragen in het non-paper Digitale Connectiviteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...39 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet steunt daarom het behoud van de mogelijkheid tot toegangsregulering voor aanbieders van breedbanddiensten met AMM in het DNA-voorstel. Het kabinet zal zich ervoor inzetten dat waarborgen voor effectieve mededinging in het DNA-voorstel behouden blijven en zal dit standpunt uitdragen tijdens het beleidsdebat in de informele Telecomraad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00A5243C" w:rsidRDefault="00297277" w14:paraId="55858243" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="002606BA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>Het merendeel van de lidstaten erken</w:t>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:t>Het merendeel van de lidstaten erkent het belang van effectieve mededinging in markten voor elektronische communicatienetwerken. De verwachting is dat het merendeel van de lidstaten eveneens steun zal uitspreken voor het behoud van het systeem van ex-ante toegangsregulering in het DNA-voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="00A5243C" w:rsidP="00A5243C" w:rsidRDefault="00A5243C" w14:paraId="5C72C0AF" w14:textId="2C958B3B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00A5243C" w:rsidRDefault="00297277" w14:paraId="7DE3248B" w14:textId="76E04774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...44 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Lunchdebat satellieten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidDel="00FE6AEC" w:rsidP="3D23E10A" w:rsidRDefault="00297277" w14:paraId="62225DC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Toelichting agendapunt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="00BD26A4" w:rsidP="00526063" w:rsidRDefault="00321E1F" w14:paraId="20A089D4" w14:textId="41DA9623">
-[...246 lines deleted...]
-    <w:p w:rsidR="00A73725" w:rsidP="00117FB3" w:rsidRDefault="00A73725" w14:paraId="785D6B84" w14:textId="77777777">
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00526063" w:rsidRDefault="00297277" w14:paraId="5B74439A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het lunchdebat gaat over satellieten, met naar verwachting een discussie over het op 27 mei jl. gepubliceerde Commissievoorstel voor de 2 GHz-band voor mobiele satellietdiensten. Het voorstel vervangt het Commissiebesluit uit 2008 dat in 2027 afloopt en presenteert een nieuw kader om in te spelen op geopolitieke ontwikkelingen sinds 2008. De Europese Commissie stelt een EU-breed selectie- en vergunningsstelsel voor met een verdeling van de 2 GHz-frequentieband in drie delen. Eén derde is bedoeld voor overheidsgebruik, waarop een Europese operator verantwoordelijk zal zijn voor kritieke communicatie, beveiliging en defensie. Ook zal de operator zorgen voor integratie met de huidige en toekomstige mogelijkheden van de infrastructuur van het IRIS²-programma voor veilige connectiviteit van de Unie. De overige frequentieruimte is voor commercieel gebruik, met een reservering voor Europese bedrijven. Met deze verdeling wil de Europese Commissie veilige connectiviteit binnen de EU versterken en Europese innovatie stimuleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00117FB3" w:rsidRDefault="00297277" w14:paraId="714D34D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nederlandse positie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="13091E7B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Zoals met uw Kamer gedeeld in het BNC-fiche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="00C419C4">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="00C419C4">
-[...79 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is Nederland overwegend positief over het Commissievoorstel omdat het bijdraagt aan het realiseren van de doelstelling van een doelmatig frequentiegebruik. Het kabinet ziet dat satellieten een steeds belangrijkere rol spelen voor veiligheid, weerbaarheid, economische veiligheid en digitale infrastructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="00291AC6">
-[...150 lines deleted...]
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="00BD26A4" w:rsidP="00C419C4" w:rsidRDefault="00BD26A4" w14:paraId="18C99BE4" w14:textId="77777777">
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij is IRIS² een belangrijk Europees programma voor beveiligde, robuuste en wereldwijde communicatie. Het kabinet beoordeelt het voorstel voor het commerciële gebruik van de 2GHz-frequentieband vanuit het streven tot het stimuleren van innovatie en effectieve mededinging. De voorgestelde vereisten rondom vestiging in de EU moeten verenigbaar zijn met de internationale juridische verplichtingen van de EU, waaronder van de Wereldhandelsorganisatie (WTO) en voortkomend uit EU-handelsakkoorden met derde landen. Dit zal ik tijdens de aankomende informele telecomraad uitdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00C419C4" w:rsidRDefault="00297277" w14:paraId="39F0FF3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00B223EE" w:rsidRDefault="00297277" w14:paraId="6D7C869F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Krachtenveld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00EF21CB" w:rsidR="008057D4">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is onder lidstaten overeenstemming over de hoofdlijnen van het voorstel, inclusief de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> verdeling van de frequentieband in drie delen en de keuze om hierbij een deel van de frequentieband te reserveren voor Europese bedrijven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="00A5243C" w:rsidRDefault="00A5243C" w14:paraId="0B4E0FC6" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00A5243C" w:rsidRDefault="00297277" w14:paraId="4DBA5C82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voortgang onderhandelingen Omnibus Digitaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="00764254" w:rsidP="00764254" w:rsidRDefault="00764254" w14:paraId="1CA5D50B" w14:textId="77777777">
-[...45 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana"/>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidP="00F95436" w:rsidRDefault="00297277" w14:paraId="073F7199" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Middels deze brief informeer ik uw Kamer conform de informatieafspraken nader over de ontwikkelingen op de Omnibus Digitaal. Zoals ik uw Kamer eerder heb geïnformeerd is het deze zomer onder het Cypriotische voorzitterschap niet gelukt om een Raadscompromis te bereiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is op dit moment nog niet duidelijk wat de exacte impact is van deze ontwikkelingen op het bereiken van de Nederlandse inzet. De bezwaren van de lidstaten in de blokkerende minderheid tegen het voorgestelde compromis zien met name op de onderdelen van de omnibus die de Algemene Verordening Gegevensbescherming (AVG) wijzigen. De lidstaten lijken daarbij niet volledig eensgezind in hun bezwaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00297277" w:rsidRDefault="00297277" w14:paraId="27D05F70" w14:textId="3A255DC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt de komende tijd verder onderhandeld onder het Ierse voorzitterschap. Het Ierse voorzitterschap streeft ernaar om spoedig tot een Raadscompromis te komen en heeft aangegeven zich met name te richten op de onderdelen van de Omnibus Digitaal die de AVG en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ePrivacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-richtlijn wijzigen. Het kabinet blijft zich ervoor inzetten dat de omnibus de bestaande digitale wetgeving versimpelt, verduidelijkt en stroomlijnt. Daarbij blijft het een belangrijke voorwaarde dat de doelen en ambities van de digitale wetgeving overeind blijven, zeker als het gaat om de bescherming van grondrechten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="640FDBE6" w:rsidR="0061762D">
-[...159 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het kabinet zal zich in het vervolg van de Raadsonderhandelingen ervoor blijven inspannen het compromis zoveel mogelijk in lijn te brengen met de kabinetsinzet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF21CB" w:rsidR="3A7B4FEA" w:rsidRDefault="3A7B4FEA" w14:paraId="6E29CB63" w14:textId="2265B121">
-[...13 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00475B0F" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="7FEA0B1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00475B0F" w:rsidR="00FE0FA3" w:rsidSect="00E62C7C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11800698" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7">
+    <w:p w14:paraId="3F8972CD" w14:textId="77777777" w:rsidR="009412EE" w:rsidRDefault="009412EE" w:rsidP="00297277">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7789B2E2" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EABABE9" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7">
+    <w:p w14:paraId="5BD598EC" w14:textId="77777777" w:rsidR="009412EE" w:rsidRDefault="009412EE" w:rsidP="00297277">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEEF278" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...56 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B6DA815" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13EFD6BC" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00297277" w:rsidRDefault="00297277" w:rsidP="00297277">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="367812E0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="708C5702" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00297277" w:rsidRDefault="00297277" w:rsidP="00297277">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3778E1BC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B47A52C" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00297277" w:rsidRDefault="00297277" w:rsidP="00297277">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3636E7D6" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7">
+    <w:p w14:paraId="74F68981" w14:textId="77777777" w:rsidR="009412EE" w:rsidRDefault="009412EE" w:rsidP="00297277">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7368D262" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C54DF23" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7">
+    <w:p w14:paraId="50DDFE9C" w14:textId="77777777" w:rsidR="009412EE" w:rsidRDefault="009412EE" w:rsidP="00297277">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0108E6" w14:textId="77777777" w:rsidR="006F6BF7" w:rsidRDefault="006F6BF7"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="75C24B5D" w14:textId="42AC80B7" w:rsidR="00334B5E" w:rsidRDefault="00334B5E">
+    <w:p w14:paraId="5EAA26C3" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00475B0F" w:rsidRDefault="00297277">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E139DE">
-        <w:rPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E139DE">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>22 112, nr. 4281</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="409DF74F" w14:textId="13BC849B" w:rsidR="00297277" w:rsidRPr="00475B0F" w:rsidRDefault="00297277">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2024-25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>21501-33, nr. 1130.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="07255DD5" w14:textId="752877FB" w:rsidR="00297277" w:rsidRPr="00475B0F" w:rsidRDefault="00297277" w:rsidP="00C419C4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-26, 22 112, nr. 4401 </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3F8D5679" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00475B0F" w:rsidRDefault="00297277" w:rsidP="00B07A96">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2024-25, 24 446, nr. 90</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2C3B2C3C" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00475B0F" w:rsidRDefault="00297277" w:rsidP="2A690DCA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...93 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken</w:t>
       </w:r>
-      <w:r w:rsidR="00B223EE">
-[...9 lines deleted...]
-        <w:t>26, 22112, nr. 4382</w:t>
+      <w:r w:rsidRPr="00475B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II, 2025-26, 22112, nr. 4382</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...658 lines deleted...]
-  <w:p w14:paraId="7AF901ED" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="587FA6B9" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00297277" w:rsidRDefault="00297277" w:rsidP="00297277">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="139BCD11" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00297277" w:rsidRDefault="00297277" w:rsidP="00297277">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="489F0AE7" w14:textId="77777777" w:rsidR="00297277" w:rsidRPr="00297277" w:rsidRDefault="00297277" w:rsidP="00297277">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1294 lines deleted...]
-    <w:rsid w:val="7F900162"/>
+    <w:rsidRoot w:val="00297277"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="00257398"/>
+    <w:rsid w:val="00297277"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00475B0F"/>
+    <w:rsid w:val="009412EE"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AA53EE"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E173F0"/>
+    <w:rsid w:val="00E31D3C"/>
+    <w:rsid w:val="00E62C7C"/>
+    <w:rsid w:val="00F92BDD"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="165F8276"/>
+  <w14:docId w14:val="50EC9BAF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1056E136-F391-46FE-8FD2-9CAFD311ED3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5507,74 +1403,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5723,1244 +1620,1005 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00297277"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00297277"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D60839"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00025182"/>
+    <w:rsid w:val="00297277"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...24 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...34 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006829AA"/>
-[...6 lines deleted...]
-    <w:name w:val="Comment Reference"/>
+    <w:rsid w:val="00297277"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00297277"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D0554"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002D0554"/>
+    <w:rsid w:val="00297277"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Comment Text Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="CommentText"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00297277"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7201</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1332</ap:Words>
+  <ap:Characters>7328</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>61</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8494</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8643</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>