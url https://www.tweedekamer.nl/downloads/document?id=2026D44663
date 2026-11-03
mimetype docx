--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,8427 +1,8415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="009276AF" w:rsidRDefault="009276AF" w14:paraId="710C9781" w14:textId="77777777">
-[...37 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidRDefault="00EC0E4B" w14:paraId="3EB99574" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23645</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3" w:rsidR="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3" w:rsidR="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3" w:rsidR="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Openbaar vervoer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidP="00C428B3" w:rsidRDefault="00EC0E4B" w14:paraId="365CA189" w14:textId="2188675D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>37022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3" w:rsidR="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van enkele belastingwetten en enige andere wetten (Belastingplan 2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidP="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="36976D3D" w14:textId="2B002EF7">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>907</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de staatssecretarissen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat en van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidP="009276AF" w:rsidRDefault="00C428B3" w14:paraId="07A5657D" w14:textId="6C8E3173">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidP="009276AF" w:rsidRDefault="00C428B3" w14:paraId="342F149F" w14:textId="5B739AFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 18 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidP="009276AF" w:rsidRDefault="00C428B3" w14:paraId="162AC783" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="71D11652" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="7200E718" w14:textId="5386B4C0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief wordt invulling gegeven aan de motie van het Lid Van Leijen (D66) van 12 mei 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00234230" w:rsidR="008B5676">
-[...92 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De motie vraagt om bestaande fiscale regelingen voor woon-werkverkeer en hun effect op vervoerskeuzes uit te zoeken, en daarbij expliciet te bezien hoe fietsgebruik en het openbaar vervoer (ov) aantrekkelijker gemaakt kunnen worden. Tijdens het tweeminutendebat Openbaar Vervoer en Taxi van 12 mei 2026 is besproken om hier enkel beschikbare informatie voor te gebruiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6B80D811" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze brief begint met een samenvatting van de bevindingen en een toezegging, gebaseerd op de drie paragrafen die volgen. Deze gaan achtereenvolgens in op de fiscale regelingen voor woon-werkverkeer, het aanbod en gebruik daarvan en wat we weten over de effecten ervan op het woon-werkverkeer op basis van verschillende onderzoeken. Het is ook goed deze inventarisatie in het licht te zien  van verbeteringen aan het belastingstelsel in zijn geheel. Wij blijven hierover graag in gesprek met uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6CE5FDAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Bevindingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="4E419C21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de onderzoeksresultaten naar de effecten van fiscale regelingen op het woon-werkverkeer volgt dat het belangrijkste voor fiets- en ov-stimulering in het woon-werkverkeer is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er een vergoeding wordt aangeboden door de werkgever voor aanschaf en gebruik van de fiets en het ov, waarbij het effect sterker wordt als dit onder voorwaarden gebeurt (zie de vierde sectie voor verschillende voorbeelden). Verdere stimulering door een verhoging van de bedragen lijkt een kleiner positief effect te generen. Daarnaast lijkt stimulering van de fiets via een onkostenvergoeding ten koste te gaan van het ov (vooral bus, metro en tram) terwijl bij stimulering van het ov de verschuiving ten koste gaat van fietsen en lopen; behalve op lange afstanden waar er sprake is van overstap van auto naar trein. Tot slot geven werknemers die niet met het ov en de fiets reizen, maar ook zij die dat wel doen, aan dat financiële voordelen voor de fiets en het ov over het algemeen minder belangrijk zijn dan praktische belemmeringen zoals comfort, afstand, het weer, voorzieningen en onveilige routes of daadwerkelijke verbindingen en overstap- en wachttijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="5CA83857" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd blijkt, op basis van enquêtes waar het aanbod en gebruik van deze fiscale regelingen een element is, dat veel werkgevers al meerdere fiscale regelingen aanbieden om het gebruik van de fiets en het ov te steunen. De gebruikscijfers laten echter zien dat het daadwerkelijk gebruik achterblijft en er mogelijk een mismatch bestaat tussen (de kwaliteit van en kennis over het) aanbod en het gebruik. Daarbij zijn er grote verschillen tussen werkgevers, in lijn met het uitgangspunt van de werkkostenregeling (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wkr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) dat werkgevers en werknemers keuzevrijheid hebben om deze fiscale regelingen toe te passen als element binnen het arbeidsvoorwaardelijke domein. Vanuit een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kostenperspectief voor de werkgever is de positie van de leaseauto als aantrekkelijke arbeidsvoorwaarde hierbij opvallend. Deze optie wordt door werknemers evenveel gebruikt als een fiets of ov-optie terwijl minder (kleine) werkgevers het aanbieden. Zo geeft de sector bijvoorbeeld aan dat een leasefiets (grofweg € 60-€ 90 per maand voor een e-bike) veelal via bruto-netto uitruil wordt aangeboden, en dus voornamelijk door de werknemer wordt betaald, terwijl bij een leaseauto de kosten vaak volledig door de werkgever worden vergoed (al snel € 600 tot € 1.100 per maand voor een D-segment auto, afhankelijk van voertuig, contractduur, brandstofkosten, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="04419A7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de keuzevrijheid binnen het arbeidsvoorwaardelijke domein worden de verschillen en keuzes van werkgevers en werknemers ook door andere factoren bepaald, waaronder de al genoemde bereikbaarheidsaspecten en voorzieningen. Verder spelen ook de sector, grootte en de loonsom van het bedrijf een belangrijke rol in het aanbod van werkgevers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omdat deze van invloed zijn op de aandacht en kennis over bovenstaande fiscale regelingen en de aanwezige financiële ruimte om woon-werkverkeer te vergoeden binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wkr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met betrekking tot een eventuele (extra) stimulans voor de fiets en het ov zou dus niet alleen moeten worden gekeken naar de fiscale mogelijkheden, maar ook naar de andere factoren zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">best </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, kennis en administratieve lasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="4A10CDEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kortom, de beschikbare informatie toont dat de fiscale wet- en regelgeving het gebruik van fiets en ov voor woon-werkverkeer niet direct in de weg staat. Fiscaal hebben zowel de fiets (via volle forfaitaire reiskosten en lage daadwerkelijke kosten) en het ov (door ook privégebruik van abonnementen te kunnen vergoeden) juist een voordeel t.o.v. andere modaliteiten. In de praktijk blijken de fiscale mogelijkheden voor woon-werkverkeer binnen het arbeidsvoorwaardelijke domein sterker gebruikt te worden voor de auto en in mindere mate voor het ov, de fiets, of andere modaliteiten. Dit laatste heeft positieve effecten in termen van bijvoorbeeld sociale mobiliteit en werkgelegenheid maar ook verschillende neveneffecten t.a.v. congestie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gemiste gezondheidsbaten van fietsen en lopen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239165278" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk237881543" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk239330728" w:id="2"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om dit te veranderen </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk237881378" w:id="3"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zal in beeld gebracht worden hoe (1) het keuzeaanbod van bestaande fiscale regelingen verbeterd kan worden, vooral maar niet alleen onder kleine werkgevers en in sectoren met een lage loonsom; en (2) hoe de (mogelijke) mismatch tussen het totale fiscale keuzeaanbod van modaliteitskeuzes door werkgevers en het uiteindelijke gebruik van fiets, ov en bijvoorbeeld e-brom-, snor-, motorfiets en deelmobiliteit door werknemers </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbeterd kan worden. Deze inzichten worden medio 2027 met de Kamer gedeeld.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="01B91A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bevindingen</w:t>
-[...37 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inventarisatie fiscale regelingen woon-werkverkeer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="352FD2BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is een overzicht gemaakt van de op dit moment geldende fiscale regelingen die woon-werkverkeer raken, met specifiek aandacht voor de fiets en het ov. Het gaat hierbij vooral om regelingen in de loonheffingen en de winstbelasting. Zie ook de brief over deelauto’s van 15 mei 2024 waarin is toegezegd dat de Belastingdienst een aantal voorbeelden zal publiceren om de geldende regels ten aanzien van het gebruik van deelauto’s door werknemers te verduidelijken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is inmiddels ook online gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="40365B60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijk uitgangspunt in de fiscale behandeling van zakelijke reizen (inclusief woon-werkverkeer) is keuzevrijheid in het arbeidsvoorwaardelijke domein. Werkgevers (en werknemers) kunnen via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CAO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en arbeidsvoorwaardengesprekken kiezen om meer loon te bieden of gemaakte kosten te vergoeden. Dit laatste hoeft niet; werkgevers moeten deze kosten wel willen en kunnen dragen. Als ze gemaakte kosten vergoeden, dan kan dit belast of onbelast afhankelijk van de fiscale regeling, en kunnen er afspraken gemaakt worden over het bedrag of eventuele voorwaarden (zoals een minimum of maximum afstand). Deze keuzevrijheid is recentelijk herhaald in de kabinetsreactie op het advies van de Stichting van de Arbeid over een eventuele minimaal verplichte onbelaste reiskostenvergoeding van 11 juli 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook de recente fiscale evaluatie van de werkkostenregeling gaat hierop in.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andere uitgangspunten die in de evaluatie worden benoemd zijn eenvoud voor uitvoering en minimale administratieve lasten voor werkgevers en werknemers. Zoals in de kabinetsreactie op de evaluatie is aangegeven, is het hierbij nodig om oog te houden voor de neveneffecten van de werkkostenregeling, bijvoorbeeld wat betreft bereikbaarheid door extra gemaakte kilometers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6F9ADF9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Loonheffingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="23813EA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de werkgever aan een werknemer een compensatie in welke vorm dan ook geeft voor het gebruik van een auto, fiets, ov, deelmobiliteit of ander voertuig, moet beoordeeld worden of dit belast is en zo ja hoe en voor hoeveel. De relevante fiscale regelingen zijn hier: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="304CC8B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een onbelaste (reis)kostenvergoeding, forfaitaire vastgesteld op maximaal € 0,25 per kilometer inclusief tol-, veer- en parkeergelden; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="0CBCAB43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de bijtelling voor het privégebruik van een voertuig van de zaak wanneer het voertuig door de werkgever </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dat</w:t>
-[...249 lines deleted...]
-        <w:rPr>
+        <w:t>ter beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gesteld (met in de hoofdregel 22% van de waarde van een auto en 7% van de waarde van de fiets); en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="3D02E535" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het gebruik van de vrije ruimte en/of vrijstellingen van de werkkostenregeling (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wkr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="3320011D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de auto geldt daarnaast nog een speciaal bijtellingstarief via de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>youngtimerregeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een bijtellingskorting voor elektrische auto’s. Voor een uitgebreide toelichting op de verschillende regelingen verwijzen wij naar het Handboek Loonheffingen van de Belastingdienst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierin wordt bijvoorbeeld bij carpooling nog duiding gegeven over de mogelijkheid om de onbelaste reiskostenvergoeding in te zetten voor zowel bestuurder als passagier(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="0164EA65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>best practices</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fiscale behandeling aanschaf en gebruik fiets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="1780E5A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifiek voor de fiets kan een werkgever deze regelingen in de loonheffingen gebruiken om zijn werknemers te stimuleren om een (elektrische) fiets aan te schaffen of te gebruiken. Dit kan door werknemers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="46F72404" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een belastingvoordeel te geven voor de aanschaf van een fiets via het gebruik van de vrije ruimte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wkr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (met onbelaste reiskostenvergoeding); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="122D8576" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door een renteloze lening te verschaffen voor de aanschaf van een fiets (met onbelaste reiskostenvergoeding); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="7765AD1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door een leasefiets ter beschikking te stellen met 7% bijtelling voor de werknemer (zonder onbelaste reiskostenvergoeding); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="12AF7361" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook kunnen de kosten voor het zakelijk- en privégebruik van een deelfiets worden vergoed en is de bijtelling voor deelfietsen op nihil gezet - met terugwerkende kracht tot 1 januari 2020. Deze bijtelling van 0% geldt alleen als de fiets maximaal 10% van de tijd bij het woon- of verblijfadres van de werknemer staat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00EC0E4B" w:rsidRDefault="00EC0E4B" w14:paraId="6FEA001D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De werkgever kan er tot slot voor kiezen om een onbelaste reiskostenvergoeding te verstrekken indien een fiets die privé-eigendom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is van de werknemer wordt gebruikt voor zakelijk reizen, waaronder woon-werkverkeer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="7F135B5B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met een mogelijke forfaitaire vergoeding van € 0,25 per km en de lage gebruikskosten maakt dit de fiets puur fiscaal de meest gestimuleerde modaliteit omdat het verder stimuleert dan de daadwerkelijk gemaakte of forfaitaire kosten zoals bij andere modaliteiten. Werkgevers kunnen daarnaast variëren binnen deze vergoeding door bijvoorbeeld een hogere vergoeding te geven voor fietskilometers dan voor autokilometers. Dit kan onbelast zolang onder de € 0,25 per km wordt gebleven, en daarboven door het extra bedrag aan te wijzen als eindheffingsloon in de vrije ruimte van de werkkostenregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="5E31FC42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fiscale behandeling ov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="3EA74A0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het ov geldt dat alle gemaakte reiskosten onbelast kunnen worden vergoed door de werkgever aan de werknemer. Deze vallen onder een gerichte vrijstelling van de werkkostenregeling en gaan dus niet ten koste van de vrije ruimte. Denk hierbij bijvoorbeeld aan het verstrekken van een trein- of busabonnement of een andere mobiliteitskaart. De werkgever kan er ook voor kiezen om losse kaartjes te vergoeden. Ten slotte kan de werkgever er sinds het Belastingplan 2024 voor kiezen om binnen een abonnementsvorm of mobiliteitskaart het privégebruik van het ov onbelast te vergoeden. Hiermee stimuleert de werkgever ook het treinreizen in de vrije tijd van de werknemer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="7B6F0CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Parkeerkosten bij een station of hub kunnen niet afzonderlijk worden vergoed. Voor de reis naar het station of hub geldt bij gebruik van eigen voertuig de kilometervergoeding van maximaal € 0,25 per km, deze vergoeding is inclusief parkeergelden. De parkeerkosten kunnen wel als onderdeel van een breder commercieel reisproduct vergoed worden of aanvullend onbelast worden vergoed, maar dienen in het laatste geval dan ten laste van de vrije ruimte te worden gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="7B3F97E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Winstsfeer (inkomsten- en vennootschapsbelasting)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="51B27B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het algemeen geldt verder dat de kosten van een aan een werknemer ter beschikking gestelde leasefiets, leaseauto, zakelijk ter beschikking gestelde voertuigen, en ov- of deelauto-abonnementen, voor de werkgever aftrekbaar zijn van de winst in het kader van de vennootschapsbelasting of inkomstenbelasting (winst uit onderneming in box 1), behoudens voor zover een aftrekbeperking geldt. Verder bevat de Milieulijst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> momenteel een code voor een elektrisch aangedreven bakfiets of cargobike. Ondernemers en ondernemingen kunnen een dergelijke fiets aanschaffen en in aanmerking komen voor 36% milieu-investeringsaftrek (MIA). De MIA wordt uiteindelijk verwerkt in de belastingaangifte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="65F9D74C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot bestaat er nog een fiscale regeling voor burgers die voor hun woon-werkverkeer met het ov reizen maar bewijsbaar geen onkostenvergoeding van hun werkgever krijgen. Met de Reisaftrek OV kan deze groep via de jaaraangifte een deel van de reiskosten van hun inkomen aftrekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="7CE162C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...156 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Aanbod en gebruik van fiscale regelingen in het woon-werkverkeer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6D97C0DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er zijn verschillende studies en pilots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de effecten van de onbelaste reiskostenvergoeding op de fiets en het ov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast zijn er verschillende reizigers- en werkgeversonderzoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die laten zien dat de fiscale regelingen niet in gelijke mate worden aangeboden door werkgevers en dat deze ook verschillend worden gebruikt door werknemers. In de praktijk observeren wij dat werkgevers en werknemers sommige vervoersmodaliteiten meer prioriteit geven in het arbeidsvoorwaardelijke domein. Hieronder volgt eerst kort de huidige woon-werkverkeer samenstelling. Daarna wordt ingegaan op de uitkomsten van recente enquêtes onder werkgevers en werknemers naar het aanbod en gebruik van de verschillende fiscale regelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="003A5C9A" w:rsidRDefault="00EC0E4B" w14:paraId="244C206C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Achtergrond en potentie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="003A5C9A" w:rsidRDefault="00EC0E4B" w14:paraId="1784A03C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het woon-werkverkeer beslaat 25,8% van alle gemiddelde reizigerskilometers in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en werknemers reizen in 2025 gemiddeld 3,3 dagen per week naar het werk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tabel 1 (pagina 6) geeft kort de verdeling van de verschillende vervoersmodaliteiten in het woon-werkverkeer weer. Hieruit is op te maken dat de (privé) auto de meeste kilometers en aantallen verplaatsingen (voertuig als hoofdvervoersmiddel) kent, dat de trein en leaseauto’s gemiddeld de meeste kilometers maken en dat de fiets met 28% een opvallend percentage van de totaal aantal dagelijkse woon-werkverkeer verplaatsingen inneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="4E9C766A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Inventarisatie f</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238727075" w:id="4"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>iscale regelingen woon-werkverkeer</w:t>
-[...449 lines deleted...]
-        <w:rPr>
+        <w:t>Tabel 1: Gebruik van verschillende vervoersmodaliteiten in het dagelijks woon-werkverkeer (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>wwv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...218 lines deleted...]
-        <w:t>Tabel 1: Gebruik van verschillende vervoersmodaliteiten in het dagelijks woon-werkverkeer (wwv) (excl. zakelijk/beroepsmatig)</w:t>
+        <w:t>) (excl. zakelijk/beroepsmatig)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8338" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2438"/>
         <w:gridCol w:w="1243"/>
         <w:gridCol w:w="1711"/>
         <w:gridCol w:w="1429"/>
         <w:gridCol w:w="1517"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="004E3730" w14:paraId="31E7D2A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="004E3730" w14:paraId="1ACDBE52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6DED66D7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6377B1DF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E3730" w:rsidR="009276AF" w:rsidP="004E3730" w:rsidRDefault="009276AF" w14:paraId="478F499B" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:t>Aandeel wwv kilometers</w:t>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="004E3730" w:rsidRDefault="00EC0E4B" w14:paraId="01EFB166" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aandeel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wwv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kilometers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E3730" w:rsidR="009276AF" w:rsidP="004E3730" w:rsidRDefault="009276AF" w14:paraId="5F0790C1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="004E3730" w:rsidRDefault="00EC0E4B" w14:paraId="6375536B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aandeel woon-werk - verplaatsingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E3730" w:rsidR="009276AF" w:rsidP="004E3730" w:rsidRDefault="009276AF" w14:paraId="404926F6" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:t>Gem. afstand per wwv verplaatsing (km)</w:t>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="004E3730" w:rsidRDefault="00EC0E4B" w14:paraId="270E2703" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gem. afstand per </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wwv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> verplaatsing (km)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E3730" w:rsidR="009276AF" w:rsidP="004E3730" w:rsidRDefault="009276AF" w14:paraId="516885F4" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:t>Aandeel in totaal aantal verplaatsingen (incl. wwv)</w:t>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="004E3730" w:rsidRDefault="00EC0E4B" w14:paraId="64FB6139" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aandeel in totaal aantal verplaatsingen (incl. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wwv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="3D01A0E0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="7A05CA3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="25886765" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="620B17DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Modal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> split*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5E9F95CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2B431133" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="46F793B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="22E9AFB0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="1B3D3A35" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="47F6E614" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="02858CF1" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4B2C045D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autobestuurder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="587CABAD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="72B02FD6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>64%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="41D2F98C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6C280C97" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="55BC3757" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5777F3C4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="30A3E963" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2FCF8A3C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="32F73988" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="774CF0D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="16EEC26C" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="65E575A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autopassagier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="60A5616E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2EDEEF65" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="43979BA4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3992AEDD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2A3AC4E3" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4B4B1E77" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>22,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2B9FF7EE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1BDC8E54" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="317064C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="4327022C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5166E89A" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5DC0A7D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="73F63FBF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="42F402C7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="48F8807E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="261B690E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="0066303A" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="049A12FC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>49,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6B54DB5D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="25D6F94F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="4B27B9D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="139589D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3FD67D4F" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4A8B2DD9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BTM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="22920BD4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="586AABD5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="57DC8C78" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0F4EE798" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4305CA3C" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="61176432" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>13,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="502C3630" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="596BB1EC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="067E7A7C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="407C459E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4E111DE2" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6AD50405" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="01B44A76" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="09081FA4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7C993ECB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="17B298BE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1E0AFF37" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="399A7369" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="26EDA923" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="754A5A6F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>28%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="40A3E4C8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="543F3B19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3D2DA790" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7A878A73" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lopen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1B8201DA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3CD745A1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="658DC70F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2997020A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="0B1A7381" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2135F73A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="10CDC24E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2E5A2B63" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="53A67FEC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="7CBDB1BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6A8C9A34" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="18CB0886" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2F04BD05" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4012B95F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="63D43385" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="295E504C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5EC952D3" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="223B44D5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>20,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6C7B5CDD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="56CC7552" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00234230">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="6B323860" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="6D92FE3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="35866178" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="14588F88" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7F55FF2C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="24870F3A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="212B3F3C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6C5FEE19" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1325AB34" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="373E209B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2725AB88" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6575A6F5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="7FA45F78" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="1409A394" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="00A9AF05" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3B303FF4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autobestuurder**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="08ABF4EA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="45124CBB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="47DF5AEC" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6A167AA5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5EAFF1A0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7B6C0E8A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1ED58036" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7B76B4F9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="1A1A2EA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="35471C71" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00D633C3" w14:paraId="5FEF8636" w14:textId="5767355C">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (70%)</w:t>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="50D526A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Privéauto (70%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="02FCBD22" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1C37BB5E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>44,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="34F069F7" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="211BC690" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="061DED72" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="419D4BBE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="452AE82F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4A6F9229" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="594ECEA6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="62D90B3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="797BFBB4" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="041AE3F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lease of zakelijk (20,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="24741616" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="16A7FDBB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="148020D6" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="45BDAC99" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1278793A" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1893563B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>44 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="32CF647D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="675FD771" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="028558AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="0B2C9AAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3F5A9BD5" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3B908F9B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedrijfsauto (4,6%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="121918F1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="33E1F77D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="67DE91DE" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7EE04981" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="608ED3F4" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7D70C48F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="62661D77" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6A3194F6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="3A84D371" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="13DA6172" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="50A743F4" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4936BB9C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Private lease (4,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3BE6CB73" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="53C82491" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2017C329" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="402FA0CC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4AA6C134" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7E388EF1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7A4EC267" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5AD0B5C6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="6CA21DF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="5ED83878" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="14B070CB" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3BD91733" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overig (incl. bestel- en deelauto) (0,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4FE3CDF3" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="125BCFA1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7160B193" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="67390DA1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="25894D7D" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="12CCD7E5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1F6E7C45" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="57833013" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="009276AF" w:rsidRDefault="009276AF" w14:paraId="2264375E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="27FB3F31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Bronnen: *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>modal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> split: ODIN 2024, CBS (bewerking, KIM). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:br/>
         <w:t>**Onderverdeling autobestuurder: Landelijk Reizigersonderzoek 2025.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="0068658C" w:rsidRDefault="00EC0E4B" w14:paraId="5297341D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie vraagt te bezien hoe fietsgebruik en het ov aantrekkelijker kunnen worden gemaakt. Onderzoek laat zien dat ongeveer 50% van de werknemers binnen een straal van gemiddeld 9,5 kilometer van het werk woont; en daarmee binnen de afstand valt waarin mensen het nog acceptabel vinden om per e-fiets naar het werk te reizen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="00234230">
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als we het huidige aandeel van de fiets in woon-werkverkeer verplaatsingen (28%), lopen (5%) en bus/metro/tram (3%) van deze 50% aftrekken blijft er grofweg nog 14% aan potentiële verplaatsingen over.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In ritten (dus ook combinaties van vervoersmiddelen) wordt 22% van het woon-werkverkeer onder de 10km met de auto gemaakt, 43% met de fiets, 20% lopend en 6% met bus/tram/metro.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze potentie van 14% aan verplaatsingen en 22% aan ritten geeft een eerste inkadering maar blijft theoretisch omdat het voorbij gaat aan bovengenoemde praktische overwegingen zoals bereikbaarheids-belemmeringen (van bijvoorbeeld bedrijventerreinen) of de fysieke capaciteit om te fietsen. Ook gaat het bijvoorbeeld voorbij aan de noodzaak tot zakelijke kilometers later op de dag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00234230" w:rsidR="00C6457D">
-[...68 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="0068658C" w:rsidRDefault="00EC0E4B" w14:paraId="0DB716FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234230">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor langere afstanden (minimaal 10km met auto) heeft het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KiM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2024 berekend dat de combinatie fiets en ov met effectieve beleidsmaatregelen tot 3,4% van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>algemene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234230">
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> autoverplaatsingen en 7,8% van de verplaatsingsafstand kunnen opvangen. Dit zijn ongeveer 650.000 extra fiets-ov verplaatsingen op dagbasis, waarvan ongeveer de helft met een woon-werkmotief (en zonder reiskosten in de berekening mee te nemen).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
-      <w:r w:rsidRPr="00234230">
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00234230" w:rsidR="00D037B0" w:rsidP="009276AF" w:rsidRDefault="00D037B0" w14:paraId="05CAAA38" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="49ED4D60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:rPr>
+        <w:t>Aanbod en gebruik van fiscale regelingen in het woon-werkverkeer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="2FBE2D19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Resultaten uit de Werkgeversenquête 2026 en het Landelijk Reizigersonderzoek 2025 samengevat in Tabel 2 (pagina 7) en Tabel 3 (pagina 8) geven een indicatie van het aanbod en gebruik van de verschillende fiscale regelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="004E3730" w:rsidRDefault="00EC0E4B" w14:paraId="5CBC4321" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat opvalt in Tabel 2 is bijvoorbeeld dat bijna alle grote werkgevers een reiskostenvergoeding aanbieden, vooral voor de auto. Verder is het opvallend dat werkgevers vaker regelingen voor de fiets (aankoop en vergoeding) en het ov (vergoeding) aanbieden dan de optie voor een leaseauto. Tegelijkertijd toont de werkgeversenquête dat 7% van de grote werkgevers alleen reiskosten vergoedt zolang die niet met de auto gemaakt zijn; maar ook dat 8% van de werkgevers alleen maar een vergoeding voor de auto biedt. Kleine werkgevers bieden gemiddeld genomen minder opties aan en zijn meer auto georiënteerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="1A31CE75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="625A0AAA" w14:textId="71D8834B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234230">
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tabel 2: Gesteld aanbod en gebruik door werkgevers en werknemers van fiscale woon-werkverkeer regelingen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8075" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="956"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="44472F3F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="29435C5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5E949925" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3358052F" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="05C40633" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="52CBA55A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Wordt aangeboden door:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4C2E7944" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="69936042" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2DEEFC06" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="55E0B9C3" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Wordt gebruikt door:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="5371337A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="6ACD7912" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="79EC5F25" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="183B0C31" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Regeling woon-werkverkeer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7C0B17C8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2C4F7451" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Werkgevers</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="509C51E9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7F2E09F5" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>(100+)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="17FF3409" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="24410799" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Werkgevers</w:t>
             </w:r>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
               <w:t>(100-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="347BEF53" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6DCD3B57" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Alle werknemers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="11990385" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="756A72BC" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Werknemers (100+)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3628B9EB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0FC09980" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Werknemers (100-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="1A96BB10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="52058593" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="38D0B79F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="67AAA2DE" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Reiskostenvergoeding woon-werk verkeer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3A21229B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="18371E41" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="243977F7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="159063E8" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>81%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="4BBC0889" w14:textId="6D471471">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5F5568E9" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="07A04664" w14:textId="73C6AEC3">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6AA6A43C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="2AB91CE8" w14:textId="6E6A635F">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="15F779BA" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="1DA96D74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="079FED26" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8075" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="239312EE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="38E22A4D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5C49FE30" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="577D93E7" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="4A6EBC51" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="0E8D028F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="07D8B1D8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1D597152" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Voor welk vervoermiddel reiskostenvergoeding</w:t>
             </w:r>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1F2B4F83" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0B5D1834" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5B96163A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0D764C53" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="27DF8D68" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0E5ABFEE" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="46409C8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4A81D4A4" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="37C2E241" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="71C786D8" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="6FAB59A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="5F271AE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="153B4E10" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="52A7E59D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Auto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1F2E7F1A" w14:textId="68F834E9">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0E20A4AF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>90%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="55CEC044" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="155A8F97" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>76%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="77B2D6E7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4E43484E" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="22EB52D5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0639B7E0" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="38D5730C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6F4FB030" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>38%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="5DE71F54" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="5AAC3B07" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1B9AD0F5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7A3FADF6" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>OV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1D4EFB88" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7801B059" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>81%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7A14508B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="73D73B71" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>51%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7862D0EA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="23105AA9" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="01F59AEC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4572BB91" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4644F13A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5D929007" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="44B85953" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="7FA4C2AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="06A9C185" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1C615742" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Fiets/e-bike</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3971C34A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5D5D3F0A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>66%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5C5DBBA8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5D484816" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>34%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="12F50AB4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="39024B96" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5DA859BB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="281A79EF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1E873992" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1AC48165" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="1FA97803" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="1EF1124B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6F47A356" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6ECD4F85" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Lichte Elektrische Voertuigen (LEVs)</w:t>
+              <w:t>Lichte Elektrische Voertuigen (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>LEVs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2A520072" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="55709814" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="26E7E5F7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5B870D5B" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="296DF253" w14:textId="41E43BDC">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="671850F2" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="79F61977" w14:textId="14F46D0D">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2AE63B8B" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="713BD6B9" w14:textId="15A8318D">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5D86FEFD" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="17C28790" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="52B33B64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="436DC7DB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="21578DAE" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234230">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Onafhankelijk van vervoermiddel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="6599024F" w14:textId="0EC31E3C">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="36E31C29" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="39FA842A" w14:textId="15AFE363">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="41BC2377" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5AAD1593" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="69A96C83" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3D218BD5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="23B4C717" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>17%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4AFE45A4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="69468D9A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>14%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="0B42448D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="5ABB259F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8075" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1CD750C5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="40FA3B21" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="6BBE08FF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="796B93C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="084C846E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="589F2D49" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Leaseauto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7A813411" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6D993244" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>48%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="49B774A6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="292A585C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>38%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1E02E38A" w14:textId="25E6ECD5">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="588C8C6D" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6FDFF9CD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="22F4049F" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7E7F110D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="06620522" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="5C8E6702" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="1F6D67E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="746C006A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2F107256" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Leasefietsregeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6E58E45B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="24FF26A2" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="633D6F04" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6B79E313" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="46D8E550" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3E094205" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="09E20761" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="043685DF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="3F41DB7F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3ABA7D80" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="6E57C123" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="5CAD363B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5E12A9B1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4337B893" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Aanschaf vr fiets (WKR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="0D04CFB5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4BB0A6F5" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>63%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="0CA11585" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5301F0C0" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>32%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1AC33CBA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0C7DD73C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4EFD61E5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="52B6D856" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="69A15C1D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4B963648" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="0C7C274F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="39673B66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="37995E8A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7C06599C" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Renteloze lening vr fiets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="11CCB3AB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1AA8B042" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7515714C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="547E8DBF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="52A86A11" w14:textId="5703E798">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1610B3F4" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="21F9F8F3" w14:textId="51C6792C">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="19D449C5" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="00CD76A1" w14:paraId="0DD055E7" w14:textId="3294C8C4">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="001ED1E7" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>n.a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="1C66CBD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="5D689FCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="11FCB182" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="485E7F8A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mobiliteitsbudget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2632775C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6C4F9DEF" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7919C18F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="456ABAA2" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6C23938B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2A86A667" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2BE01A6F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0AAA9730" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="4F62CD32" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4D76B0C7" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="572505CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="2CB3936E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2EA68DF6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="11C76FB1" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OV-abonnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="46A0D934" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="2B148237" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>34%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="23B97AA1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4CD43233" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>22%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="1DA24B0E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0396AD8A" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="76262662" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="468C46E6" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="309B76B0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="0E88AF23" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00234230" w14:paraId="56252BED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00234230" w14:paraId="796921A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="004C2429" w14:paraId="425C1E01" w14:textId="4EF35D16">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="002BA1E8" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:textAlignment w:val="auto"/>
-[...14 lines deleted...]
-              <w:t>huiswerkvergoeding</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Thuiswerkvergoeding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="62F7DD5C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="24EEE493" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>64%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="59F3F9D2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="7BC3A415" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7FC3E09A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1B7AA933" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="188C62B1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4BB9CED6" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5CB2E5C2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:autoSpaceDN/>
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3240C242" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="009276AF" w:rsidRDefault="009276AF" w14:paraId="6B1304E0" w14:textId="52549E5C">
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="513C44E1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Bronnen: Werkgeversenquête 2026 en Landelijk Reizigersonderzoek 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="102B3D7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>n.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00234230">
+        </w:rPr>
+        <w:t>= geen data. *Percentages tellen niet op tot 100. Werkgevers en werknemers kunnen meerdere opties aanbieden en gebruiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="004E3730" w:rsidRDefault="00EC0E4B" w14:paraId="65E29E67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Kijken we naar het gebruik in Tabel 2 dan blijkt dat ook werknemers een sterke voorkeur voor auto gerelateerde vergoedingen hebben. Toch blijkt ook hier dat meer werknemers zeggen dat ze een fietsonkostenvergoeding ontvangen dan een leaseoptie. Het is verder opvallend dat het aanbod door grote werkgevers van een onkostenvergoeding voor de fiets, een aanschafregeling voor de fiets of een leasefietsregeling grofweg twee keer zo hoog ligt als bij kleine werkgevers. Deze verhouding reflecteert zich in het gestelde gebruik door werknemers; dat is bij kleine werkgevers de helft van grote werkgevers. Dit is een indicatie dat meer of minder aanbod relateert aan meer of minder gebruik.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E3730" w:rsidP="009276AF" w:rsidRDefault="004E3730" w14:paraId="45D5576C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="7B9C0AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="5A2B6197" w14:textId="03CA1BE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Tabel 3: In welke mate worden reiskosten vergoedt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5434" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2328"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="998"/>
         <w:gridCol w:w="998"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="67228281" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="713C5434" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="452DD304" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4D4BCCAD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="0A051FD8" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="6FF7D51F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Auto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="01A34E5B" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="11B80305" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="7101A4F7" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="5B589AED" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="548BC838" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="64176C0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="31F56E19" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="3277547D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Volledig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2F8D89C1" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="26F11428" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="63EA6E54" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="099F06B8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="339775B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="34D17F8F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="79AAD6DE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="44196F34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="118CE4EA" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="719976DA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gedeeltelijk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="65368CF1" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="27718F9E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="78C9F2A2" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="4A9F7524" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="766E1F11" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="625DD0A0" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidTr="00AA1804" w14:paraId="57967805" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidTr="00AA1804" w14:paraId="231418A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="2A02010E" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="1ECBF901" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Niet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="29EF3A0C" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="121C7069" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="5992AE88" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="681125D6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="00AA1804" w:rsidRDefault="009276AF" w14:paraId="6B3E7EE1" w14:textId="77777777">
+          <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00AA1804" w:rsidRDefault="00EC0E4B" w14:paraId="74E57DB2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C428B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00234230" w:rsidR="009276AF" w:rsidP="009276AF" w:rsidRDefault="009276AF" w14:paraId="42874271" w14:textId="77777777">
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="55021289" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bron: Landelijk Reizigersonderzoek 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00234230" w:rsidR="00BB140F" w:rsidP="0068658C" w:rsidRDefault="00BB140F" w14:paraId="581CB1C5" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00234230">
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="0068658C" w:rsidRDefault="00EC0E4B" w14:paraId="4B8DEC22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="0068658C" w:rsidRDefault="00EC0E4B" w14:paraId="1EA8B071" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tabel 3, op zijn beurt, toont dat lang niet alle kosten door werkgevers worden vergoed, maar ook dat het ov beduidend vaker volledig wordt vergoed dan de fiets en auto. De werkgeversenquête geeft elders aan dat 54% van de grote werkgevers dit doet door middel van een vaste vergoeding per woon-werkkilometer en 49% doet dit door de werkelijke kosten op declaratiebasis te vergoeden (sommige werkgevers bieden beide opties aan). 16% van de werkgevers verstrekt ov-abonnementen, en 18% vergoedt een door werknemer aangeschaft abonnement volledig (6% vergoedt een deel). Ondanks de verruimde ov-vrijstelling voor privégebruik vergoedt 75% van de werkgevers enkel zakelijke reizen en neemt het aandeel werkgevers dat privéreizen van werknemers vergoedt af (van 15% in 2024 naar 11% in 2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00234230" w:rsidR="0068658C" w:rsidP="0068658C" w:rsidRDefault="0068658C" w14:paraId="75B4A3A5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="48AEE711" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Inzichten naar effecten van fiscale regelingen op woon-werkverkeer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="78E350A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Kennisinstituut voor Mobiliteitsbeleid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KiM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) geeft via verschillende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>factsheets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een (niet uitputtend) overzicht van onderzoeksbevindingen die incidenteel inzicht geven op de effecten van fiscale regelingen op de vervoerskeuze en effectieve stimulering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We baseren ons hier primair op deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>factsheets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omdat deze voorselecteren op studies met data uit Nederland. Hieronder wordt kort een algemene reflectie gegeven en daarna ingegaan op de specifieke onderdelen fiets en ov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="439978C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="71BB0BA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Algemene effecten fiscale regelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="2FBA3F89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KiM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overzicht is bijvoorbeeld de bevinding van MU Consult (2020) opgenomen die, op basis van acties in Zuid-Limburg, stelt dat als werknemers een reiskostenvergoeding voor de fiets krijgen deze gemiddeld 8% minder autoritten maken op lange termijn (t.o.v. geen fietsvergoeding).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verschillende studies geven verder aan dat fiscaal voordeel voor aanschaf of het aanbieden van een aankoopvergoeding of leaseregeling een ‘redelijk’ gunstig effect heeft op het aantal fietsdagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De effecten van beide regelingen zijn sterker met aanvullende voorwaarden, zoals afstandseisen of een lagere vergoeding voor of uitsluiting van autokilometers of parkeerbeperkingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Molin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Kroesen (2023) concluderen bijvoorbeeld dat een verschil in de onbelaste reiskostenvergoeding voor fiets (€0,30 per km) en auto (€0,10 per km) mogelijk 1,2%-punt reductie in autogebruik voor het werk kan zorgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op zijn beurt rapporteert het Landelijk Reizigersonderzoek dat de aanwezigheid van voldoende en/of gratis parkeerplaatsen autogebruik aantrekt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6551E760" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recent onderzoek van onderzoekers aan de Universiteit van Amsterdam laat zien dat autogerichte financiële regelingen (zoals een leaseauto, kilometervergoeding, brandstofvergoeding of parkeervergoeding) samenhangen met meer autogebruik in het woon-werkverkeer, maar ook met meer autogebruik voor privéritten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omgekeerd laat het onderzoek ook zien dat een vergoeding voor de aanschaf van een vervoermiddel zoals een (elektrische) fiets, samenhangt met meer actieve woon-werkverkeer reizen en, net als bij de auto, een hoger aantal actieve privé reizen. De studie stelt hierbij wel dat deze verbanden niet als causaal moeten worden gelezen: mensen die al vaker de auto of fiets gebruiken, kiezen mogelijk zelf voor een gerelateerde vergoeding, en niet andersom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="61ADF106" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd tonen studies ook dat een algemene reiskostenvergoeding een negatief effect heeft op fietsgebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en dat een extra vaste component bij de woon-werkvergoeding voor fietsers weinig effect heeft op (auto)bereikbaarheid omdat er dan vooral een verschuiving tussen fiets en ov optreed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Opvallend genoeg is een vaste vergoeding wel gelinkt aan een verschuiving van de auto naar het ov, met groter effect over grotere afstanden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Landelijk Reizigersonderzoek toont verder dat een reiskostenvergoeding voor het ov negatief effect heeft op het aantal fietsdagen - een gegeven dat elders tegengesproken wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - maar ook dat een leasefietsregeling een positief effect genereert. Ten slotte, als er al een vergoeding is, dan wordt nog maar een ‘klein gunstig effect’ toegeschreven aan een verhoging van de onbelaste fietsvergoeding voor woon-werkverkeer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="34"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elders berekent MU Consult hiervoor uit dat een 10% verhoging van de reiskostenvergoeding leidt tot een stijging van 0,5% van het aantal fietsdagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="69045B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6727F22C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Specifiek voor fiets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="02827A40" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit onderzoek van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KiM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de fiets blijkt dat de aanschafkosten vaak een belemmering vormen voor (elektrisch) fietsgebruik, ongeacht of dat voor privé of woon-werkverkeer is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="36"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit speelt vooral in beroepsgroepen en sectoren met lagere inkomens, juist de groepen waar een aankoopvergoeding, leaseprogramma of een renteloze lening vaak lastig in te passen is door relatief meer wisselende werkgevers of, waar van toepassing, een lage totale loonsom (met beperkte vrije ruimte in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wkr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="37"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is indirect terug te zien in Tabel 2 waar kleinere werkgevers minder vaak dit type opties aanbieden en alle werkgevers vaker kiezen voor een reiskostenvergoeding dan voor hulp bij aanschaf. Dat gezegd hebbende toont het Landelijk Reizigersonderzoek dat 88% van de huishoudens in ieder geval al één type fiets heeft (fiets, e-bike, speed pedelec, bakfiets) en dat 48% een e-bike heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="62988AD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="11125C28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook laten het Landelijk Reizigersonderzoek en de Fietsmonitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="38"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zien dat naast financiële overwegingen ook andere overwegingen een rol spelen bij de keuze om al dan niet met de fiets naar het werk te gaan. Praktisch zijn reistijd en afstand doorslaggevend, maar spelen ook comfort (o.a. het weer), gemak, goede fietsroutes en voldoende voorzieningen op het werk een rol.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="39"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het kader van reistijd en afstand is boven al benoemd dat ongeveer de helft van de werknemers binnen een straal van gemiddeld 9,5 kilometer van het werk woont; en daarmee binnen de afstand valt waarin mensen het nog acceptabel vinden om per e-fiets naar het werk te reizen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="40"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder toont de werkgeversenquête dat meer dan de helft van de werkgevers fietsvoorzieningen aanbiedt, zoals overdekte fietsenstallingen (80%) waarvan 72% altijd en 23% meestal voldoende ruimte heeft, omkleedruimtes (71%), douche(s) (66%), lockers (59%), fietspomp (61%), en in toenemende mate oplaadmogelijkheden voor elektrische fietsen (53%). De enquête geeft hiermee een positieve indicatie, al zeggen deze percentages niets over de kwaliteit en kwantiteit van de opties. Beduidend minder werknemers geven bij eenzelfde luidende vraag in het Landelijk Reizigersonderzoek namelijk aan dat hun vast werkadres voorzieningen als omkleedruimtes (41%), douches (38%), lockers (36%) en fietspompen (37%) bevat. Verder valt uit het Landelijk Reizigersonderzoek op te maken dat de voorzieningen maar een beperkte rol speelt in de keuze: de belangrijkste belemmeringen voor mensen die niet met de fiets naar werk gaan zijn, naast afstand (67%), het weer (49%), slechte/onveilige fietsroutes (26%) en gebrek aan goede fiets (25%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="521B3311" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Specifiek voor ov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="788303CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel verschillende studies beschrijven dat het verlagen van tarieven in het ov het gebruik ervan kan vergroten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="41"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, worden de effecten op doorstroming over het algemeen beperkt verondersteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="42"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit komt terug in de lage elasticiteiten: een verlaging van de prijs van treinkaartjes met 10% leidt tot een toename van het treingebruik met 4,4% en een daling in het autogebruik met 0,1%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast komt uit onderzoek naar voren dat abonnementen een gunstige uitwerking hebben op de bereikbaarheid met het ov, maar dat het ook tot meer spitsdrukte in het ov kan leiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="44"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Over het algemeen concluderen studies dat vraagstimulerende maatregelen (waaronder fiscale stimulering) vooral tot nieuwe verplaatsingen in het ov en een verschuiving van fiets/lopen naar het ov leiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="45"/>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="7B3657EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Landelijk Reizigersonderzoek 2025 bevestigt dit beeld. Het toont dat de keuze voor het ov door werknemers gebaseerd is op de afstand van de haltes en stations tot de woon- (78%) en werklocatie (81%) en goede kwaliteit van de ov-verbindingen (84%). Daarna speelt pas de vergoeding voor het ov een rol bij de keuze om wel het ov te gebruiken. Het Reizigersonderzoek laat ook zien dat werknemers die het ov niet gebruiken minder vaak aangeven dat dit aan de vergoeding ligt (21%), maar vaker aan belemmeringen als overstap- en wachttijden (52%), slechte verbindingen (50%) en onbetrouwbaarheid door vertraging (48%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="009276AF" w:rsidRDefault="00EC0E4B" w14:paraId="6EA0FF11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Inzichten naar e</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ffecten van fiscale regelingen op woon-werkverkeer</w:t>
-[...484 lines deleted...]
-        </w:rPr>
         <w:t>Afsluitend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF7444" w:rsidR="00C6457D" w:rsidP="00C6457D" w:rsidRDefault="00C6457D" w14:paraId="60AA18EA" w14:textId="7729D04A">
-[...88 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00C6457D" w:rsidRDefault="00EC0E4B" w14:paraId="3166257D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze inventarisatie van de fiscale regelingen inclusief uitgangspunten voor woon-werkverkeer, het gestelde aanbod en gebruik van deze regelingen, en de samenvatting van eerdere onderzoeksresultaten naar de effecten van de fiscale regelingen op het woon-werkverkeer en effectieve stimulering van de fiets en het ov in het woon-werkverkeer is voldaan aan de motie. Hiermee ligt er een gedegen basis om het gesprek met uw Kamer over fiscaliteit en modaliteitskeuzes in het woon-werkverkeer en de effecten op bereikbaarheid verder te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="29EC6992" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="760FFF9E" w14:textId="460BEACA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="62034FC2" w14:textId="31ABA271">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.H.W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428B3" w:rsidR="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00C428B3" w:rsidRDefault="00EC0E4B" w14:paraId="3417BF9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="0E1EA05D" w14:textId="1978FA9A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="00EC0E4B" w:rsidP="00C428B3" w:rsidRDefault="00C428B3" w14:paraId="7C9DA98A" w14:textId="2AD1F3C5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C428B3" w:rsidR="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00C428B3" w:rsidR="006F53E6" w:rsidP="00C428B3" w:rsidRDefault="006F53E6" w14:paraId="477E138F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C428B3" w:rsidR="006F53E6" w:rsidSect="003A3C58">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1778CA49" w14:textId="77777777" w:rsidR="000E6377" w:rsidRDefault="000E6377">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25731406" w14:textId="77777777" w:rsidR="00C7638E" w:rsidRDefault="00C7638E" w:rsidP="00EC0E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4832BF71" w14:textId="77777777" w:rsidR="000E6377" w:rsidRDefault="000E6377">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4185D2AE" w14:textId="77777777" w:rsidR="00C7638E" w:rsidRDefault="00C7638E" w:rsidP="00EC0E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="686DCBAD" w14:textId="77777777" w:rsidR="00A064AD" w:rsidRDefault="00A064AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A29E0EC" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="00EC0E4B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3E552459" w14:textId="77777777" w:rsidR="00A064AD" w:rsidRDefault="00A064AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BDA9400" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="00EC0E4B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7E49A77B" w14:textId="77777777" w:rsidR="00A064AD" w:rsidRDefault="00A064AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="402776C8" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="00EC0E4B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09865B92" w14:textId="77777777" w:rsidR="000E6377" w:rsidRDefault="000E6377">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07F6118D" w14:textId="77777777" w:rsidR="00C7638E" w:rsidRDefault="00C7638E" w:rsidP="00EC0E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A8E2288" w14:textId="77777777" w:rsidR="000E6377" w:rsidRDefault="000E6377">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16FD3271" w14:textId="77777777" w:rsidR="00C7638E" w:rsidRDefault="00C7638E" w:rsidP="00EC0E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="79CF051B" w14:textId="77777777" w:rsidR="008B5676" w:rsidRPr="00242806" w:rsidRDefault="008B5676" w:rsidP="008B5676">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6B3400A4" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="008B5676">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428B3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242806">
+      <w:r w:rsidRPr="00C428B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 23645, nr. 894.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="62DDDFF5" w14:textId="29AAA9ED" w:rsidR="000340A0" w:rsidRPr="00242806" w:rsidRDefault="000340A0" w:rsidP="000340A0">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="45097582" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="000340A0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp;Morgen, Reisbalans, AWVN (2025)</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> &amp;Morgen, Reisbalans, AWVN (2025). </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Trends in mobiliteit: Zo verduurzaam je met groene arbeidsvoorwaarden je mobiliteit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Utrecht: &amp;Morgen.</w:t>
+        <w:t>. Utrecht: &amp;Morgen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1AEAB31C" w14:textId="4C6262A5" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="16EDE5A7" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Hamersma M. (eds) (2025). </w:t>
+        <w:t xml:space="preserve"> Krabbenborg, L., Moorman, S. &amp; Hamersma M. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (2025). </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Mobiliteitsbeeld 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF232A" w:rsidRPr="00242806">
+      <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="38E5ED19" w14:textId="7FEDC395" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3F9000F3" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Van der Vliet, M., Staatsen B.A.M. &amp; Gerlofs-Nijland, M.E. (2023) </w:t>
+        <w:t xml:space="preserve"> Van der Vliet, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Staatsen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B.A.M. &amp; Gerlofs-Nijland, M.E. (2023) </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00463DB3" w:rsidRPr="00242806">
+        <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Op weg naar gezonder en duurzamer kort woon-werkverkeer. Pak de fiets of het OV!</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00463DB3" w:rsidRPr="00242806">
+      <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F863FD" w:rsidRPr="00242806">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Bilthoven: Rijksinstituut voor Volksgezondheid en Milieu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7D993553" w14:textId="77777777" w:rsidR="00321290" w:rsidRPr="00242806" w:rsidRDefault="00321290" w:rsidP="00321290">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1281367C" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00321290">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24, 31305, nr. 461.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="799F9DB8" w14:textId="77777777" w:rsidR="00321290" w:rsidRPr="00242806" w:rsidRDefault="00321290" w:rsidP="00321290">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0213DC1D" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00321290">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Te benaderen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://kennisgroepen.belastingdienst.nl/publicaties/kg20420253-gebruik-deelautos-door-werknemers/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6366D113" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="4EEFE654" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36602, nr. 164.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7A6FABBA" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6463FB48" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36812, nr. 129. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="291BF901" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6AABF709" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie Hoofdstuk 23 ‘Vervoer en reiskosten’ en Hoofdstuk 10 ‘Vrije ruimte en eindheffing werkkosten berekenen’ van het Handboek Loonheffingen (februari 2026).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="312C6DB6" w14:textId="3A53887A" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="00E934BC">
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6230F41A" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00E934BC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Belastingplan 2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="1079AA80" w14:textId="7C78E14B" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0B116F80" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ook die fiets die met een vergoeding vanuit de vrije ruimte en/of met een renteloze lening vanuit de werkgever is aangeschaft, is een fiets in </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Ook die fiets die met een vergoeding vanuit de vrije ruimte en/of met een renteloze lening vanuit de werkgever is aangeschaft, is een fiets in privé-eigendom.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="268E99A3" w14:textId="2AF8455C" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="36EF441D" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Te benaderen via: </w:t>
+        <w:t xml:space="preserve"> Te benaderen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00CD76A1" w:rsidRPr="00242806">
+        <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.rvo.nl/sites/default/files/2026-04/brochure-milieulijst-2026-0104206.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="47A8D157" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1414D25F" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  Voor een overzicht zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Effecten van maatregelen op doorstroming en verduurzaming reisgedrag (update juni 2026) | Kennisinstituut voor Mobiliteitsbeleid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="3273C941" w14:textId="3F4AEBBE" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7DD74513" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234230">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Zorlu, A. &amp; Schindler M. (2026). </w:t>
+        <w:t xml:space="preserve"> Zorlu, A. &amp; Schindler M. (2026). </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00234230" w:rsidRPr="00234230">
+        <w:r w:rsidRPr="00234230">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>(Spill-Over) effects of commuting subsidies on travel mode choice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00234230" w:rsidRPr="00234230">
+      <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidR="00234230" w:rsidRPr="00234230">
+      <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Case Studies on Transport Policy (24)</w:t>
       </w:r>
       <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Verrips, A.S. &amp; Hilbers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF232A" w:rsidRPr="00234230">
+        <w:t>Verrips</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, H.D.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (2020). </w:t>
+        <w:t xml:space="preserve">, A.S. &amp; Hilbers, H.D. (2020). </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00A064AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Kansrijk mobiliteitsbeleid 2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A064AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00234230">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Den</w:t>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Haag: Centraal Planbureau en Planbureau voor de Leefomgeving. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="1EFC8381" w14:textId="4A9A704F" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="4681DD71" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Werkgeversenquête 2026</w:t>
         </w:r>
       </w:hyperlink>
@@ -8433,4448 +8421,1698 @@
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Landelijk Reizigersonderzoek 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="02E20933" w14:textId="4C80E5F9" w:rsidR="003A5C9A" w:rsidRPr="00242806" w:rsidRDefault="003A5C9A" w:rsidP="003A5C9A">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7F19157C" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="003A5C9A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>ODiN 2024</w:t>
+          <w:t>ODiN</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00242806">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (gecorrigeerd)</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (gecorrigeerd).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="34879835" w14:textId="77777777" w:rsidR="003A5C9A" w:rsidRPr="00242806" w:rsidRDefault="003A5C9A" w:rsidP="003A5C9A">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="005A234C" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="003A5C9A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Landelijk Reizigersonderzoek 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="49740A95" w14:textId="65EB2ABB" w:rsidR="002A479D" w:rsidRPr="00242806" w:rsidRDefault="002A479D" w:rsidP="002A479D">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1D08C7CB" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="002A479D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De Haas &amp; Huang (2022); Hamersma, M. &amp; Roeleven, I. (2024). </w:t>
+        <w:t xml:space="preserve"> De Haas &amp; Huang (2022); Hamersma, M. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Roeleven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Acceptabele bereikbaarheid: een reizigersperspectief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>. Den Haag: Kennisinstituut voor Mobiliteitsbeleid. De 9,5 km is een gemiddelde</w:t>
-[...31 lines deleted...]
-        <w:t>afgelegd.</w:t>
+        <w:t xml:space="preserve">. Den Haag: Kennisinstituut voor Mobiliteitsbeleid. De 9,5 km is een gemiddelde: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ODiN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024 (gecorrigeerd) toont dat 20% van de 10-15km ritten in woon-werkverkeer per fiets worden afgelegd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="6E64F6C8" w14:textId="77777777" w:rsidR="00D037B0" w:rsidRPr="00242806" w:rsidRDefault="00D037B0" w:rsidP="00D037B0">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="74E57E87" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00D037B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ODiN 2024 (gecorrigeerd). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ODiN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024 (gecorrigeerd). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="325C4F24" w14:textId="77777777" w:rsidR="00D037B0" w:rsidRPr="00242806" w:rsidRDefault="00D037B0" w:rsidP="00D037B0">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2333E9B8" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00D037B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ODiN 2024 (gecorrigeerd). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ODiN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024 (gecorrigeerd). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="1A54F4EB" w14:textId="183B3F65" w:rsidR="00D037B0" w:rsidRPr="00242806" w:rsidRDefault="00D037B0" w:rsidP="00D037B0">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="199A083F" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00D037B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De focus op woon-werkverkeer </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> gaat voorbij aan de inherente relatie met zakelijke kilometers die veelal achter bijvoorbeeld leaseauto’s schuilt.</w:t>
+        <w:t xml:space="preserve"> De focus op woon-werkverkeer hier gaat voorbij aan de inherente relatie met zakelijke kilometers die veelal achter bijvoorbeeld leaseauto’s schuilt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="484490DF" w14:textId="77777777" w:rsidR="00D037B0" w:rsidRPr="00242806" w:rsidRDefault="00D037B0" w:rsidP="00D037B0">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="453B088B" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="00D037B0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Jonkeren, O. &amp; Huang, B. (2024). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Jonkeren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. &amp; Huang, B. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Modal shift van auto naar de combinatie fiets-ov</w:t>
+          <w:t>Modal</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00242806">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> shift van auto naar de combinatie fiets-ov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="18CA8F87" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="04C3840E" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Effecten van maatregelen op doorstroming en verduurzaming reisgedrag (update juni 2026) | Kennisinstituut voor Mobiliteitsbeleid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="2DF0F48D" w14:textId="7B387ACE" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="5BADD278" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> MU Consult (2020). </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Structurele effecten van mobiliteitsmanagement</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> in Zuid-Limburg</w:t>
+          <w:t>Structurele effecten van mobiliteitsmanagement in Zuid-Limburg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. Amersfoort: MU Consult.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="0FE29C25" w14:textId="32ECE6E8" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="36702714" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;Morgen (2021). </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Verbieden, verplichten of verleiden?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utrecht: &amp;Morgen;</w:t>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>MU Consult (2020); Verrips &amp; Hilbers (2020).</w:t>
+        <w:t xml:space="preserve">MU Consult (2020); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Verrips</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Hilbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="038CDF88" w14:textId="5112B0B3" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0797E9CF" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> MU Consult (2019). </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Financiële prikkels om fietsen naar het werk te stimuleren – Een studie naar de effecten.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Amersfoort: MU Consult.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="4E681EB3" w14:textId="53E63BE4" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="69F15EDF" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Molin, E. &amp; Kroesen, M. (2023). </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Reducing car commute: predicting the effectiveness of a company’s mobility policy.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brussel: CVS Congres.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Brussel: CVS Congres.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="0B6E9F02" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6BD18573" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242806">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Landelijk Reizigersonderzoek 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="2DD6CB5F" w14:textId="3418B538" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="5FF970F4" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242806">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Zorlu &amp; Schindler (2026).</w:t>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zorlu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Schindler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="2444C578" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7F6F3B4B" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242806">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> MU Consult (2019).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="7D584AC8" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6942B9B5" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242806">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Verrips &amp; Hilbers (2020).</w:t>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Verrips</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Hilbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="3F39D1B8" w14:textId="48C9C22D" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3FDB528F" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zorlu &amp; Schindler (2026).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="282F4B73" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5BFB10D0" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> MU Consult (2019).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
-    <w:p w14:paraId="396E38D2" w14:textId="42537E4A" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="49C0E5BC" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00242806">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EC0E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> MU Consult (2008). </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Literatuurscan effecten fiscale maatregelen op mobiliteit.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amersfoort: MU Consult.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
-    <w:p w14:paraId="5486930D" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="083A45E7" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> MU Consult (2019).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
-    <w:p w14:paraId="49C42D7E" w14:textId="6658B71C" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="3E9851E9" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Haas, M. &amp; Huang, B. (2022). </w:t>
+        <w:t xml:space="preserve"> De Haas, M. &amp; Huang, B. (2022). </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Aanschaf en gebruik van de elektrische fiets</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF232A" w:rsidRPr="00242806">
+      <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
-    <w:p w14:paraId="06121777" w14:textId="7F2B127C" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="748B2AD0" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;Morgen, Reisbalans, AWVN (2025).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
-    <w:p w14:paraId="7F1AD7CA" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="19F65F3B" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>FietsMonitor</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
-    <w:p w14:paraId="43D55CFD" w14:textId="77777777" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1BB0230B" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Effecten van maatregelen op doorstroming en verduurzaming reisgedrag (update juni 2026) | Kennisinstituut voor Mobiliteitsbeleid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
-    <w:p w14:paraId="6B5D3272" w14:textId="62AEF57B" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="4F3D10D9" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Hamersma, M. &amp; Roeleven, I. (2024). </w:t>
+        <w:t xml:space="preserve"> De Haas &amp; Huang (2022); Hamersma, M. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Roeleven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Acceptabele bereikbaarheid: een reizigersperspectief</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
+        <w:t>. Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="41">
-    <w:p w14:paraId="716525C3" w14:textId="5C816EE3" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="74BC22FB" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp;Morgen</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">; De Haas, M., Terwindt, M., &amp; Witte, J.J. (2022). </w:t>
+        <w:t xml:space="preserve"> &amp;Morgen (2021); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Verrips</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Hilbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020); De Haas, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Terwindt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; Witte, J.J. (2022). </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Effecten tariefverlagingen in het ov.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="42">
-    <w:p w14:paraId="5066AED6" w14:textId="44B68B75" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7096E254" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ibid.; </w:t>
       </w:r>
-      <w:r w:rsidR="00CF232A" w:rsidRPr="00242806">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Wagenvoort, M. (2026). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wagenvoort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2026). </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>De introductie van een Nederlandticket: gaat de vergelijking met het Deutschlandticket op?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF232A" w:rsidRPr="00242806">
+      <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Den Haag: Kennisinstituut voor Mobiliteitsbeleid</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="43">
-    <w:p w14:paraId="0E4E3178" w14:textId="4DD2EABA" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="6775A720" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Terwindt, M., Faber, R. &amp; Romijn, G. (2024). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Terwindt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Faber, R. &amp; Romijn, G. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Elasticiteiten van binnenlandse personenmobiliteit.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="44">
-    <w:p w14:paraId="68CC8762" w14:textId="0502C54A" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="27996525" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Verrips &amp; Hilbers </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Verrips</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Hilbers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="45">
-    <w:p w14:paraId="09729CB0" w14:textId="13D610F3" w:rsidR="009276AF" w:rsidRPr="00242806" w:rsidRDefault="009276AF" w:rsidP="009276AF">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="42CA1335" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00242806" w:rsidRDefault="00EC0E4B" w:rsidP="009276AF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Haas et al. (2022); De Haas, M. &amp; Kolkowski, L. (2023). </w:t>
+        <w:t xml:space="preserve"> De Haas et al. (2022); De Haas, M. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kolkowski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00242806">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2023). </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00242806">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Fietsfeiten 2023.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00242806">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Den Haag: Kennisinstituut voor Mobiliteitsbeleid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B6B9F8E" w14:textId="77777777" w:rsidR="00A064AD" w:rsidRDefault="00A064AD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="312A50C2" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="00EC0E4B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36F85FE1" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="00EC0E4B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7BD1DE62" w14:textId="77777777" w:rsidR="00305F00" w:rsidRDefault="006B15C0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52EFBBD5" w14:textId="77777777" w:rsidR="00EC0E4B" w:rsidRPr="00EC0E4B" w:rsidRDefault="00EC0E4B" w:rsidP="00EC0E4B">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1396 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="839634C0"/>
-[...1104 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38861ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8EE3C50"/>
     <w:lvl w:ilvl="0" w:tplc="B0DC72B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -12919,226 +10157,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663D0429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15AA9C0C"/>
     <w:lvl w:ilvl="0" w:tplc="FEA0FE52">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13207,564 +10270,155 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...273 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="1" w16cid:durableId="1214662030">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="2" w16cid:durableId="2001342872">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009276AF"/>
-[...135 lines deleted...]
-    <w:rsid w:val="00FF474D"/>
+    <w:rsidRoot w:val="00EC0E4B"/>
+    <w:rsid w:val="001628E8"/>
+    <w:rsid w:val="001E72F4"/>
+    <w:rsid w:val="003A3C58"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008B4EA1"/>
+    <w:rsid w:val="009804C4"/>
+    <w:rsid w:val="00C428B3"/>
+    <w:rsid w:val="00C7638E"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="20FE26EA"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0216BA00"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7CDB04E2-28D7-4617-AA13-D3D4AB3246A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13773,77 +10427,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13868,75 +10522,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13971,55 +10625,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -14082,3495 +10736,768 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...754 lines deleted...]
-      <w:spacing w:before="60" w:after="300" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kader">
-[...186 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Tabeltekst">
-[...2206 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009276AF"/>
-[...35 lines deleted...]
-    <w:rsid w:val="009276AF"/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:rsid w:val="009276AF"/>
+    <w:rsid w:val="00EC0E4B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="009276AF"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EC0E4B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...31 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B309A4"/>
+    <w:rsid w:val="00EC0E4B"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B309A4"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EC0E4B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...25 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C428B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbl.nl/publicaties/kansrijk-mobiliteitsbeleid-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/04/25/modal-shift-van-auto-naar-de-combinatie-fiets-ov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cvs-congres.nl/e2/site/cvs/custom/site/upload/file/paper_search/2023/reducing_car_commute_predicting_the_effectiveness_of_asml_s_mobility_policy.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/09/12/elasticiteiten-van-binnenlandse-personenmobiliteit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivm.nl/publicaties/pak-de-fiets-of-het-ov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fietsmonitor.nl/over" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2213624X26001045?via%3Dihub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/09/26/acceptabele-bereikbaarheid-een-reizigersperspectief" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/ronl-44a5e888-6c97-408a-9c7f-d09caabc4647" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2026/05/28/de-introductie-van-een-nederlandticket-gaat-de-vergelijking-met-het-deutschlandticket-op" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2025/11/25/mobiliteitsbeeld-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-d479e726-6052-4c65-afbd-a0ed29438d13/pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2022/09/15/aanschaf-en-gebruik-van-de-elektrische-fiets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enmorgen.nl/publicaties/trendrapport-waarom-steeds-meer-werkgevers-inzetten-op-groene-arbeidsvoorwaarden/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/04/22/effecten-van-maatregelen-op-doorstroming-en-verduurzaming-reisgedrag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/longread/rapportages/2025/onderweg-in-nederland--odin---2024-onderzoeksbeschrijving" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2022/11/22/effecten-tariefverlagingen-in-het-ov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/sites/default/files/2026-04/brochure-milieulijst-2026-0104206.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muconsult.nl/wp-content/uploads/2021/01/Structurele%20effecten-van-Mobiliteitsmanagement-in-Zuid-Limburg.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/09/26/acceptabele-bereikbaarheid-een-reizigersperspectief" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2026/02/18/landelijk-reizigersonderzoek-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fietsberaad.nl/Kennisbank/Literatuurscan-effecten-fiscale-maatregelen-op-mob?URLReferrer=pagesize%3D20%26page%3D293%26aliaspath%3D%252fKennisbank" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kennisgroepen.belastingdienst.nl/publicaties/kg20420253-gebruik-deelautos-door-werknemers/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/8fd28673-0201-4f2d-a732-1ed02066aad0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/04/22/effecten-van-maatregelen-op-doorstroming-en-verduurzaming-reisgedrag" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2024/04/22/effecten-van-maatregelen-op-doorstroming-en-verduurzaming-reisgedrag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kimnet.nl/documenten/2023/11/28/fietsfeiten-2023" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -17627,51 +11554,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -17735,65 +11662,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -17814,186 +11741,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>23754</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>4328</ap:Words>
+  <ap:Characters>23810</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>197</ap:Lines>
-  <ap:Paragraphs>55</ap:Paragraphs>
+  <ap:Lines>198</ap:Lines>
+  <ap:Paragraphs>56</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>27866</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>28082</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>